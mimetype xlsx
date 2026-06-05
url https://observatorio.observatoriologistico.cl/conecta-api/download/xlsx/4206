--- v1 (2026-03-03)
+++ v2 (2026-06-05)
@@ -12,125 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Tipo de energía</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Subcategoría</t>
   </si>
   <si>
     <t>Cantidad</t>
   </si>
   <si>
-    <t>Mayo</t>
-[...1 lines deleted...]
-  <si>
     <t>Eléctricos</t>
   </si>
   <si>
     <t>Livianos y Medianos</t>
   </si>
   <si>
     <t>Vehículo Comercial</t>
   </si>
   <si>
-    <t>Abril</t>
-[...7 lines deleted...]
-  <si>
     <t>Camiones</t>
   </si>
   <si>
     <t>3.860 a 6.350 kg</t>
   </si>
   <si>
-    <t>Febrero</t>
-[...22 lines deleted...]
-  <si>
     <t>GNL</t>
   </si>
   <si>
-    <t>mayor a 14.969 kg</t>
+    <t>Mayor a 14.969 kg</t>
   </si>
   <si>
     <t>6.351 a 14.968 kg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -437,4356 +401,4596 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F215"/>
+  <dimension ref="A1:F227"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>2015</v>
       </c>
-      <c r="B2" t="s">
-        <v>6</v>
+      <c r="B2">
+        <v>5</v>
       </c>
       <c r="C2" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D2" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E2" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F2">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2016</v>
       </c>
-      <c r="B3" t="s">
-        <v>10</v>
+      <c r="B3">
+        <v>4</v>
       </c>
       <c r="C3" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F3">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2016</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
         <v>11</v>
       </c>
       <c r="C4" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2016</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
         <v>12</v>
       </c>
       <c r="C5" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2017</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
         <v>11</v>
       </c>
       <c r="C6" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F6">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>2017</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7">
         <v>12</v>
       </c>
       <c r="C7" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F7">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>2018</v>
       </c>
-      <c r="B8" t="s">
-        <v>10</v>
+      <c r="B8">
+        <v>2</v>
       </c>
       <c r="C8" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F8">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>2018</v>
       </c>
-      <c r="B9" t="s">
-        <v>11</v>
+      <c r="B9">
+        <v>4</v>
       </c>
       <c r="C9" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D9" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E9" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F9">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>2018</v>
       </c>
-      <c r="B10" t="s">
-        <v>11</v>
+      <c r="B10">
+        <v>5</v>
       </c>
       <c r="C10" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>2018</v>
       </c>
-      <c r="B11" t="s">
-        <v>15</v>
+      <c r="B11">
+        <v>6</v>
       </c>
       <c r="C11" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F11">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>2018</v>
       </c>
-      <c r="B12" t="s">
-        <v>16</v>
+      <c r="B12">
+        <v>7</v>
       </c>
       <c r="C12" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F12">
         <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>2018</v>
       </c>
-      <c r="B13" t="s">
-        <v>17</v>
+      <c r="B13">
+        <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F13">
         <v>4</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>2018</v>
       </c>
-      <c r="B14" t="s">
-        <v>6</v>
+      <c r="B14">
+        <v>10</v>
       </c>
       <c r="C14" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F14">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>2018</v>
       </c>
-      <c r="B15" t="s">
-        <v>12</v>
+      <c r="B15">
+        <v>11</v>
       </c>
       <c r="C15" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F15">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>2018</v>
       </c>
-      <c r="B16" t="s">
-        <v>18</v>
+      <c r="B16">
+        <v>12</v>
       </c>
       <c r="C16" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F16">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>2018</v>
       </c>
-      <c r="B17" t="s">
-        <v>19</v>
+      <c r="B17">
+        <v>12</v>
       </c>
       <c r="C17" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F17">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>2019</v>
       </c>
-      <c r="B18" t="s">
-        <v>10</v>
+      <c r="B18">
+        <v>1</v>
       </c>
       <c r="C18" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F18">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>2019</v>
       </c>
-      <c r="B19" t="s">
-        <v>20</v>
+      <c r="B19">
+        <v>2</v>
       </c>
       <c r="C19" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F19">
-        <v>1</v>
+        <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>2019</v>
       </c>
-      <c r="B20" t="s">
-        <v>11</v>
+      <c r="B20">
+        <v>3</v>
       </c>
       <c r="C20" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F20">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>2019</v>
       </c>
-      <c r="B21" t="s">
-        <v>21</v>
+      <c r="B21">
+        <v>4</v>
       </c>
       <c r="C21" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F21">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>2019</v>
       </c>
-      <c r="B22" t="s">
-        <v>15</v>
+      <c r="B22">
+        <v>5</v>
       </c>
       <c r="C22" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D22" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E22" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F22">
-        <v>11</v>
+        <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>2019</v>
       </c>
-      <c r="B23" t="s">
-        <v>17</v>
+      <c r="B23">
+        <v>6</v>
       </c>
       <c r="C23" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D23" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E23" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F23">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>2019</v>
       </c>
-      <c r="B24" t="s">
-        <v>22</v>
+      <c r="B24">
+        <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D24" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E24" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F24">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>2019</v>
       </c>
-      <c r="B25" t="s">
-        <v>6</v>
+      <c r="B25">
+        <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D25" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E25" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F25">
-        <v>7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>2019</v>
       </c>
-      <c r="B26" t="s">
-        <v>12</v>
+      <c r="B26">
+        <v>10</v>
       </c>
       <c r="C26" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D26" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E26" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F26">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>2019</v>
       </c>
-      <c r="B27" t="s">
-        <v>18</v>
+      <c r="B27">
+        <v>11</v>
       </c>
       <c r="C27" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D27" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E27" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F27">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>2019</v>
       </c>
-      <c r="B28" t="s">
-        <v>19</v>
+      <c r="B28">
+        <v>12</v>
       </c>
       <c r="C28" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D28" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E28" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F28">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>2020</v>
       </c>
-      <c r="B29" t="s">
-        <v>10</v>
+      <c r="B29">
+        <v>1</v>
       </c>
       <c r="C29" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D29" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E29" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F29">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>2020</v>
       </c>
-      <c r="B30" t="s">
-        <v>20</v>
+      <c r="B30">
+        <v>2</v>
       </c>
       <c r="C30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D30" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E30" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F30">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>2020</v>
       </c>
-      <c r="B31" t="s">
-        <v>11</v>
+      <c r="B31">
+        <v>3</v>
       </c>
       <c r="C31" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="D31" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E31" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="F31">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>2020</v>
       </c>
-      <c r="B32" t="s">
-        <v>11</v>
+      <c r="B32">
+        <v>4</v>
       </c>
       <c r="C32" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D32" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E32" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F32">
-        <v>23</v>
+        <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>2020</v>
       </c>
-      <c r="B33" t="s">
-        <v>21</v>
+      <c r="B33">
+        <v>7</v>
       </c>
       <c r="C33" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D33" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E33" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F33">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>2020</v>
       </c>
-      <c r="B34" t="s">
-        <v>15</v>
+      <c r="B34">
+        <v>8</v>
       </c>
       <c r="C34" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D34" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E34" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F34">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>2020</v>
       </c>
-      <c r="B35" t="s">
-        <v>16</v>
+      <c r="B35">
+        <v>10</v>
       </c>
       <c r="C35" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D35" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E35" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F35">
-        <v>8</v>
+        <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>2020</v>
       </c>
-      <c r="B36" t="s">
-        <v>22</v>
+      <c r="B36">
+        <v>11</v>
       </c>
       <c r="C36" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D36" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E36" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F36">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>2020</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B37">
         <v>12</v>
       </c>
       <c r="C37" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D37" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E37" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F37">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>2020</v>
       </c>
-      <c r="B38" t="s">
-        <v>18</v>
+      <c r="B38">
+        <v>12</v>
       </c>
       <c r="C38" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D38" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E38" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F38">
-        <v>2</v>
+        <v>23</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>2021</v>
       </c>
-      <c r="B39" t="s">
-        <v>10</v>
+      <c r="B39">
+        <v>1</v>
       </c>
       <c r="C39" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D39" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E39" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F39">
-        <v>24</v>
+        <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>2021</v>
       </c>
-      <c r="B40" t="s">
-        <v>20</v>
+      <c r="B40">
+        <v>1</v>
       </c>
       <c r="C40" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D40" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E40" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F40">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>2021</v>
       </c>
-      <c r="B41" t="s">
-        <v>20</v>
+      <c r="B41">
+        <v>2</v>
       </c>
       <c r="C41" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="D41" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E41" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="F41">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>2021</v>
       </c>
-      <c r="B42" t="s">
-        <v>20</v>
+      <c r="B42">
+        <v>2</v>
       </c>
       <c r="C42" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D42" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E42" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F42">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>2021</v>
       </c>
-      <c r="B43" t="s">
-        <v>11</v>
+      <c r="B43">
+        <v>3</v>
       </c>
       <c r="C43" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D43" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E43" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F43">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>2021</v>
       </c>
-      <c r="B44" t="s">
-        <v>11</v>
+      <c r="B44">
+        <v>4</v>
       </c>
       <c r="C44" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D44" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E44" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F44">
-        <v>46</v>
+        <v>24</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>2021</v>
       </c>
-      <c r="B45" t="s">
-        <v>21</v>
+      <c r="B45">
+        <v>5</v>
       </c>
       <c r="C45" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D45" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E45" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F45">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>2021</v>
       </c>
-      <c r="B46" t="s">
-        <v>21</v>
+      <c r="B46">
+        <v>5</v>
       </c>
       <c r="C46" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D46" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E46" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F46">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>2021</v>
       </c>
-      <c r="B47" t="s">
-        <v>15</v>
+      <c r="B47">
+        <v>6</v>
       </c>
       <c r="C47" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D47" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E47" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F47">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>2021</v>
       </c>
-      <c r="B48" t="s">
-        <v>15</v>
+      <c r="B48">
+        <v>6</v>
       </c>
       <c r="C48" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D48" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E48" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F48">
-        <v>15</v>
+        <v>69</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>2021</v>
       </c>
-      <c r="B49" t="s">
-        <v>16</v>
+      <c r="B49">
+        <v>7</v>
       </c>
       <c r="C49" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D49" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E49" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F49">
         <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>2021</v>
       </c>
-      <c r="B50" t="s">
-        <v>16</v>
+      <c r="B50">
+        <v>7</v>
       </c>
       <c r="C50" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E50" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F50">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>2021</v>
       </c>
-      <c r="B51" t="s">
-        <v>16</v>
+      <c r="B51">
+        <v>7</v>
       </c>
       <c r="C51" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D51" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E51" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>2021</v>
       </c>
-      <c r="B52" t="s">
-        <v>17</v>
+      <c r="B52">
+        <v>8</v>
       </c>
       <c r="C52" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D52" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E52" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F52">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>2021</v>
       </c>
-      <c r="B53" t="s">
-        <v>17</v>
+      <c r="B53">
+        <v>8</v>
       </c>
       <c r="C53" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D53" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E53" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F53">
-        <v>69</v>
+        <v>6</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>2021</v>
       </c>
-      <c r="B54" t="s">
-        <v>22</v>
+      <c r="B54">
+        <v>8</v>
       </c>
       <c r="C54" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D54" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E54" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F54">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>2021</v>
       </c>
-      <c r="B55" t="s">
-        <v>6</v>
+      <c r="B55">
+        <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D55" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E55" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F55">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>2021</v>
       </c>
-      <c r="B56" t="s">
-        <v>6</v>
+      <c r="B56">
+        <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D56" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E56" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F56">
-        <v>9</v>
+        <v>38</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>2021</v>
       </c>
-      <c r="B57" t="s">
-        <v>12</v>
+      <c r="B57">
+        <v>10</v>
       </c>
       <c r="C57" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D57" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E57" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F57">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>2021</v>
       </c>
-      <c r="B58" t="s">
-        <v>12</v>
+      <c r="B58">
+        <v>10</v>
       </c>
       <c r="C58" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D58" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E58" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F58">
-        <v>33</v>
+        <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>2021</v>
       </c>
-      <c r="B59" t="s">
-        <v>18</v>
+      <c r="B59">
+        <v>10</v>
       </c>
       <c r="C59" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D59" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E59" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F59">
-        <v>5</v>
+        <v>24</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>2021</v>
       </c>
-      <c r="B60" t="s">
-        <v>18</v>
+      <c r="B60">
+        <v>11</v>
       </c>
       <c r="C60" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="D60" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E60" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="F60">
-        <v>7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>2021</v>
       </c>
-      <c r="B61" t="s">
-        <v>18</v>
+      <c r="B61">
+        <v>11</v>
       </c>
       <c r="C61" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D61" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E61" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F61">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>2021</v>
       </c>
-      <c r="B62" t="s">
-        <v>19</v>
+      <c r="B62">
+        <v>12</v>
       </c>
       <c r="C62" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D62" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E62" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>2021</v>
       </c>
-      <c r="B63" t="s">
-        <v>19</v>
+      <c r="B63">
+        <v>12</v>
       </c>
       <c r="C63" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D63" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E63" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F63">
-        <v>38</v>
+        <v>46</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>2022</v>
       </c>
-      <c r="B64" t="s">
-        <v>10</v>
+      <c r="B64">
+        <v>1</v>
       </c>
       <c r="C64" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D64" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E64" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F64">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>2022</v>
       </c>
-      <c r="B65" t="s">
-        <v>20</v>
+      <c r="B65">
+        <v>1</v>
       </c>
       <c r="C65" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D65" t="s">
+        <v>7</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>2022</v>
       </c>
-      <c r="B66" t="s">
-        <v>20</v>
+      <c r="B66">
+        <v>2</v>
       </c>
       <c r="C66" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E66" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F66">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>2022</v>
       </c>
-      <c r="B67" t="s">
-        <v>20</v>
+      <c r="B67">
+        <v>2</v>
       </c>
       <c r="C67" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D67" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E67" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F67">
-        <v>9</v>
+        <v>30</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>2022</v>
       </c>
-      <c r="B68" t="s">
-        <v>11</v>
+      <c r="B68">
+        <v>3</v>
       </c>
       <c r="C68" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D68" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E68" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F68">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>2022</v>
       </c>
-      <c r="B69" t="s">
-        <v>11</v>
+      <c r="B69">
+        <v>3</v>
       </c>
       <c r="C69" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D69" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E69" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="F69">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>2022</v>
       </c>
-      <c r="B70" t="s">
-        <v>11</v>
+      <c r="B70">
+        <v>4</v>
       </c>
       <c r="C70" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="D70" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E70" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="F70">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>2022</v>
       </c>
-      <c r="B71" t="s">
-        <v>11</v>
+      <c r="B71">
+        <v>5</v>
       </c>
       <c r="C71" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D71" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E71" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F71">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>2022</v>
       </c>
-      <c r="B72" t="s">
-        <v>21</v>
+      <c r="B72">
+        <v>5</v>
       </c>
       <c r="C72" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D72" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E72" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="F72">
-        <v>1</v>
+        <v>29</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>2022</v>
       </c>
-      <c r="B73" t="s">
-        <v>21</v>
+      <c r="B73">
+        <v>6</v>
       </c>
       <c r="C73" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D73" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E73" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F73">
-        <v>13</v>
+        <v>4</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>2022</v>
       </c>
-      <c r="B74" t="s">
-        <v>15</v>
+      <c r="B74">
+        <v>6</v>
       </c>
       <c r="C74" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="D74" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E74" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F74">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>2022</v>
       </c>
-      <c r="B75" t="s">
-        <v>15</v>
+      <c r="B75">
+        <v>6</v>
       </c>
       <c r="C75" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D75" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E75" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F75">
-        <v>30</v>
+        <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>2022</v>
       </c>
-      <c r="B76" t="s">
-        <v>16</v>
+      <c r="B76">
+        <v>7</v>
       </c>
       <c r="C76" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D76" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E76" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F76">
         <v>5</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>2022</v>
       </c>
-      <c r="B77" t="s">
-        <v>16</v>
+      <c r="B77">
+        <v>7</v>
       </c>
       <c r="C77" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D77" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E77" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>2022</v>
       </c>
-      <c r="B78" t="s">
-        <v>16</v>
+      <c r="B78">
+        <v>7</v>
       </c>
       <c r="C78" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D78" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E78" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F78">
         <v>139</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>2022</v>
       </c>
-      <c r="B79" t="s">
-        <v>17</v>
+      <c r="B79">
+        <v>8</v>
       </c>
       <c r="C79" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D79" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E79" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F79">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>2022</v>
       </c>
-      <c r="B80" t="s">
-        <v>17</v>
+      <c r="B80">
+        <v>8</v>
       </c>
       <c r="C80" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="D80" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E80" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F80">
         <v>3</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>2022</v>
       </c>
-      <c r="B81" t="s">
-        <v>17</v>
+      <c r="B81">
+        <v>8</v>
       </c>
       <c r="C81" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D81" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E81" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F81">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>2022</v>
       </c>
-      <c r="B82" t="s">
-        <v>22</v>
+      <c r="B82">
+        <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D82" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E82" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F82">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>2022</v>
       </c>
-      <c r="B83" t="s">
-        <v>22</v>
+      <c r="B83">
+        <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D83" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E83" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F83">
-        <v>7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>2022</v>
       </c>
-      <c r="B84" t="s">
-        <v>6</v>
+      <c r="B84">
+        <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D84" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E84" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F84">
-        <v>17</v>
+        <v>4</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>2022</v>
       </c>
-      <c r="B85" t="s">
-        <v>6</v>
+      <c r="B85">
+        <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D85" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E85" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F85">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>2022</v>
       </c>
-      <c r="B86" t="s">
-        <v>12</v>
+      <c r="B86">
+        <v>10</v>
       </c>
       <c r="C86" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D86" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E86" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F86">
-        <v>9</v>
+        <v>2</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>2022</v>
       </c>
-      <c r="B87" t="s">
-        <v>12</v>
+      <c r="B87">
+        <v>10</v>
       </c>
       <c r="C87" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D87" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E87" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="F87">
-        <v>3</v>
+        <v>82</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>2022</v>
       </c>
-      <c r="B88" t="s">
-        <v>12</v>
+      <c r="B88">
+        <v>11</v>
       </c>
       <c r="C88" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D88" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E88" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F88">
-        <v>27</v>
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>2022</v>
       </c>
-      <c r="B89" t="s">
-        <v>18</v>
+      <c r="B89">
+        <v>11</v>
       </c>
       <c r="C89" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D89" t="s">
+        <v>9</v>
+      </c>
+      <c r="E89" t="s">
         <v>13</v>
       </c>
-      <c r="E89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>2022</v>
       </c>
-      <c r="B90" t="s">
-        <v>18</v>
+      <c r="B90">
+        <v>11</v>
       </c>
       <c r="C90" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D90" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E90" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F90">
-        <v>82</v>
+        <v>27</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>2022</v>
       </c>
-      <c r="B91" t="s">
-        <v>19</v>
+      <c r="B91">
+        <v>12</v>
       </c>
       <c r="C91" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D91" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E91" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F91">
-        <v>8</v>
+        <v>2</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>2022</v>
       </c>
-      <c r="B92" t="s">
-        <v>19</v>
+      <c r="B92">
+        <v>12</v>
       </c>
       <c r="C92" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D92" t="s">
+        <v>9</v>
+      </c>
+      <c r="E92" t="s">
         <v>13</v>
       </c>
-      <c r="E92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>2022</v>
       </c>
-      <c r="B93" t="s">
-        <v>19</v>
+      <c r="B93">
+        <v>12</v>
       </c>
       <c r="C93" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="D93" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E93" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F93">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>2022</v>
       </c>
-      <c r="B94" t="s">
+      <c r="B94">
+        <v>12</v>
+      </c>
+      <c r="C94" t="s">
+        <v>6</v>
+      </c>
+      <c r="D94" t="s">
+        <v>7</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
         <v>19</v>
-      </c>
-[...10 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>2023</v>
       </c>
-      <c r="B95" t="s">
-        <v>10</v>
+      <c r="B95">
+        <v>1</v>
       </c>
       <c r="C95" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D95" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E95" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="F95">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>2023</v>
       </c>
-      <c r="B96" t="s">
-        <v>10</v>
+      <c r="B96">
+        <v>1</v>
       </c>
       <c r="C96" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="D96" t="s">
+        <v>9</v>
+      </c>
+      <c r="E96" t="s">
         <v>13</v>
       </c>
-      <c r="E96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F96">
-        <v>15</v>
+        <v>2</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>2023</v>
       </c>
-      <c r="B97" t="s">
-        <v>10</v>
+      <c r="B97">
+        <v>1</v>
       </c>
       <c r="C97" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D97" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E97" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F97">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>2023</v>
       </c>
-      <c r="B98" t="s">
-        <v>20</v>
+      <c r="B98">
+        <v>2</v>
       </c>
       <c r="C98" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D98" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E98" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F98">
-        <v>2</v>
+        <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>2023</v>
       </c>
-      <c r="B99" t="s">
-        <v>20</v>
+      <c r="B99">
+        <v>3</v>
       </c>
       <c r="C99" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D99" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E99" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F99">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>2023</v>
       </c>
-      <c r="B100" t="s">
-        <v>11</v>
+      <c r="B100">
+        <v>3</v>
       </c>
       <c r="C100" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D100" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E100" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="F100">
-        <v>2</v>
+        <v>25</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>2023</v>
       </c>
-      <c r="B101" t="s">
-        <v>11</v>
+      <c r="B101">
+        <v>4</v>
       </c>
       <c r="C101" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="D101" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E101" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F101">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>2023</v>
       </c>
-      <c r="B102" t="s">
-        <v>11</v>
+      <c r="B102">
+        <v>4</v>
       </c>
       <c r="C102" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D102" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E102" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F102">
-        <v>103</v>
+        <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>2023</v>
       </c>
-      <c r="B103" t="s">
-        <v>21</v>
+      <c r="B103">
+        <v>4</v>
       </c>
       <c r="C103" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D103" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>2023</v>
       </c>
-      <c r="B104" t="s">
-        <v>21</v>
+      <c r="B104">
+        <v>5</v>
       </c>
       <c r="C104" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D104" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E104" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="F104">
-        <v>2</v>
+        <v>7</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>2023</v>
       </c>
-      <c r="B105" t="s">
-        <v>21</v>
+      <c r="B105">
+        <v>5</v>
       </c>
       <c r="C105" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D105" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E105" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F105">
-        <v>7</v>
+        <v>2</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>2023</v>
       </c>
-      <c r="B106" t="s">
-        <v>15</v>
+      <c r="B106">
+        <v>5</v>
       </c>
       <c r="C106" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D106" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E106" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F106">
-        <v>15</v>
+        <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>2023</v>
       </c>
-      <c r="B107" t="s">
-        <v>16</v>
+      <c r="B107">
+        <v>5</v>
       </c>
       <c r="C107" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D107" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E107" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F107">
-        <v>1</v>
+        <v>11</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>2023</v>
       </c>
-      <c r="B108" t="s">
-        <v>16</v>
+      <c r="B108">
+        <v>6</v>
       </c>
       <c r="C108" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D108" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E108" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="F108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>2023</v>
       </c>
-      <c r="B109" t="s">
-        <v>16</v>
+      <c r="B109">
+        <v>6</v>
       </c>
       <c r="C109" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D109" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E109" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F109">
-        <v>11</v>
+        <v>2</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>2023</v>
       </c>
-      <c r="B110" t="s">
-        <v>17</v>
+      <c r="B110">
+        <v>6</v>
       </c>
       <c r="C110" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D110" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E110" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F110">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>2023</v>
       </c>
-      <c r="B111" t="s">
-        <v>17</v>
+      <c r="B111">
+        <v>6</v>
       </c>
       <c r="C111" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D111" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>2023</v>
       </c>
-      <c r="B112" t="s">
-        <v>17</v>
+      <c r="B112">
+        <v>7</v>
       </c>
       <c r="C112" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="D112" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E112" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="F112">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>2023</v>
       </c>
-      <c r="B113" t="s">
-        <v>17</v>
+      <c r="B113">
+        <v>7</v>
       </c>
       <c r="C113" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D113" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E113" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F113">
-        <v>24</v>
+        <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>2023</v>
       </c>
-      <c r="B114" t="s">
-        <v>22</v>
+      <c r="B114">
+        <v>7</v>
       </c>
       <c r="C114" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D114" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E114" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F114">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>2023</v>
       </c>
-      <c r="B115" t="s">
-        <v>22</v>
+      <c r="B115">
+        <v>8</v>
       </c>
       <c r="C115" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D115" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E115" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F115">
-        <v>25</v>
+        <v>2</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>2023</v>
       </c>
-      <c r="B116" t="s">
-        <v>6</v>
+      <c r="B116">
+        <v>8</v>
       </c>
       <c r="C116" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D116" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E116" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F116">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>2023</v>
       </c>
-      <c r="B117" t="s">
-        <v>6</v>
+      <c r="B117">
+        <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D117" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E117" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F117">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>2023</v>
       </c>
-      <c r="B118" t="s">
-        <v>6</v>
+      <c r="B118">
+        <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="D118" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E118" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="F118">
-        <v>1</v>
+        <v>20</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>2023</v>
       </c>
-      <c r="B119" t="s">
-        <v>6</v>
+      <c r="B119">
+        <v>10</v>
       </c>
       <c r="C119" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D119" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E119" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F119">
-        <v>11</v>
+        <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>2023</v>
       </c>
-      <c r="B120" t="s">
-        <v>12</v>
+      <c r="B120">
+        <v>10</v>
       </c>
       <c r="C120" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D120" t="s">
+        <v>9</v>
+      </c>
+      <c r="E120" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="F120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>2023</v>
       </c>
-      <c r="B121" t="s">
-        <v>12</v>
+      <c r="B121">
+        <v>10</v>
       </c>
       <c r="C121" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D121" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E121" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="F121">
-        <v>2</v>
+        <v>12</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>2023</v>
       </c>
-      <c r="B122" t="s">
-        <v>12</v>
+      <c r="B122">
+        <v>11</v>
       </c>
       <c r="C122" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="D122" t="s">
+        <v>9</v>
+      </c>
+      <c r="E122" t="s">
         <v>13</v>
       </c>
-      <c r="E122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>2023</v>
       </c>
-      <c r="B123" t="s">
-        <v>12</v>
+      <c r="B123">
+        <v>11</v>
       </c>
       <c r="C123" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D123" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E123" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F123">
-        <v>63</v>
+        <v>2</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>2023</v>
       </c>
-      <c r="B124" t="s">
-        <v>18</v>
+      <c r="B124">
+        <v>11</v>
       </c>
       <c r="C124" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D124" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E124" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F124">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>2023</v>
       </c>
-      <c r="B125" t="s">
-        <v>18</v>
+      <c r="B125">
+        <v>11</v>
       </c>
       <c r="C125" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D125" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E125" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="F125">
-        <v>1</v>
+        <v>63</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>2023</v>
       </c>
-      <c r="B126" t="s">
-        <v>18</v>
+      <c r="B126">
+        <v>12</v>
       </c>
       <c r="C126" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D126" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E126" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F126">
-        <v>12</v>
+        <v>2</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>2023</v>
       </c>
-      <c r="B127" t="s">
-        <v>19</v>
+      <c r="B127">
+        <v>12</v>
       </c>
       <c r="C127" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="D127" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E127" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F127">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>2023</v>
       </c>
-      <c r="B128" t="s">
-        <v>19</v>
+      <c r="B128">
+        <v>12</v>
       </c>
       <c r="C128" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D128" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E128" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F128">
-        <v>20</v>
+        <v>103</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>2024</v>
       </c>
-      <c r="B129" t="s">
-        <v>10</v>
+      <c r="B129">
+        <v>1</v>
       </c>
       <c r="C129" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D129" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E129" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="F129">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>2024</v>
       </c>
-      <c r="B130" t="s">
-        <v>10</v>
+      <c r="B130">
+        <v>1</v>
       </c>
       <c r="C130" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D130" t="s">
+        <v>9</v>
+      </c>
+      <c r="E130" t="s">
         <v>13</v>
       </c>
-      <c r="E130" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F130">
-        <v>7</v>
+        <v>2</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>2024</v>
       </c>
-      <c r="B131" t="s">
-        <v>10</v>
+      <c r="B131">
+        <v>1</v>
       </c>
       <c r="C131" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="D131" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E131" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="F131">
-        <v>23</v>
+        <v>11</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>2024</v>
       </c>
-      <c r="B132" t="s">
-        <v>10</v>
+      <c r="B132">
+        <v>2</v>
       </c>
       <c r="C132" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D132" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E132" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F132">
-        <v>21</v>
+        <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>2024</v>
       </c>
-      <c r="B133" t="s">
-        <v>20</v>
+      <c r="B133">
+        <v>2</v>
       </c>
       <c r="C133" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D133" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E133" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F133">
-        <v>16</v>
+        <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>2024</v>
       </c>
-      <c r="B134" t="s">
-        <v>11</v>
+      <c r="B134">
+        <v>2</v>
       </c>
       <c r="C134" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D134" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E134" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F134">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>2024</v>
       </c>
-      <c r="B135" t="s">
-        <v>11</v>
+      <c r="B135">
+        <v>3</v>
       </c>
       <c r="C135" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D135" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E135" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="F135">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>2024</v>
       </c>
-      <c r="B136" t="s">
-        <v>11</v>
+      <c r="B136">
+        <v>3</v>
       </c>
       <c r="C136" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D136" t="s">
+        <v>9</v>
+      </c>
+      <c r="E136" t="s">
         <v>13</v>
       </c>
-      <c r="E136" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F136">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>2024</v>
       </c>
-      <c r="B137" t="s">
-        <v>11</v>
+      <c r="B137">
+        <v>3</v>
       </c>
       <c r="C137" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D137" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E137" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F137">
-        <v>30</v>
+        <v>6</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>2024</v>
       </c>
-      <c r="B138" t="s">
-        <v>21</v>
+      <c r="B138">
+        <v>3</v>
       </c>
       <c r="C138" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D138" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E138" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F138">
-        <v>2</v>
+        <v>29</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>2024</v>
       </c>
-      <c r="B139" t="s">
-        <v>21</v>
+      <c r="B139">
+        <v>4</v>
       </c>
       <c r="C139" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D139" t="s">
+        <v>9</v>
+      </c>
+      <c r="E139" t="s">
         <v>13</v>
       </c>
-      <c r="E139" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F139">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>2024</v>
       </c>
-      <c r="B140" t="s">
-        <v>21</v>
+      <c r="B140">
+        <v>4</v>
       </c>
       <c r="C140" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D140" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E140" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F140">
-        <v>11</v>
+        <v>7</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>2024</v>
       </c>
-      <c r="B141" t="s">
-        <v>15</v>
+      <c r="B141">
+        <v>4</v>
       </c>
       <c r="C141" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D141" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E141" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F141">
-        <v>1</v>
+        <v>23</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>2024</v>
       </c>
-      <c r="B142" t="s">
-        <v>15</v>
+      <c r="B142">
+        <v>4</v>
       </c>
       <c r="C142" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D142" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E142" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="F142">
-        <v>1</v>
+        <v>21</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>2024</v>
       </c>
-      <c r="B143" t="s">
-        <v>15</v>
+      <c r="B143">
+        <v>5</v>
       </c>
       <c r="C143" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D143" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E143" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F143">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>2024</v>
       </c>
-      <c r="B144" t="s">
-        <v>16</v>
+      <c r="B144">
+        <v>5</v>
       </c>
       <c r="C144" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="D144" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E144" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F144">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>2024</v>
       </c>
-      <c r="B145" t="s">
-        <v>16</v>
+      <c r="B145">
+        <v>5</v>
       </c>
       <c r="C145" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D145" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E145" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F145">
-        <v>24</v>
+        <v>35</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>2024</v>
       </c>
-      <c r="B146" t="s">
-        <v>17</v>
+      <c r="B146">
+        <v>5</v>
       </c>
       <c r="C146" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D146" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E146" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F146">
-        <v>1</v>
+        <v>44</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>2024</v>
       </c>
-      <c r="B147" t="s">
-        <v>17</v>
+      <c r="B147">
+        <v>6</v>
       </c>
       <c r="C147" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D147" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E147" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="F147">
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>2024</v>
       </c>
-      <c r="B148" t="s">
-        <v>17</v>
+      <c r="B148">
+        <v>6</v>
       </c>
       <c r="C148" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D148" t="s">
+        <v>9</v>
+      </c>
+      <c r="E148" t="s">
         <v>13</v>
       </c>
-      <c r="E148" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F148">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>2024</v>
       </c>
-      <c r="B149" t="s">
-        <v>17</v>
+      <c r="B149">
+        <v>6</v>
       </c>
       <c r="C149" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="D149" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E149" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F149">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>2024</v>
       </c>
-      <c r="B150" t="s">
-        <v>17</v>
+      <c r="B150">
+        <v>6</v>
       </c>
       <c r="C150" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D150" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E150" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F150">
-        <v>22</v>
+        <v>15</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>2024</v>
       </c>
-      <c r="B151" t="s">
+      <c r="B151">
+        <v>6</v>
+      </c>
+      <c r="C151" t="s">
+        <v>6</v>
+      </c>
+      <c r="D151" t="s">
+        <v>7</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
         <v>22</v>
-      </c>
-[...10 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>2024</v>
       </c>
-      <c r="B152" t="s">
-        <v>22</v>
+      <c r="B152">
+        <v>7</v>
       </c>
       <c r="C152" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D152" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E152" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F152">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>2024</v>
       </c>
-      <c r="B153" t="s">
-        <v>22</v>
+      <c r="B153">
+        <v>7</v>
       </c>
       <c r="C153" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="D153" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>2024</v>
       </c>
-      <c r="B154" t="s">
-        <v>22</v>
+      <c r="B154">
+        <v>8</v>
       </c>
       <c r="C154" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D154" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E154" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F154">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>2024</v>
       </c>
-      <c r="B155" t="s">
-        <v>6</v>
+      <c r="B155">
+        <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D155" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E155" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F155">
-        <v>1</v>
+        <v>11</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>2024</v>
       </c>
-      <c r="B156" t="s">
-        <v>6</v>
+      <c r="B156">
+        <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D156" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E156" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="F156">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>2024</v>
       </c>
-      <c r="B157" t="s">
-        <v>6</v>
+      <c r="B157">
+        <v>10</v>
       </c>
       <c r="C157" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="D157" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E157" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="F157">
-        <v>35</v>
+        <v>4</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>2024</v>
       </c>
-      <c r="B158" t="s">
-        <v>6</v>
+      <c r="B158">
+        <v>10</v>
       </c>
       <c r="C158" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D158" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E158" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F158">
-        <v>44</v>
+        <v>2</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>2024</v>
       </c>
-      <c r="B159" t="s">
-        <v>12</v>
+      <c r="B159">
+        <v>10</v>
       </c>
       <c r="C159" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D159" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E159" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F159">
-        <v>7</v>
+        <v>21</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>2024</v>
       </c>
-      <c r="B160" t="s">
-        <v>12</v>
+      <c r="B160">
+        <v>10</v>
       </c>
       <c r="C160" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D160" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E160" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="F160">
-        <v>11</v>
+        <v>34</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>2024</v>
       </c>
-      <c r="B161" t="s">
-        <v>12</v>
+      <c r="B161">
+        <v>11</v>
       </c>
       <c r="C161" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="D161" t="s">
+        <v>9</v>
+      </c>
+      <c r="E161" t="s">
         <v>13</v>
       </c>
-      <c r="E161" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F161">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>2024</v>
       </c>
-      <c r="B162" t="s">
-        <v>12</v>
+      <c r="B162">
+        <v>11</v>
       </c>
       <c r="C162" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D162" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E162" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F162">
-        <v>29</v>
+        <v>11</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>2024</v>
       </c>
-      <c r="B163" t="s">
-        <v>18</v>
+      <c r="B163">
+        <v>11</v>
       </c>
       <c r="C163" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D163" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E163" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F163">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>2024</v>
       </c>
-      <c r="B164" t="s">
-        <v>18</v>
+      <c r="B164">
+        <v>11</v>
       </c>
       <c r="C164" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D164" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E164" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="F164">
-        <v>2</v>
+        <v>29</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>2024</v>
       </c>
-      <c r="B165" t="s">
-        <v>18</v>
+      <c r="B165">
+        <v>12</v>
       </c>
       <c r="C165" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D165" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E165" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="F165">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>2024</v>
       </c>
-      <c r="B166" t="s">
-        <v>18</v>
+      <c r="B166">
+        <v>12</v>
       </c>
       <c r="C166" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D166" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E166" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F166">
-        <v>34</v>
+        <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>2024</v>
       </c>
-      <c r="B167" t="s">
-        <v>19</v>
+      <c r="B167">
+        <v>12</v>
       </c>
       <c r="C167" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D167" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E167" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F167">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>2024</v>
       </c>
-      <c r="B168" t="s">
-        <v>19</v>
+      <c r="B168">
+        <v>12</v>
       </c>
       <c r="C168" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D168" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E168" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F168">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>2025</v>
       </c>
-      <c r="B169" t="s">
-        <v>10</v>
+      <c r="B169">
+        <v>1</v>
       </c>
       <c r="C169" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D169" t="s">
+        <v>9</v>
+      </c>
+      <c r="E169" t="s">
         <v>13</v>
       </c>
-      <c r="E169" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169">
-        <v>1</v>
+        <v>14</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>2025</v>
       </c>
-      <c r="B170" t="s">
-        <v>10</v>
+      <c r="B170">
+        <v>1</v>
       </c>
       <c r="C170" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D170" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E170" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F170">
-        <v>10</v>
+        <v>3</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>2025</v>
       </c>
-      <c r="B171" t="s">
-        <v>10</v>
+      <c r="B171">
+        <v>1</v>
       </c>
       <c r="C171" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="D171" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E171" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F171">
-        <v>7</v>
+        <v>17</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>2025</v>
       </c>
-      <c r="B172" t="s">
-        <v>10</v>
+      <c r="B172">
+        <v>1</v>
       </c>
       <c r="C172" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D172" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E172" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F172">
-        <v>36</v>
+        <v>47</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>2025</v>
       </c>
-      <c r="B173" t="s">
-        <v>20</v>
+      <c r="B173">
+        <v>2</v>
       </c>
       <c r="C173" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D173" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E173" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>2025</v>
       </c>
-      <c r="B174" t="s">
-        <v>20</v>
+      <c r="B174">
+        <v>2</v>
       </c>
       <c r="C174" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D174" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E174" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F174">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>2025</v>
       </c>
-      <c r="B175" t="s">
-        <v>20</v>
+      <c r="B175">
+        <v>2</v>
       </c>
       <c r="C175" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="D175" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E175" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F175">
-        <v>4</v>
+        <v>40</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>2025</v>
       </c>
-      <c r="B176" t="s">
-        <v>20</v>
+      <c r="B176">
+        <v>2</v>
       </c>
       <c r="C176" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D176" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E176" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F176">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>2025</v>
       </c>
-      <c r="B177" t="s">
-        <v>11</v>
+      <c r="B177">
+        <v>3</v>
       </c>
       <c r="C177" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D177" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E177" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F177">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>2025</v>
       </c>
-      <c r="B178" t="s">
-        <v>11</v>
+      <c r="B178">
+        <v>3</v>
       </c>
       <c r="C178" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D178" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E178" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F178">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>2025</v>
       </c>
-      <c r="B179" t="s">
-        <v>11</v>
+      <c r="B179">
+        <v>3</v>
       </c>
       <c r="C179" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D179" t="s">
+        <v>7</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>2025</v>
       </c>
-      <c r="B180" t="s">
-        <v>11</v>
+      <c r="B180">
+        <v>4</v>
       </c>
       <c r="C180" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="D180" t="s">
+        <v>9</v>
+      </c>
+      <c r="E180" t="s">
         <v>13</v>
       </c>
-      <c r="E180" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180">
-        <v>57</v>
+        <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>2025</v>
       </c>
-      <c r="B181" t="s">
-        <v>11</v>
+      <c r="B181">
+        <v>4</v>
       </c>
       <c r="C181" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D181" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E181" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F181">
-        <v>116</v>
+        <v>10</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>2025</v>
       </c>
-      <c r="B182" t="s">
-        <v>21</v>
+      <c r="B182">
+        <v>4</v>
       </c>
       <c r="C182" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D182" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E182" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F182">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>2025</v>
       </c>
-      <c r="B183" t="s">
-        <v>21</v>
+      <c r="B183">
+        <v>4</v>
       </c>
       <c r="C183" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D183" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E183" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="F183">
-        <v>3</v>
+        <v>36</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>2025</v>
       </c>
-      <c r="B184" t="s">
-        <v>21</v>
+      <c r="B184">
+        <v>5</v>
       </c>
       <c r="C184" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="D184" t="s">
+        <v>9</v>
+      </c>
+      <c r="E184" t="s">
         <v>13</v>
       </c>
-      <c r="E184" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F184">
-        <v>17</v>
+        <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>2025</v>
       </c>
-      <c r="B185" t="s">
-        <v>21</v>
+      <c r="B185">
+        <v>5</v>
       </c>
       <c r="C185" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D185" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E185" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F185">
-        <v>47</v>
+        <v>34</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>2025</v>
       </c>
-      <c r="B186" t="s">
-        <v>15</v>
+      <c r="B186">
+        <v>6</v>
       </c>
       <c r="C186" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D186" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E186" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>2025</v>
       </c>
-      <c r="B187" t="s">
-        <v>15</v>
+      <c r="B187">
+        <v>6</v>
       </c>
       <c r="C187" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D187" t="s">
+        <v>9</v>
+      </c>
+      <c r="E187" t="s">
         <v>13</v>
       </c>
-      <c r="E187" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F187">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>2025</v>
       </c>
-      <c r="B188" t="s">
-        <v>15</v>
+      <c r="B188">
+        <v>6</v>
       </c>
       <c r="C188" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="D188" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E188" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F188">
-        <v>40</v>
+        <v>4</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>2025</v>
       </c>
-      <c r="B189" t="s">
-        <v>15</v>
+      <c r="B189">
+        <v>6</v>
       </c>
       <c r="C189" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D189" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E189" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F189">
-        <v>10</v>
+        <v>4</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>2025</v>
       </c>
-      <c r="B190" t="s">
-        <v>16</v>
+      <c r="B190">
+        <v>6</v>
       </c>
       <c r="C190" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D190" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E190" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="F190">
-        <v>2</v>
+        <v>33</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>2025</v>
       </c>
-      <c r="B191" t="s">
-        <v>16</v>
+      <c r="B191">
+        <v>7</v>
       </c>
       <c r="C191" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D191" t="s">
+        <v>9</v>
+      </c>
+      <c r="E191" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="F191">
         <v>2</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>2025</v>
       </c>
-      <c r="B192" t="s">
-        <v>16</v>
+      <c r="B192">
+        <v>7</v>
       </c>
       <c r="C192" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="D192" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E192" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F192">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>2025</v>
       </c>
-      <c r="B193" t="s">
-        <v>16</v>
+      <c r="B193">
+        <v>7</v>
       </c>
       <c r="C193" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D193" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E193" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F193">
-        <v>30</v>
+        <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>2025</v>
       </c>
-      <c r="B194" t="s">
-        <v>17</v>
+      <c r="B194">
+        <v>7</v>
       </c>
       <c r="C194" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D194" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E194" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F194">
-        <v>1</v>
+        <v>30</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>2025</v>
       </c>
-      <c r="B195" t="s">
-        <v>17</v>
+      <c r="B195">
+        <v>8</v>
       </c>
       <c r="C195" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D195" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E195" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="F195">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>2025</v>
       </c>
-      <c r="B196" t="s">
-        <v>17</v>
+      <c r="B196">
+        <v>8</v>
       </c>
       <c r="C196" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D196" t="s">
+        <v>9</v>
+      </c>
+      <c r="E196" t="s">
         <v>13</v>
       </c>
-      <c r="E196" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F196">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>2025</v>
       </c>
-      <c r="B197" t="s">
-        <v>17</v>
+      <c r="B197">
+        <v>8</v>
       </c>
       <c r="C197" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="D197" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E197" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F197">
         <v>4</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>2025</v>
       </c>
-      <c r="B198" t="s">
-        <v>17</v>
+      <c r="B198">
+        <v>8</v>
       </c>
       <c r="C198" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D198" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E198" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F198">
-        <v>33</v>
+        <v>22</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>2025</v>
       </c>
-      <c r="B199" t="s">
-        <v>22</v>
+      <c r="B199">
+        <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D199" t="s">
+        <v>9</v>
+      </c>
+      <c r="E199" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="F199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>2025</v>
       </c>
-      <c r="B200" t="s">
-        <v>22</v>
+      <c r="B200">
+        <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D200" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E200" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>2025</v>
       </c>
-      <c r="B201" t="s">
-        <v>22</v>
+      <c r="B201">
+        <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D201" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E201" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F201">
-        <v>13</v>
+        <v>3</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>2025</v>
       </c>
-      <c r="B202" t="s">
-        <v>6</v>
+      <c r="B202">
+        <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D202" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E202" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="F202">
-        <v>1</v>
+        <v>43</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>2025</v>
       </c>
-      <c r="B203" t="s">
-        <v>6</v>
+      <c r="B203">
+        <v>10</v>
       </c>
       <c r="C203" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D203" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E203" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F203">
-        <v>34</v>
+        <v>14</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>2025</v>
       </c>
-      <c r="B204" t="s">
-        <v>12</v>
+      <c r="B204">
+        <v>10</v>
       </c>
       <c r="C204" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D204" t="s">
+        <v>9</v>
+      </c>
+      <c r="E204" t="s">
         <v>13</v>
       </c>
-      <c r="E204" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F204">
-        <v>2</v>
+        <v>8</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>2025</v>
       </c>
-      <c r="B205" t="s">
-        <v>12</v>
+      <c r="B205">
+        <v>10</v>
       </c>
       <c r="C205" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="D205" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E205" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F205">
-        <v>13</v>
+        <v>3</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>2025</v>
       </c>
-      <c r="B206" t="s">
-        <v>12</v>
+      <c r="B206">
+        <v>10</v>
       </c>
       <c r="C206" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D206" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E206" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F206">
-        <v>48</v>
+        <v>10</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>2025</v>
       </c>
-      <c r="B207" t="s">
-        <v>18</v>
+      <c r="B207">
+        <v>10</v>
       </c>
       <c r="C207" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D207" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E207" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F207">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>2025</v>
       </c>
-      <c r="B208" t="s">
-        <v>18</v>
+      <c r="B208">
+        <v>11</v>
       </c>
       <c r="C208" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D208" t="s">
+        <v>9</v>
+      </c>
+      <c r="E208" t="s">
         <v>13</v>
       </c>
-      <c r="E208" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F208">
-        <v>8</v>
+        <v>2</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>2025</v>
       </c>
-      <c r="B209" t="s">
-        <v>18</v>
+      <c r="B209">
+        <v>11</v>
       </c>
       <c r="C209" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D209" t="s">
+        <v>9</v>
+      </c>
+      <c r="E209" t="s">
+        <v>12</v>
+      </c>
+      <c r="F209">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>3</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>2025</v>
       </c>
-      <c r="B210" t="s">
-        <v>18</v>
+      <c r="B210">
+        <v>11</v>
       </c>
       <c r="C210" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="D210" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E210" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="F210">
-        <v>10</v>
+        <v>48</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>2025</v>
       </c>
-      <c r="B211" t="s">
-        <v>18</v>
+      <c r="B211">
+        <v>12</v>
       </c>
       <c r="C211" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D211" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E211" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F211">
-        <v>27</v>
+        <v>6</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>2025</v>
       </c>
-      <c r="B212" t="s">
-        <v>19</v>
+      <c r="B212">
+        <v>12</v>
       </c>
       <c r="C212" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D212" t="s">
+        <v>9</v>
+      </c>
+      <c r="E212" t="s">
         <v>13</v>
       </c>
-      <c r="E212" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F212">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>2025</v>
       </c>
-      <c r="B213" t="s">
-        <v>19</v>
+      <c r="B213">
+        <v>12</v>
       </c>
       <c r="C213" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D213" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E213" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F213">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>2025</v>
       </c>
-      <c r="B214" t="s">
-        <v>19</v>
+      <c r="B214">
+        <v>12</v>
       </c>
       <c r="C214" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="D214" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E214" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F214">
-        <v>3</v>
+        <v>57</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>2025</v>
       </c>
-      <c r="B215" t="s">
-        <v>19</v>
+      <c r="B215">
+        <v>12</v>
       </c>
       <c r="C215" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D215" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E215" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F215">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6">
+      <c r="A216">
+        <v>2026</v>
+      </c>
+      <c r="B216">
+        <v>1</v>
+      </c>
+      <c r="C216" t="s">
+        <v>6</v>
+      </c>
+      <c r="D216" t="s">
+        <v>9</v>
+      </c>
+      <c r="E216" t="s">
+        <v>10</v>
+      </c>
+      <c r="F216">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6">
+      <c r="A217">
+        <v>2026</v>
+      </c>
+      <c r="B217">
+        <v>1</v>
+      </c>
+      <c r="C217" t="s">
+        <v>6</v>
+      </c>
+      <c r="D217" t="s">
+        <v>9</v>
+      </c>
+      <c r="E217" t="s">
+        <v>13</v>
+      </c>
+      <c r="F217">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6">
+      <c r="A218">
+        <v>2026</v>
+      </c>
+      <c r="B218">
+        <v>1</v>
+      </c>
+      <c r="C218" t="s">
+        <v>6</v>
+      </c>
+      <c r="D218" t="s">
+        <v>9</v>
+      </c>
+      <c r="E218" t="s">
+        <v>12</v>
+      </c>
+      <c r="F218">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6">
+      <c r="A219">
+        <v>2026</v>
+      </c>
+      <c r="B219">
+        <v>1</v>
+      </c>
+      <c r="C219" t="s">
+        <v>11</v>
+      </c>
+      <c r="D219" t="s">
+        <v>9</v>
+      </c>
+      <c r="E219" t="s">
+        <v>12</v>
+      </c>
+      <c r="F219">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6">
+      <c r="A220">
+        <v>2026</v>
+      </c>
+      <c r="B220">
+        <v>1</v>
+      </c>
+      <c r="C220" t="s">
+        <v>6</v>
+      </c>
+      <c r="D220" t="s">
+        <v>7</v>
+      </c>
+      <c r="E220" t="s">
+        <v>8</v>
+      </c>
+      <c r="F220">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6">
+      <c r="A221">
+        <v>2026</v>
+      </c>
+      <c r="B221">
+        <v>2</v>
+      </c>
+      <c r="C221" t="s">
+        <v>6</v>
+      </c>
+      <c r="D221" t="s">
+        <v>9</v>
+      </c>
+      <c r="E221" t="s">
+        <v>13</v>
+      </c>
+      <c r="F221">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6">
+      <c r="A222">
+        <v>2026</v>
+      </c>
+      <c r="B222">
+        <v>2</v>
+      </c>
+      <c r="C222" t="s">
+        <v>6</v>
+      </c>
+      <c r="D222" t="s">
+        <v>9</v>
+      </c>
+      <c r="E222" t="s">
+        <v>12</v>
+      </c>
+      <c r="F222">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6">
+      <c r="A223">
+        <v>2026</v>
+      </c>
+      <c r="B223">
+        <v>2</v>
+      </c>
+      <c r="C223" t="s">
+        <v>11</v>
+      </c>
+      <c r="D223" t="s">
+        <v>9</v>
+      </c>
+      <c r="E223" t="s">
+        <v>12</v>
+      </c>
+      <c r="F223">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6">
+      <c r="A224">
+        <v>2026</v>
+      </c>
+      <c r="B224">
+        <v>2</v>
+      </c>
+      <c r="C224" t="s">
+        <v>6</v>
+      </c>
+      <c r="D224" t="s">
+        <v>7</v>
+      </c>
+      <c r="E224" t="s">
+        <v>8</v>
+      </c>
+      <c r="F224">
         <v>43</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6">
+      <c r="A225">
+        <v>2026</v>
+      </c>
+      <c r="B225">
+        <v>3</v>
+      </c>
+      <c r="C225" t="s">
+        <v>6</v>
+      </c>
+      <c r="D225" t="s">
+        <v>9</v>
+      </c>
+      <c r="E225" t="s">
+        <v>12</v>
+      </c>
+      <c r="F225">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6">
+      <c r="A226">
+        <v>2026</v>
+      </c>
+      <c r="B226">
+        <v>3</v>
+      </c>
+      <c r="C226" t="s">
+        <v>11</v>
+      </c>
+      <c r="D226" t="s">
+        <v>9</v>
+      </c>
+      <c r="E226" t="s">
+        <v>12</v>
+      </c>
+      <c r="F226">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="227" spans="1:6">
+      <c r="A227">
+        <v>2026</v>
+      </c>
+      <c r="B227">
+        <v>3</v>
+      </c>
+      <c r="C227" t="s">
+        <v>6</v>
+      </c>
+      <c r="D227" t="s">
+        <v>7</v>
+      </c>
+      <c r="E227" t="s">
+        <v>8</v>
+      </c>
+      <c r="F227">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>