--- v2 (2026-06-05)
+++ v3 (2026-07-27)
@@ -401,51 +401,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F227"/>
+  <dimension ref="A1:F235"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -4947,50 +4947,210 @@
       <c r="E226" t="s">
         <v>12</v>
       </c>
       <c r="F226">
         <v>22</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>2026</v>
       </c>
       <c r="B227">
         <v>3</v>
       </c>
       <c r="C227" t="s">
         <v>6</v>
       </c>
       <c r="D227" t="s">
         <v>7</v>
       </c>
       <c r="E227" t="s">
         <v>8</v>
       </c>
       <c r="F227">
         <v>38</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6">
+      <c r="A228">
+        <v>2026</v>
+      </c>
+      <c r="B228">
+        <v>4</v>
+      </c>
+      <c r="C228" t="s">
+        <v>6</v>
+      </c>
+      <c r="D228" t="s">
+        <v>9</v>
+      </c>
+      <c r="E228" t="s">
+        <v>13</v>
+      </c>
+      <c r="F228">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6">
+      <c r="A229">
+        <v>2026</v>
+      </c>
+      <c r="B229">
+        <v>4</v>
+      </c>
+      <c r="C229" t="s">
+        <v>6</v>
+      </c>
+      <c r="D229" t="s">
+        <v>9</v>
+      </c>
+      <c r="E229" t="s">
+        <v>12</v>
+      </c>
+      <c r="F229">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6">
+      <c r="A230">
+        <v>2026</v>
+      </c>
+      <c r="B230">
+        <v>4</v>
+      </c>
+      <c r="C230" t="s">
+        <v>11</v>
+      </c>
+      <c r="D230" t="s">
+        <v>9</v>
+      </c>
+      <c r="E230" t="s">
+        <v>12</v>
+      </c>
+      <c r="F230">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6">
+      <c r="A231">
+        <v>2026</v>
+      </c>
+      <c r="B231">
+        <v>4</v>
+      </c>
+      <c r="C231" t="s">
+        <v>6</v>
+      </c>
+      <c r="D231" t="s">
+        <v>7</v>
+      </c>
+      <c r="E231" t="s">
+        <v>8</v>
+      </c>
+      <c r="F231">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6">
+      <c r="A232">
+        <v>2026</v>
+      </c>
+      <c r="B232">
+        <v>5</v>
+      </c>
+      <c r="C232" t="s">
+        <v>6</v>
+      </c>
+      <c r="D232" t="s">
+        <v>9</v>
+      </c>
+      <c r="E232" t="s">
+        <v>13</v>
+      </c>
+      <c r="F232">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="233" spans="1:6">
+      <c r="A233">
+        <v>2026</v>
+      </c>
+      <c r="B233">
+        <v>5</v>
+      </c>
+      <c r="C233" t="s">
+        <v>6</v>
+      </c>
+      <c r="D233" t="s">
+        <v>9</v>
+      </c>
+      <c r="E233" t="s">
+        <v>12</v>
+      </c>
+      <c r="F233">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6">
+      <c r="A234">
+        <v>2026</v>
+      </c>
+      <c r="B234">
+        <v>5</v>
+      </c>
+      <c r="C234" t="s">
+        <v>11</v>
+      </c>
+      <c r="D234" t="s">
+        <v>9</v>
+      </c>
+      <c r="E234" t="s">
+        <v>12</v>
+      </c>
+      <c r="F234">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6">
+      <c r="A235">
+        <v>2026</v>
+      </c>
+      <c r="B235">
+        <v>5</v>
+      </c>
+      <c r="C235" t="s">
+        <v>6</v>
+      </c>
+      <c r="D235" t="s">
+        <v>7</v>
+      </c>
+      <c r="E235" t="s">
+        <v>8</v>
+      </c>
+      <c r="F235">
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>