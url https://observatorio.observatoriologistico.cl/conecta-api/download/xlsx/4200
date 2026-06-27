--- v1 (2026-04-23)
+++ v2 (2026-06-27)
@@ -12,143 +12,107 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Tipo de puerto</t>
   </si>
   <si>
     <t>Puerto</t>
   </si>
   <si>
     <t>Toneladas</t>
   </si>
   <si>
     <t>Toneladas-Kilómetro</t>
   </si>
   <si>
     <t>Latitud</t>
   </si>
   <si>
     <t>Longitud</t>
   </si>
   <si>
-    <t>Enero</t>
+    <t>Estatal</t>
+  </si>
+  <si>
+    <t>Antofagasta</t>
+  </si>
+  <si>
+    <t>San Antonio</t>
+  </si>
+  <si>
+    <t>Talcahuano/San Vicente</t>
+  </si>
+  <si>
+    <t>Valparaíso</t>
   </si>
   <si>
     <t>Privado</t>
   </si>
   <si>
+    <t>Coronel</t>
+  </si>
+  <si>
     <t>Guayacán</t>
   </si>
   <si>
-    <t>Septiembre</t>
-[...2 lines deleted...]
-    <t>Ventanas</t>
+    <t>Lirquén</t>
   </si>
   <si>
     <t>Mejillones</t>
   </si>
   <si>
-    <t>Lirquén</t>
-[...47 lines deleted...]
-    <t>Abril</t>
+    <t>Ventanas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -452,11002 +416,11704 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H421"/>
+  <dimension ref="A1:H448"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
-        <v>2026.0</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2022</v>
+      </c>
+      <c r="B2">
+        <v>1</v>
       </c>
       <c r="C2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D2" t="s">
         <v>9</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2">
-        <v>170967.0</v>
+        <v>71240</v>
       </c>
       <c r="F2">
-        <v>6599326.0</v>
+        <v>15097448</v>
       </c>
       <c r="G2">
-        <v>-29.97</v>
+        <v>-23.65</v>
       </c>
       <c r="H2">
-        <v>-71.35</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2022</v>
+      </c>
+      <c r="B3">
+        <v>1</v>
       </c>
       <c r="C3" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E3">
-        <v>119602.0</v>
+        <v>188521</v>
       </c>
       <c r="F3">
-        <v>18666490.0</v>
+        <v>27209798</v>
       </c>
       <c r="G3">
-        <v>-32.75</v>
+        <v>-33.59</v>
       </c>
       <c r="H3">
-        <v>-71.49</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>2025.0</v>
-[...1 lines deleted...]
-      <c r="B4" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B4">
+        <v>1</v>
+      </c>
+      <c r="C4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" t="s">
         <v>11</v>
       </c>
-      <c r="C4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E4">
-        <v>339269.0</v>
+        <v>33333</v>
       </c>
       <c r="F4">
-        <v>82143881.0</v>
+        <v>7090069</v>
       </c>
       <c r="G4">
-        <v>-23.09</v>
+        <v>-36.73</v>
       </c>
       <c r="H4">
-        <v>-70.42</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2022</v>
+      </c>
+      <c r="B5">
+        <v>1</v>
       </c>
       <c r="C5" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E5">
-        <v>197752.0</v>
+        <v>6715</v>
       </c>
       <c r="F5">
-        <v>27138916.0</v>
+        <v>1785470</v>
       </c>
       <c r="G5">
-        <v>-36.71</v>
+        <v>-33.03</v>
       </c>
       <c r="H5">
-        <v>-72.97</v>
+        <v>-71.63</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2022</v>
+      </c>
+      <c r="B6">
+        <v>1</v>
       </c>
       <c r="C6" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E6">
-        <v>157095.0</v>
+        <v>141095</v>
       </c>
       <c r="F6">
-        <v>6063867.0</v>
+        <v>24975505</v>
       </c>
       <c r="G6">
-        <v>-29.97</v>
+        <v>-37.04</v>
       </c>
       <c r="H6">
-        <v>-71.35</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2022</v>
+      </c>
+      <c r="B7">
+        <v>1</v>
       </c>
       <c r="C7" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D7" t="s">
         <v>15</v>
       </c>
       <c r="E7">
-        <v>101462.0</v>
+        <v>0</v>
       </c>
       <c r="F7">
-        <v>13702705.0</v>
+        <v>0</v>
       </c>
       <c r="G7">
-        <v>-37.04</v>
+        <v>-29.97</v>
       </c>
       <c r="H7">
-        <v>-73.15</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2022</v>
+      </c>
+      <c r="B8">
+        <v>1</v>
       </c>
       <c r="C8" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" t="s">
         <v>16</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8">
-        <v>141819.0</v>
+        <v>144432</v>
       </c>
       <c r="F8">
-        <v>31118553.0</v>
+        <v>27229469</v>
       </c>
       <c r="G8">
-        <v>-36.73</v>
+        <v>-36.71</v>
       </c>
       <c r="H8">
-        <v>-73.14</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2022</v>
+      </c>
+      <c r="B9">
+        <v>1</v>
       </c>
       <c r="C9" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E9">
-        <v>118303.0</v>
+        <v>337113</v>
       </c>
       <c r="F9">
-        <v>16359649.0</v>
+        <v>78955143</v>
       </c>
       <c r="G9">
-        <v>-33.59</v>
+        <v>-23.09</v>
       </c>
       <c r="H9">
-        <v>-71.62</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2022</v>
+      </c>
+      <c r="B10">
+        <v>1</v>
       </c>
       <c r="C10" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D10" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E10">
-        <v>34650.0</v>
+        <v>171542</v>
       </c>
       <c r="F10">
-        <v>6695215.0</v>
+        <v>28005114</v>
       </c>
       <c r="G10">
-        <v>-23.65</v>
+        <v>-32.75</v>
       </c>
       <c r="H10">
-        <v>-70.41</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2022</v>
+      </c>
+      <c r="B11">
+        <v>2</v>
       </c>
       <c r="C11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" t="s">
         <v>9</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11">
-        <v>131424.0</v>
+        <v>67489</v>
       </c>
       <c r="F11">
-        <v>22330448.0</v>
+        <v>13316317</v>
       </c>
       <c r="G11">
-        <v>-32.75</v>
+        <v>-23.65</v>
       </c>
       <c r="H11">
-        <v>-71.49</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2022</v>
+      </c>
+      <c r="B12">
+        <v>2</v>
       </c>
       <c r="C12" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D12" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E12">
-        <v>343042.0</v>
+        <v>172166</v>
       </c>
       <c r="F12">
-        <v>81717745.0</v>
+        <v>24469168</v>
       </c>
       <c r="G12">
-        <v>-23.09</v>
+        <v>-33.59</v>
       </c>
       <c r="H12">
-        <v>-70.42</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2022</v>
+      </c>
+      <c r="B13">
+        <v>2</v>
       </c>
       <c r="C13" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D13" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E13">
-        <v>213831.0</v>
+        <v>29325</v>
       </c>
       <c r="F13">
-        <v>23939112.0</v>
+        <v>5305507</v>
       </c>
       <c r="G13">
-        <v>-36.71</v>
+        <v>-36.73</v>
       </c>
       <c r="H13">
-        <v>-72.97</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2022</v>
+      </c>
+      <c r="B14">
+        <v>2</v>
       </c>
       <c r="C14" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D14" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E14">
-        <v>180041.0</v>
+        <v>8019</v>
       </c>
       <c r="F14">
-        <v>6949583.0</v>
+        <v>2194300</v>
       </c>
       <c r="G14">
-        <v>-29.97</v>
+        <v>-33.03</v>
       </c>
       <c r="H14">
-        <v>-71.35</v>
+        <v>-71.63</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2022</v>
+      </c>
+      <c r="B15">
+        <v>2</v>
       </c>
       <c r="C15" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D15" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E15">
-        <v>80321.0</v>
+        <v>192726</v>
       </c>
       <c r="F15">
-        <v>10265607.0</v>
+        <v>26499654</v>
       </c>
       <c r="G15">
         <v>-37.04</v>
       </c>
       <c r="H15">
         <v>-73.15</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2022</v>
+      </c>
+      <c r="B16">
+        <v>2</v>
       </c>
       <c r="C16" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D16" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="E16">
-        <v>137550.0</v>
+        <v>142038</v>
       </c>
       <c r="F16">
-        <v>28070915.0</v>
+        <v>5482667</v>
       </c>
       <c r="G16">
-        <v>-36.73</v>
+        <v>-29.97</v>
       </c>
       <c r="H16">
-        <v>-73.14</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2022</v>
+      </c>
+      <c r="B17">
+        <v>2</v>
       </c>
       <c r="C17" t="s">
+        <v>13</v>
+      </c>
+      <c r="D17" t="s">
         <v>16</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17">
-        <v>121255.0</v>
+        <v>115749</v>
       </c>
       <c r="F17">
-        <v>16710120.0</v>
+        <v>28671234</v>
       </c>
       <c r="G17">
-        <v>-33.59</v>
+        <v>-36.71</v>
       </c>
       <c r="H17">
-        <v>-71.62</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2022</v>
+      </c>
+      <c r="B18">
+        <v>2</v>
       </c>
       <c r="C18" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D18" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E18">
-        <v>38561.0</v>
+        <v>277392</v>
       </c>
       <c r="F18">
-        <v>7327342.0</v>
+        <v>64374362</v>
       </c>
       <c r="G18">
-        <v>-23.65</v>
+        <v>-23.09</v>
       </c>
       <c r="H18">
-        <v>-70.41</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2022</v>
+      </c>
+      <c r="B19">
+        <v>2</v>
       </c>
       <c r="C19" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="E19">
-        <v>137874.0</v>
+        <v>164599</v>
       </c>
       <c r="F19">
-        <v>22586022.0</v>
+        <v>25716038</v>
       </c>
       <c r="G19">
         <v>-32.75</v>
       </c>
       <c r="H19">
         <v>-71.49</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2022</v>
+      </c>
+      <c r="B20">
+        <v>3</v>
       </c>
       <c r="C20" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" t="s">
         <v>9</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20">
-        <v>306246.0</v>
+        <v>77471</v>
       </c>
       <c r="F20">
-        <v>70980715.0</v>
+        <v>15434791</v>
       </c>
       <c r="G20">
-        <v>-23.09</v>
+        <v>-23.65</v>
       </c>
       <c r="H20">
-        <v>-70.42</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2022</v>
+      </c>
+      <c r="B21">
+        <v>3</v>
       </c>
       <c r="C21" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D21" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E21">
-        <v>234292.0</v>
+        <v>156367</v>
       </c>
       <c r="F21">
-        <v>28442765.0</v>
+        <v>22900824</v>
       </c>
       <c r="G21">
-        <v>-36.71</v>
+        <v>-33.59</v>
       </c>
       <c r="H21">
-        <v>-72.97</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2022</v>
+      </c>
+      <c r="B22">
+        <v>3</v>
       </c>
       <c r="C22" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D22" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E22">
-        <v>161369.0</v>
+        <v>45166</v>
       </c>
       <c r="F22">
-        <v>6228843.0</v>
+        <v>8475263</v>
       </c>
       <c r="G22">
-        <v>-29.97</v>
+        <v>-36.73</v>
       </c>
       <c r="H22">
-        <v>-71.35</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2022</v>
+      </c>
+      <c r="B23">
+        <v>3</v>
       </c>
       <c r="C23" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D23" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E23">
-        <v>66159.0</v>
+        <v>15134</v>
       </c>
       <c r="F23">
-        <v>10086174.0</v>
+        <v>3620949</v>
       </c>
       <c r="G23">
-        <v>-37.04</v>
+        <v>-33.03</v>
       </c>
       <c r="H23">
-        <v>-73.15</v>
+        <v>-71.63</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2022</v>
+      </c>
+      <c r="B24">
+        <v>3</v>
       </c>
       <c r="C24" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D24" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E24">
-        <v>138924.0</v>
+        <v>220233</v>
       </c>
       <c r="F24">
-        <v>26679070.0</v>
+        <v>35991856</v>
       </c>
       <c r="G24">
-        <v>-36.73</v>
+        <v>-37.04</v>
       </c>
       <c r="H24">
-        <v>-73.14</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2022</v>
+      </c>
+      <c r="B25">
+        <v>3</v>
       </c>
       <c r="C25" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D25" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="E25">
-        <v>110433.0</v>
+        <v>184126</v>
       </c>
       <c r="F25">
-        <v>15041965.0</v>
+        <v>7107264</v>
       </c>
       <c r="G25">
-        <v>-33.59</v>
+        <v>-29.97</v>
       </c>
       <c r="H25">
-        <v>-71.62</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2022</v>
+      </c>
+      <c r="B26">
+        <v>3</v>
       </c>
       <c r="C26" t="s">
+        <v>13</v>
+      </c>
+      <c r="D26" t="s">
         <v>16</v>
       </c>
-      <c r="D26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26">
-        <v>37583.0</v>
+        <v>130955</v>
       </c>
       <c r="F26">
-        <v>7570556.0</v>
+        <v>28884469</v>
       </c>
       <c r="G26">
-        <v>-23.65</v>
+        <v>-36.71</v>
       </c>
       <c r="H26">
-        <v>-70.41</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2022</v>
+      </c>
+      <c r="B27">
+        <v>3</v>
       </c>
       <c r="C27" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D27" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E27">
-        <v>118815.0</v>
+        <v>318041</v>
       </c>
       <c r="F27">
-        <v>21585260.0</v>
+        <v>71655686</v>
       </c>
       <c r="G27">
-        <v>-32.75</v>
+        <v>-23.09</v>
       </c>
       <c r="H27">
-        <v>-71.49</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2022</v>
+      </c>
+      <c r="B28">
+        <v>3</v>
       </c>
       <c r="C28" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D28" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E28">
-        <v>326784.0</v>
+        <v>187913</v>
       </c>
       <c r="F28">
-        <v>74478654.0</v>
+        <v>31277011</v>
       </c>
       <c r="G28">
-        <v>-23.09</v>
+        <v>-32.75</v>
       </c>
       <c r="H28">
-        <v>-70.42</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2022</v>
+      </c>
+      <c r="B29">
+        <v>4</v>
       </c>
       <c r="C29" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" t="s">
         <v>9</v>
       </c>
-      <c r="D29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29">
-        <v>198117.0</v>
+        <v>70686</v>
       </c>
       <c r="F29">
-        <v>33082659.0</v>
+        <v>14041965</v>
       </c>
       <c r="G29">
-        <v>-36.71</v>
+        <v>-23.65</v>
       </c>
       <c r="H29">
-        <v>-72.97</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2022</v>
+      </c>
+      <c r="B30">
+        <v>4</v>
       </c>
       <c r="C30" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30">
-        <v>129333.0</v>
+        <v>210483</v>
       </c>
       <c r="F30">
-        <v>4992254.0</v>
+        <v>30656912</v>
       </c>
       <c r="G30">
-        <v>-29.97</v>
+        <v>-33.59</v>
       </c>
       <c r="H30">
-        <v>-71.35</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2022</v>
+      </c>
+      <c r="B31">
+        <v>4</v>
       </c>
       <c r="C31" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D31" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E31">
-        <v>110279.0</v>
+        <v>35697</v>
       </c>
       <c r="F31">
-        <v>13977283.0</v>
+        <v>6798314</v>
       </c>
       <c r="G31">
-        <v>-37.04</v>
+        <v>-36.73</v>
       </c>
       <c r="H31">
-        <v>-73.15</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2022</v>
+      </c>
+      <c r="B32">
+        <v>4</v>
       </c>
       <c r="C32" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D32" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="E32">
-        <v>130838.0</v>
+        <v>15042</v>
       </c>
       <c r="F32">
-        <v>23036867.0</v>
+        <v>4177661</v>
       </c>
       <c r="G32">
-        <v>-36.73</v>
+        <v>-33.03</v>
       </c>
       <c r="H32">
-        <v>-73.14</v>
+        <v>-71.63</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2022</v>
+      </c>
+      <c r="B33">
+        <v>4</v>
       </c>
       <c r="C33" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D33" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E33">
-        <v>151693.0</v>
+        <v>149889</v>
       </c>
       <c r="F33">
-        <v>21541423.0</v>
+        <v>25405534</v>
       </c>
       <c r="G33">
-        <v>-33.59</v>
+        <v>-37.04</v>
       </c>
       <c r="H33">
-        <v>-71.62</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2022</v>
+      </c>
+      <c r="B34">
+        <v>4</v>
       </c>
       <c r="C34" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D34" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="E34">
-        <v>57113.0</v>
+        <v>159426</v>
       </c>
       <c r="F34">
-        <v>12409251.0</v>
+        <v>6153844</v>
       </c>
       <c r="G34">
-        <v>-23.65</v>
+        <v>-29.97</v>
       </c>
       <c r="H34">
-        <v>-70.41</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2022</v>
+      </c>
+      <c r="B35">
+        <v>4</v>
       </c>
       <c r="C35" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D35" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E35">
-        <v>112220.0</v>
+        <v>186918</v>
       </c>
       <c r="F35">
-        <v>18232616.0</v>
+        <v>28231083</v>
       </c>
       <c r="G35">
-        <v>-32.75</v>
+        <v>-36.71</v>
       </c>
       <c r="H35">
-        <v>-71.49</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2022</v>
+      </c>
+      <c r="B36">
+        <v>4</v>
       </c>
       <c r="C36" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D36" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E36">
-        <v>331480.0</v>
+        <v>337611</v>
       </c>
       <c r="F36">
-        <v>78530989.0</v>
+        <v>79601809</v>
       </c>
       <c r="G36">
         <v>-23.09</v>
       </c>
       <c r="H36">
         <v>-70.42</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2022</v>
+      </c>
+      <c r="B37">
+        <v>4</v>
       </c>
       <c r="C37" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D37" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E37">
-        <v>250490.0</v>
+        <v>145208</v>
       </c>
       <c r="F37">
-        <v>32037607.0</v>
+        <v>22094431</v>
       </c>
       <c r="G37">
-        <v>-36.71</v>
+        <v>-32.75</v>
       </c>
       <c r="H37">
-        <v>-72.97</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2022</v>
+      </c>
+      <c r="B38">
+        <v>5</v>
       </c>
       <c r="C38" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" t="s">
         <v>9</v>
       </c>
-      <c r="D38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E38">
-        <v>150601.0</v>
+        <v>74254</v>
       </c>
       <c r="F38">
-        <v>5813199.0</v>
+        <v>14460319</v>
       </c>
       <c r="G38">
-        <v>-29.97</v>
+        <v>-23.65</v>
       </c>
       <c r="H38">
-        <v>-71.35</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2022</v>
+      </c>
+      <c r="B39">
+        <v>5</v>
       </c>
       <c r="C39" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D39" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="E39">
-        <v>41185.0</v>
+        <v>183319</v>
       </c>
       <c r="F39">
-        <v>5600124.0</v>
+        <v>26817747</v>
       </c>
       <c r="G39">
-        <v>-37.04</v>
+        <v>-33.59</v>
       </c>
       <c r="H39">
-        <v>-73.15</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2022</v>
+      </c>
+      <c r="B40">
+        <v>5</v>
       </c>
       <c r="C40" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D40" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E40">
-        <v>132659.0</v>
+        <v>41376</v>
       </c>
       <c r="F40">
-        <v>24530697.0</v>
+        <v>8495697</v>
       </c>
       <c r="G40">
         <v>-36.73</v>
       </c>
       <c r="H40">
         <v>-73.14</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2022</v>
+      </c>
+      <c r="B41">
+        <v>5</v>
       </c>
       <c r="C41" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D41" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="E41">
-        <v>121610.0</v>
+        <v>9400</v>
       </c>
       <c r="F41">
-        <v>16716047.0</v>
+        <v>2880308</v>
       </c>
       <c r="G41">
-        <v>-33.59</v>
+        <v>-33.03</v>
       </c>
       <c r="H41">
-        <v>-71.62</v>
+        <v>-71.63</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2022</v>
+      </c>
+      <c r="B42">
+        <v>5</v>
       </c>
       <c r="C42" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D42" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E42">
-        <v>45351.0</v>
+        <v>124844</v>
       </c>
       <c r="F42">
-        <v>8237394.0</v>
+        <v>21103723</v>
       </c>
       <c r="G42">
-        <v>-23.65</v>
+        <v>-37.04</v>
       </c>
       <c r="H42">
-        <v>-70.41</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2022</v>
+      </c>
+      <c r="B43">
+        <v>5</v>
       </c>
       <c r="C43" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D43" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E43">
-        <v>139485.0</v>
+        <v>145706</v>
       </c>
       <c r="F43">
-        <v>24029200.0</v>
+        <v>5624252</v>
       </c>
       <c r="G43">
-        <v>-32.75</v>
+        <v>-29.97</v>
       </c>
       <c r="H43">
-        <v>-71.49</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2022</v>
+      </c>
+      <c r="B44">
+        <v>5</v>
       </c>
       <c r="C44" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D44" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="E44">
-        <v>331151.0</v>
+        <v>153729</v>
       </c>
       <c r="F44">
-        <v>76708133.0</v>
+        <v>26230637</v>
       </c>
       <c r="G44">
-        <v>-23.09</v>
+        <v>-36.71</v>
       </c>
       <c r="H44">
-        <v>-70.42</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2022</v>
+      </c>
+      <c r="B45">
+        <v>5</v>
       </c>
       <c r="C45" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D45" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="E45">
-        <v>207973.0</v>
+        <v>335785</v>
       </c>
       <c r="F45">
-        <v>24709539.0</v>
+        <v>81141922</v>
       </c>
       <c r="G45">
-        <v>-36.71</v>
+        <v>-23.09</v>
       </c>
       <c r="H45">
-        <v>-72.97</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2022</v>
+      </c>
+      <c r="B46">
+        <v>5</v>
       </c>
       <c r="C46" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D46" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E46">
-        <v>128080.0</v>
+        <v>184100</v>
       </c>
       <c r="F46">
-        <v>4943888.0</v>
+        <v>28613936</v>
       </c>
       <c r="G46">
-        <v>-29.97</v>
+        <v>-32.75</v>
       </c>
       <c r="H46">
-        <v>-71.35</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2022</v>
+      </c>
+      <c r="B47">
+        <v>6</v>
       </c>
       <c r="C47" t="s">
+        <v>8</v>
+      </c>
+      <c r="D47" t="s">
         <v>9</v>
       </c>
-      <c r="D47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E47">
-        <v>82476.0</v>
+        <v>57583</v>
       </c>
       <c r="F47">
-        <v>11342535.0</v>
+        <v>11735898</v>
       </c>
       <c r="G47">
-        <v>-37.04</v>
+        <v>-23.65</v>
       </c>
       <c r="H47">
-        <v>-73.15</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2022</v>
+      </c>
+      <c r="B48">
+        <v>6</v>
       </c>
       <c r="C48" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D48" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E48">
-        <v>159876.0</v>
+        <v>182656</v>
       </c>
       <c r="F48">
-        <v>30213104.0</v>
+        <v>27081320</v>
       </c>
       <c r="G48">
-        <v>-36.73</v>
+        <v>-33.59</v>
       </c>
       <c r="H48">
-        <v>-73.14</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2022</v>
+      </c>
+      <c r="B49">
+        <v>6</v>
       </c>
       <c r="C49" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D49" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E49">
-        <v>133665.0</v>
+        <v>41917</v>
       </c>
       <c r="F49">
-        <v>18656189.0</v>
+        <v>7123498</v>
       </c>
       <c r="G49">
-        <v>-33.59</v>
+        <v>-36.73</v>
       </c>
       <c r="H49">
-        <v>-71.62</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2022</v>
+      </c>
+      <c r="B50">
+        <v>6</v>
       </c>
       <c r="C50" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D50" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="E50">
-        <v>36602.0</v>
+        <v>7994</v>
       </c>
       <c r="F50">
-        <v>6706038.0</v>
+        <v>2208522</v>
       </c>
       <c r="G50">
-        <v>-23.65</v>
+        <v>-33.03</v>
       </c>
       <c r="H50">
-        <v>-70.41</v>
+        <v>-71.63</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>2022</v>
+      </c>
+      <c r="B51">
+        <v>6</v>
       </c>
       <c r="C51" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D51" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E51">
-        <v>135147.0</v>
+        <v>178720</v>
       </c>
       <c r="F51">
-        <v>24571800.0</v>
+        <v>26265213</v>
       </c>
       <c r="G51">
-        <v>-32.75</v>
+        <v>-37.04</v>
       </c>
       <c r="H51">
-        <v>-71.49</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>2022</v>
+      </c>
+      <c r="B52">
+        <v>6</v>
       </c>
       <c r="C52" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D52" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E52">
-        <v>289750.0</v>
+        <v>127363</v>
       </c>
       <c r="F52">
-        <v>75242021.0</v>
+        <v>4916212</v>
       </c>
       <c r="G52">
-        <v>-23.09</v>
+        <v>-29.97</v>
       </c>
       <c r="H52">
-        <v>-70.42</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>2022</v>
+      </c>
+      <c r="B53">
+        <v>6</v>
       </c>
       <c r="C53" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D53" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E53">
-        <v>178161.0</v>
+        <v>106783</v>
       </c>
       <c r="F53">
-        <v>25579515.0</v>
+        <v>16279145</v>
       </c>
       <c r="G53">
         <v>-36.71</v>
       </c>
       <c r="H53">
         <v>-72.97</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>2022</v>
+      </c>
+      <c r="B54">
+        <v>6</v>
       </c>
       <c r="C54" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D54" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E54">
-        <v>70279.0</v>
+        <v>353596</v>
       </c>
       <c r="F54">
-        <v>2712769.0</v>
+        <v>84254198</v>
       </c>
       <c r="G54">
-        <v>-29.97</v>
+        <v>-23.09</v>
       </c>
       <c r="H54">
-        <v>-71.35</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>2022</v>
+      </c>
+      <c r="B55">
+        <v>6</v>
       </c>
       <c r="C55" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D55" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="E55">
-        <v>35227.0</v>
+        <v>184380</v>
       </c>
       <c r="F55">
-        <v>3997862.0</v>
+        <v>29819960</v>
       </c>
       <c r="G55">
-        <v>-37.04</v>
+        <v>-32.75</v>
       </c>
       <c r="H55">
-        <v>-73.15</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>2022</v>
+      </c>
+      <c r="B56">
+        <v>7</v>
       </c>
       <c r="C56" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D56" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E56">
-        <v>106975.0</v>
+        <v>61042</v>
       </c>
       <c r="F56">
-        <v>16739330.0</v>
+        <v>12104437</v>
       </c>
       <c r="G56">
-        <v>-36.73</v>
+        <v>-23.65</v>
       </c>
       <c r="H56">
-        <v>-73.14</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>2022</v>
+      </c>
+      <c r="B57">
+        <v>7</v>
       </c>
       <c r="C57" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D57" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E57">
-        <v>148864.0</v>
+        <v>178727</v>
       </c>
       <c r="F57">
-        <v>20849893.0</v>
+        <v>26518103</v>
       </c>
       <c r="G57">
         <v>-33.59</v>
       </c>
       <c r="H57">
         <v>-71.62</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>2022</v>
+      </c>
+      <c r="B58">
+        <v>7</v>
       </c>
       <c r="C58" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D58" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E58">
-        <v>32059.0</v>
+        <v>62176</v>
       </c>
       <c r="F58">
-        <v>6031445.0</v>
+        <v>8685767</v>
       </c>
       <c r="G58">
-        <v>-23.65</v>
+        <v>-36.73</v>
       </c>
       <c r="H58">
-        <v>-70.41</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2022</v>
+      </c>
+      <c r="B59">
+        <v>7</v>
       </c>
       <c r="C59" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D59" t="s">
         <v>12</v>
       </c>
       <c r="E59">
-        <v>138818.0</v>
+        <v>6868</v>
       </c>
       <c r="F59">
-        <v>23391102.0</v>
+        <v>2285763</v>
       </c>
       <c r="G59">
-        <v>-32.75</v>
+        <v>-33.03</v>
       </c>
       <c r="H59">
-        <v>-71.49</v>
+        <v>-71.63</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2022</v>
+      </c>
+      <c r="B60">
+        <v>7</v>
       </c>
       <c r="C60" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D60" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E60">
-        <v>267681.0</v>
+        <v>164998</v>
       </c>
       <c r="F60">
-        <v>61300004.0</v>
+        <v>22263910</v>
       </c>
       <c r="G60">
-        <v>-23.09</v>
+        <v>-37.04</v>
       </c>
       <c r="H60">
-        <v>-70.42</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2022</v>
+      </c>
+      <c r="B61">
+        <v>7</v>
       </c>
       <c r="C61" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D61" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E61">
-        <v>179401.0</v>
+        <v>132292</v>
       </c>
       <c r="F61">
-        <v>22605885.0</v>
+        <v>5106471</v>
       </c>
       <c r="G61">
-        <v>-36.71</v>
+        <v>-29.97</v>
       </c>
       <c r="H61">
-        <v>-72.97</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2022</v>
+      </c>
+      <c r="B62">
+        <v>7</v>
       </c>
       <c r="C62" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D62" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E62">
-        <v>79463.0</v>
+        <v>121312</v>
       </c>
       <c r="F62">
-        <v>3067272.0</v>
+        <v>19747212</v>
       </c>
       <c r="G62">
-        <v>-29.97</v>
+        <v>-36.71</v>
       </c>
       <c r="H62">
-        <v>-71.35</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2022</v>
+      </c>
+      <c r="B63">
+        <v>7</v>
       </c>
       <c r="C63" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D63" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E63">
-        <v>98415.0</v>
+        <v>288792</v>
       </c>
       <c r="F63">
-        <v>14337768.0</v>
+        <v>68486777</v>
       </c>
       <c r="G63">
-        <v>-37.04</v>
+        <v>-23.09</v>
       </c>
       <c r="H63">
-        <v>-73.15</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2022</v>
+      </c>
+      <c r="B64">
+        <v>7</v>
       </c>
       <c r="C64" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D64" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E64">
-        <v>133607.0</v>
+        <v>155521</v>
       </c>
       <c r="F64">
-        <v>21030980.0</v>
+        <v>23336796</v>
       </c>
       <c r="G64">
-        <v>-36.73</v>
+        <v>-32.75</v>
       </c>
       <c r="H64">
-        <v>-73.14</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2022</v>
+      </c>
+      <c r="B65">
+        <v>8</v>
       </c>
       <c r="C65" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D65" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E65">
-        <v>115081.0</v>
+        <v>73778</v>
       </c>
       <c r="F65">
-        <v>15639736.0</v>
+        <v>14675903</v>
       </c>
       <c r="G65">
-        <v>-33.59</v>
+        <v>-23.65</v>
       </c>
       <c r="H65">
-        <v>-71.62</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2022</v>
+      </c>
+      <c r="B66">
+        <v>8</v>
       </c>
       <c r="C66" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D66" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E66">
-        <v>39333.0</v>
+        <v>157815</v>
       </c>
       <c r="F66">
-        <v>10485451.0</v>
+        <v>22725132</v>
       </c>
       <c r="G66">
-        <v>-23.65</v>
+        <v>-33.59</v>
       </c>
       <c r="H66">
-        <v>-70.41</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>2025.0</v>
-[...1 lines deleted...]
-      <c r="B67" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B67">
         <v>8</v>
       </c>
       <c r="C67" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D67" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E67">
-        <v>125132.0</v>
+        <v>64817</v>
       </c>
       <c r="F67">
-        <v>22071699.0</v>
+        <v>10227419</v>
       </c>
       <c r="G67">
-        <v>-32.75</v>
+        <v>-36.73</v>
       </c>
       <c r="H67">
-        <v>-71.49</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>2025.0</v>
-[...1 lines deleted...]
-      <c r="B68" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B68">
         <v>8</v>
       </c>
       <c r="C68" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D68" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E68">
-        <v>344015.0</v>
+        <v>9616</v>
       </c>
       <c r="F68">
-        <v>81877227.0</v>
+        <v>2972457</v>
       </c>
       <c r="G68">
-        <v>-23.09</v>
+        <v>-33.03</v>
       </c>
       <c r="H68">
-        <v>-70.42</v>
+        <v>-71.63</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>2025.0</v>
-[...1 lines deleted...]
-      <c r="B69" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B69">
         <v>8</v>
       </c>
       <c r="C69" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D69" t="s">
         <v>14</v>
       </c>
       <c r="E69">
-        <v>246581.0</v>
+        <v>160534</v>
       </c>
       <c r="F69">
-        <v>31109701.0</v>
+        <v>21833173</v>
       </c>
       <c r="G69">
-        <v>-36.71</v>
+        <v>-37.04</v>
       </c>
       <c r="H69">
-        <v>-72.97</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>2025.0</v>
-[...1 lines deleted...]
-      <c r="B70" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B70">
         <v>8</v>
       </c>
       <c r="C70" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D70" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="E70">
-        <v>73487.0</v>
+        <v>143643</v>
       </c>
       <c r="F70">
-        <v>2836598.0</v>
+        <v>5544620</v>
       </c>
       <c r="G70">
         <v>-29.97</v>
       </c>
       <c r="H70">
         <v>-71.35</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>2025.0</v>
-[...1 lines deleted...]
-      <c r="B71" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B71">
         <v>8</v>
       </c>
       <c r="C71" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D71" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E71">
-        <v>71125.0</v>
+        <v>125969</v>
       </c>
       <c r="F71">
-        <v>9367878.0</v>
+        <v>21989273</v>
       </c>
       <c r="G71">
-        <v>-37.04</v>
+        <v>-36.71</v>
       </c>
       <c r="H71">
-        <v>-73.15</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>2025.0</v>
-[...1 lines deleted...]
-      <c r="B72" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B72">
         <v>8</v>
       </c>
       <c r="C72" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D72" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="E72">
-        <v>173.0</v>
+        <v>313572</v>
       </c>
       <c r="F72">
-        <v>59339.0</v>
+        <v>75504984</v>
       </c>
       <c r="G72">
-        <v>-33.03</v>
+        <v>-23.09</v>
       </c>
       <c r="H72">
-        <v>-71.63</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>2025.0</v>
-[...1 lines deleted...]
-      <c r="B73" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B73">
         <v>8</v>
       </c>
       <c r="C73" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D73" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E73">
-        <v>141361.0</v>
+        <v>128523</v>
       </c>
       <c r="F73">
-        <v>24117873.0</v>
+        <v>18795412</v>
       </c>
       <c r="G73">
-        <v>-36.73</v>
+        <v>-32.75</v>
       </c>
       <c r="H73">
-        <v>-73.14</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2022</v>
+      </c>
+      <c r="B74">
+        <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D74" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E74">
-        <v>96441.0</v>
+        <v>57236</v>
       </c>
       <c r="F74">
-        <v>13409934.0</v>
+        <v>11304274</v>
       </c>
       <c r="G74">
-        <v>-33.59</v>
+        <v>-23.65</v>
       </c>
       <c r="H74">
-        <v>-71.62</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2022</v>
+      </c>
+      <c r="B75">
+        <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D75" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E75">
-        <v>55567.0</v>
+        <v>139667</v>
       </c>
       <c r="F75">
-        <v>11543473.0</v>
+        <v>21629480</v>
       </c>
       <c r="G75">
-        <v>-23.65</v>
+        <v>-33.59</v>
       </c>
       <c r="H75">
-        <v>-70.41</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2022</v>
+      </c>
+      <c r="B76">
+        <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D76" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E76">
-        <v>144921.0</v>
+        <v>37921</v>
       </c>
       <c r="F76">
-        <v>24399019.0</v>
+        <v>7332617</v>
       </c>
       <c r="G76">
-        <v>-32.75</v>
+        <v>-36.73</v>
       </c>
       <c r="H76">
-        <v>-71.49</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2022</v>
+      </c>
+      <c r="B77">
+        <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D77" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E77">
-        <v>311570.0</v>
+        <v>8333</v>
       </c>
       <c r="F77">
-        <v>71283179.0</v>
+        <v>2708027</v>
       </c>
       <c r="G77">
-        <v>-23.09</v>
+        <v>-33.03</v>
       </c>
       <c r="H77">
-        <v>-70.42</v>
+        <v>-71.63</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2022</v>
+      </c>
+      <c r="B78">
+        <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D78" t="s">
         <v>14</v>
       </c>
       <c r="E78">
-        <v>242423.0</v>
+        <v>178518</v>
       </c>
       <c r="F78">
-        <v>31420612.0</v>
+        <v>32382993</v>
       </c>
       <c r="G78">
-        <v>-36.71</v>
+        <v>-37.04</v>
       </c>
       <c r="H78">
-        <v>-72.97</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2022</v>
+      </c>
+      <c r="B79">
+        <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D79" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="E79">
-        <v>153790.0</v>
+        <v>140090</v>
       </c>
       <c r="F79">
-        <v>5936294.0</v>
+        <v>5407474</v>
       </c>
       <c r="G79">
         <v>-29.97</v>
       </c>
       <c r="H79">
         <v>-71.35</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2022</v>
+      </c>
+      <c r="B80">
+        <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D80" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E80">
-        <v>111583.0</v>
+        <v>117660</v>
       </c>
       <c r="F80">
-        <v>11383673.0</v>
+        <v>21722096</v>
       </c>
       <c r="G80">
-        <v>-37.04</v>
+        <v>-36.71</v>
       </c>
       <c r="H80">
-        <v>-73.15</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2022</v>
+      </c>
+      <c r="B81">
+        <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D81" t="s">
         <v>17</v>
       </c>
       <c r="E81">
-        <v>119185.0</v>
+        <v>311962</v>
       </c>
       <c r="F81">
-        <v>24083693.0</v>
+        <v>70721989</v>
       </c>
       <c r="G81">
-        <v>-36.73</v>
+        <v>-23.09</v>
       </c>
       <c r="H81">
-        <v>-73.14</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2022</v>
+      </c>
+      <c r="B82">
+        <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D82" t="s">
         <v>18</v>
       </c>
       <c r="E82">
-        <v>109622.0</v>
+        <v>123253</v>
       </c>
       <c r="F82">
-        <v>14902327.0</v>
+        <v>21433126</v>
       </c>
       <c r="G82">
-        <v>-33.59</v>
+        <v>-32.75</v>
       </c>
       <c r="H82">
-        <v>-71.62</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2022</v>
+      </c>
+      <c r="B83">
+        <v>10</v>
       </c>
       <c r="C83" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D83" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E83">
-        <v>55219.0</v>
+        <v>65585</v>
       </c>
       <c r="F83">
-        <v>10982521.0</v>
+        <v>12845361</v>
       </c>
       <c r="G83">
         <v>-23.65</v>
       </c>
       <c r="H83">
         <v>-70.41</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2022</v>
+      </c>
+      <c r="B84">
+        <v>10</v>
       </c>
       <c r="C84" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D84" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E84">
-        <v>113546.0</v>
+        <v>157663</v>
       </c>
       <c r="F84">
-        <v>16404474.0</v>
+        <v>22678095</v>
       </c>
       <c r="G84">
-        <v>-32.75</v>
+        <v>-33.59</v>
       </c>
       <c r="H84">
-        <v>-71.49</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2022</v>
+      </c>
+      <c r="B85">
+        <v>10</v>
       </c>
       <c r="C85" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D85" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E85">
-        <v>298580.0</v>
+        <v>34182</v>
       </c>
       <c r="F85">
-        <v>68089290.0</v>
+        <v>5775324</v>
       </c>
       <c r="G85">
-        <v>-23.09</v>
+        <v>-36.73</v>
       </c>
       <c r="H85">
-        <v>-70.42</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2022</v>
+      </c>
+      <c r="B86">
+        <v>10</v>
       </c>
       <c r="C86" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D86" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E86">
-        <v>213796.0</v>
+        <v>7971</v>
       </c>
       <c r="F86">
-        <v>26953178.0</v>
+        <v>2210045</v>
       </c>
       <c r="G86">
-        <v>-36.71</v>
+        <v>-33.03</v>
       </c>
       <c r="H86">
-        <v>-72.97</v>
+        <v>-71.63</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2022</v>
+      </c>
+      <c r="B87">
+        <v>10</v>
       </c>
       <c r="C87" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D87" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E87">
-        <v>168704.0</v>
+        <v>153219</v>
       </c>
       <c r="F87">
-        <v>6511974.0</v>
+        <v>27362381</v>
       </c>
       <c r="G87">
-        <v>-29.97</v>
+        <v>-37.04</v>
       </c>
       <c r="H87">
-        <v>-71.35</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2022</v>
+      </c>
+      <c r="B88">
+        <v>10</v>
       </c>
       <c r="C88" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D88" t="s">
         <v>15</v>
       </c>
       <c r="E88">
-        <v>88044.0</v>
+        <v>147042</v>
       </c>
       <c r="F88">
-        <v>14228577.0</v>
+        <v>5675821</v>
       </c>
       <c r="G88">
-        <v>-37.04</v>
+        <v>-29.97</v>
       </c>
       <c r="H88">
-        <v>-73.15</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2022</v>
+      </c>
+      <c r="B89">
+        <v>10</v>
       </c>
       <c r="C89" t="s">
+        <v>13</v>
+      </c>
+      <c r="D89" t="s">
         <v>16</v>
       </c>
-      <c r="D89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E89">
-        <v>138041.0</v>
+        <v>131425</v>
       </c>
       <c r="F89">
-        <v>28630336.0</v>
+        <v>22842896</v>
       </c>
       <c r="G89">
-        <v>-36.73</v>
+        <v>-36.71</v>
       </c>
       <c r="H89">
-        <v>-73.14</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2022</v>
+      </c>
+      <c r="B90">
+        <v>10</v>
       </c>
       <c r="C90" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D90" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E90">
-        <v>73594.0</v>
+        <v>321462</v>
       </c>
       <c r="F90">
-        <v>10061832.0</v>
+        <v>77888696</v>
       </c>
       <c r="G90">
-        <v>-33.59</v>
+        <v>-23.09</v>
       </c>
       <c r="H90">
-        <v>-71.62</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2022</v>
+      </c>
+      <c r="B91">
+        <v>10</v>
       </c>
       <c r="C91" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D91" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E91">
-        <v>70069.0</v>
+        <v>201895</v>
       </c>
       <c r="F91">
-        <v>15637746.0</v>
+        <v>33122608</v>
       </c>
       <c r="G91">
-        <v>-23.65</v>
+        <v>-32.75</v>
       </c>
       <c r="H91">
-        <v>-70.41</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2022</v>
+      </c>
+      <c r="B92">
+        <v>11</v>
       </c>
       <c r="C92" t="s">
+        <v>8</v>
+      </c>
+      <c r="D92" t="s">
         <v>9</v>
       </c>
-      <c r="D92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E92">
-        <v>132616.0</v>
+        <v>62128</v>
       </c>
       <c r="F92">
-        <v>23588434.0</v>
+        <v>12612390</v>
       </c>
       <c r="G92">
-        <v>-32.75</v>
+        <v>-23.65</v>
       </c>
       <c r="H92">
-        <v>-71.49</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2022</v>
+      </c>
+      <c r="B93">
+        <v>11</v>
       </c>
       <c r="C93" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D93" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E93">
-        <v>322062.0</v>
+        <v>161402</v>
       </c>
       <c r="F93">
-        <v>76034152.0</v>
+        <v>24458717</v>
       </c>
       <c r="G93">
-        <v>-23.09</v>
+        <v>-33.59</v>
       </c>
       <c r="H93">
-        <v>-70.42</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2022</v>
+      </c>
+      <c r="B94">
+        <v>11</v>
       </c>
       <c r="C94" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D94" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E94">
-        <v>217207.0</v>
+        <v>30979</v>
       </c>
       <c r="F94">
-        <v>25982367.0</v>
+        <v>5348979</v>
       </c>
       <c r="G94">
-        <v>-36.71</v>
+        <v>-36.73</v>
       </c>
       <c r="H94">
-        <v>-72.97</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2022</v>
+      </c>
+      <c r="B95">
+        <v>11</v>
       </c>
       <c r="C95" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D95" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E95">
-        <v>136987.0</v>
+        <v>6983</v>
       </c>
       <c r="F95">
-        <v>5287698.0</v>
+        <v>2222627</v>
       </c>
       <c r="G95">
-        <v>-29.97</v>
+        <v>-33.03</v>
       </c>
       <c r="H95">
-        <v>-71.35</v>
+        <v>-71.63</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2022</v>
+      </c>
+      <c r="B96">
+        <v>11</v>
       </c>
       <c r="C96" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D96" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E96">
-        <v>102949.0</v>
+        <v>127137</v>
       </c>
       <c r="F96">
-        <v>14358734.0</v>
+        <v>20968846</v>
       </c>
       <c r="G96">
         <v>-37.04</v>
       </c>
       <c r="H96">
         <v>-73.15</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2022</v>
+      </c>
+      <c r="B97">
+        <v>11</v>
       </c>
       <c r="C97" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D97" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="E97">
-        <v>127096.0</v>
+        <v>151503</v>
       </c>
       <c r="F97">
-        <v>24715198.0</v>
+        <v>5848016</v>
       </c>
       <c r="G97">
-        <v>-36.73</v>
+        <v>-29.97</v>
       </c>
       <c r="H97">
-        <v>-73.14</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2022</v>
+      </c>
+      <c r="B98">
+        <v>11</v>
       </c>
       <c r="C98" t="s">
+        <v>13</v>
+      </c>
+      <c r="D98" t="s">
         <v>16</v>
       </c>
-      <c r="D98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E98">
-        <v>143758.0</v>
+        <v>173005</v>
       </c>
       <c r="F98">
-        <v>20296231.0</v>
+        <v>33032061</v>
       </c>
       <c r="G98">
-        <v>-33.59</v>
+        <v>-36.71</v>
       </c>
       <c r="H98">
-        <v>-71.62</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2022</v>
+      </c>
+      <c r="B99">
+        <v>11</v>
       </c>
       <c r="C99" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D99" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E99">
-        <v>35575.0</v>
+        <v>309620</v>
       </c>
       <c r="F99">
-        <v>6706256.0</v>
+        <v>70513893</v>
       </c>
       <c r="G99">
-        <v>-23.65</v>
+        <v>-23.09</v>
       </c>
       <c r="H99">
-        <v>-70.41</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2022</v>
+      </c>
+      <c r="B100">
+        <v>11</v>
       </c>
       <c r="C100" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D100" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E100">
-        <v>56969.0</v>
+        <v>194602</v>
       </c>
       <c r="F100">
-        <v>11064253.0</v>
+        <v>31917808</v>
       </c>
       <c r="G100">
-        <v>-23.65</v>
+        <v>-32.75</v>
       </c>
       <c r="H100">
-        <v>-70.41</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2022</v>
+      </c>
+      <c r="B101">
+        <v>12</v>
       </c>
       <c r="C101" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D101" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E101">
-        <v>139442.0</v>
+        <v>70362</v>
       </c>
       <c r="F101">
-        <v>21806144.0</v>
+        <v>13900348</v>
       </c>
       <c r="G101">
-        <v>-33.59</v>
+        <v>-23.65</v>
       </c>
       <c r="H101">
-        <v>-71.62</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2022</v>
+      </c>
+      <c r="B102">
+        <v>12</v>
       </c>
       <c r="C102" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D102" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E102">
-        <v>136700.0</v>
+        <v>174161</v>
       </c>
       <c r="F102">
-        <v>17180839.0</v>
+        <v>26731816</v>
       </c>
       <c r="G102">
-        <v>-36.73</v>
+        <v>-33.59</v>
       </c>
       <c r="H102">
-        <v>-73.14</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2022</v>
+      </c>
+      <c r="B103">
+        <v>12</v>
       </c>
       <c r="C103" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D103" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E103">
-        <v>2152.0</v>
+        <v>65491</v>
       </c>
       <c r="F103">
-        <v>738136.0</v>
+        <v>12357978</v>
       </c>
       <c r="G103">
-        <v>-33.03</v>
+        <v>-36.73</v>
       </c>
       <c r="H103">
-        <v>-71.63</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2022</v>
+      </c>
+      <c r="B104">
+        <v>12</v>
       </c>
       <c r="C104" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D104" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E104">
-        <v>121896.0</v>
+        <v>7812</v>
       </c>
       <c r="F104">
-        <v>12369656.0</v>
+        <v>2409379</v>
       </c>
       <c r="G104">
-        <v>-37.04</v>
+        <v>-33.03</v>
       </c>
       <c r="H104">
-        <v>-73.15</v>
+        <v>-71.63</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2022</v>
+      </c>
+      <c r="B105">
+        <v>12</v>
       </c>
       <c r="C105" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D105" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E105">
-        <v>135728.0</v>
+        <v>74877</v>
       </c>
       <c r="F105">
-        <v>24528024.0</v>
+        <v>8429885</v>
       </c>
       <c r="G105">
-        <v>-32.75</v>
+        <v>-37.04</v>
       </c>
       <c r="H105">
-        <v>-71.49</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2022</v>
+      </c>
+      <c r="B106">
+        <v>12</v>
       </c>
       <c r="C106" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D106" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E106">
-        <v>186937.0</v>
+        <v>158740</v>
       </c>
       <c r="F106">
-        <v>28406929.0</v>
+        <v>6127364</v>
       </c>
       <c r="G106">
-        <v>-36.71</v>
+        <v>-29.97</v>
       </c>
       <c r="H106">
-        <v>-72.97</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2022</v>
+      </c>
+      <c r="B107">
+        <v>12</v>
       </c>
       <c r="C107" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D107" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="E107">
-        <v>353438.0</v>
+        <v>196983</v>
       </c>
       <c r="F107">
-        <v>84375809.0</v>
+        <v>37819479</v>
       </c>
       <c r="G107">
-        <v>-23.09</v>
+        <v>-36.71</v>
       </c>
       <c r="H107">
-        <v>-70.42</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2022</v>
+      </c>
+      <c r="B108">
+        <v>12</v>
       </c>
       <c r="C108" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D108" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E108">
-        <v>125255.0</v>
+        <v>346453</v>
       </c>
       <c r="F108">
-        <v>20507758.0</v>
+        <v>78312932</v>
       </c>
       <c r="G108">
-        <v>-33.59</v>
+        <v>-23.09</v>
       </c>
       <c r="H108">
-        <v>-71.62</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2022</v>
+      </c>
+      <c r="B109">
+        <v>12</v>
       </c>
       <c r="C109" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D109" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E109">
-        <v>59814.0</v>
+        <v>161284</v>
       </c>
       <c r="F109">
-        <v>11560221.0</v>
+        <v>27065892</v>
       </c>
       <c r="G109">
-        <v>-23.65</v>
+        <v>-32.75</v>
       </c>
       <c r="H109">
-        <v>-70.41</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2023</v>
+      </c>
+      <c r="B110">
+        <v>1</v>
       </c>
       <c r="C110" t="s">
+        <v>8</v>
+      </c>
+      <c r="D110" t="s">
         <v>9</v>
       </c>
-      <c r="D110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E110">
-        <v>90388.0</v>
+        <v>61975</v>
       </c>
       <c r="F110">
-        <v>3488977.0</v>
+        <v>12792227</v>
       </c>
       <c r="G110">
-        <v>-29.97</v>
+        <v>-23.65</v>
       </c>
       <c r="H110">
-        <v>-71.35</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2023</v>
+      </c>
+      <c r="B111">
+        <v>1</v>
       </c>
       <c r="C111" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D111" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E111">
-        <v>344029.0</v>
+        <v>150231</v>
       </c>
       <c r="F111">
-        <v>82141332.0</v>
+        <v>21648870</v>
       </c>
       <c r="G111">
-        <v>-23.09</v>
+        <v>-33.59</v>
       </c>
       <c r="H111">
-        <v>-70.42</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>2024.0</v>
-[...1 lines deleted...]
-      <c r="B112" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B112">
+        <v>1</v>
+      </c>
+      <c r="C112" t="s">
+        <v>8</v>
+      </c>
+      <c r="D112" t="s">
         <v>11</v>
       </c>
-      <c r="C112" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E112">
-        <v>194384.0</v>
+        <v>80055</v>
       </c>
       <c r="F112">
-        <v>31957352.0</v>
+        <v>16658691</v>
       </c>
       <c r="G112">
-        <v>-36.71</v>
+        <v>-36.73</v>
       </c>
       <c r="H112">
-        <v>-72.97</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2023</v>
+      </c>
+      <c r="B113">
+        <v>1</v>
       </c>
       <c r="C113" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D113" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E113">
-        <v>92281.0</v>
+        <v>4618</v>
       </c>
       <c r="F113">
-        <v>3562047.0</v>
+        <v>1469393</v>
       </c>
       <c r="G113">
-        <v>-29.97</v>
+        <v>-33.03</v>
       </c>
       <c r="H113">
-        <v>-71.35</v>
+        <v>-71.63</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2023</v>
+      </c>
+      <c r="B114">
+        <v>1</v>
       </c>
       <c r="C114" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D114" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E114">
-        <v>116552.0</v>
+        <v>42252</v>
       </c>
       <c r="F114">
-        <v>23237057.0</v>
+        <v>1224309</v>
       </c>
       <c r="G114">
-        <v>-32.75</v>
+        <v>-37.04</v>
       </c>
       <c r="H114">
-        <v>-71.49</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2023</v>
+      </c>
+      <c r="B115">
+        <v>1</v>
       </c>
       <c r="C115" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D115" t="s">
         <v>15</v>
       </c>
       <c r="E115">
-        <v>104472.0</v>
+        <v>168492</v>
       </c>
       <c r="F115">
-        <v>9004074.0</v>
+        <v>6503791</v>
       </c>
       <c r="G115">
-        <v>-37.04</v>
+        <v>-29.97</v>
       </c>
       <c r="H115">
-        <v>-73.15</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2023</v>
+      </c>
+      <c r="B116">
+        <v>1</v>
       </c>
       <c r="C116" t="s">
+        <v>13</v>
+      </c>
+      <c r="D116" t="s">
         <v>16</v>
       </c>
-      <c r="D116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E116">
-        <v>2345.0</v>
+        <v>192031</v>
       </c>
       <c r="F116">
-        <v>804335.0</v>
+        <v>35623219</v>
       </c>
       <c r="G116">
-        <v>-33.03</v>
+        <v>-36.71</v>
       </c>
       <c r="H116">
-        <v>-71.63</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2023</v>
+      </c>
+      <c r="B117">
+        <v>1</v>
       </c>
       <c r="C117" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D117" t="s">
         <v>17</v>
       </c>
       <c r="E117">
-        <v>119894.0</v>
+        <v>326954</v>
       </c>
       <c r="F117">
-        <v>17051266.0</v>
+        <v>69944894</v>
       </c>
       <c r="G117">
-        <v>-36.73</v>
+        <v>-23.09</v>
       </c>
       <c r="H117">
-        <v>-73.14</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2023</v>
+      </c>
+      <c r="B118">
+        <v>1</v>
       </c>
       <c r="C118" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D118" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E118">
-        <v>66143.0</v>
+        <v>140502</v>
       </c>
       <c r="F118">
-        <v>12656324.0</v>
+        <v>23047501</v>
       </c>
       <c r="G118">
-        <v>-23.65</v>
+        <v>-32.75</v>
       </c>
       <c r="H118">
-        <v>-70.41</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2023</v>
+      </c>
+      <c r="B119">
+        <v>2</v>
       </c>
       <c r="C119" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D119" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E119">
-        <v>93558.0</v>
+        <v>52854</v>
       </c>
       <c r="F119">
-        <v>15141635.0</v>
+        <v>10405061</v>
       </c>
       <c r="G119">
-        <v>-33.59</v>
+        <v>-23.65</v>
       </c>
       <c r="H119">
-        <v>-71.62</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2023</v>
+      </c>
+      <c r="B120">
+        <v>2</v>
       </c>
       <c r="C120" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D120" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E120">
-        <v>88402.0</v>
+        <v>122944</v>
       </c>
       <c r="F120">
-        <v>14699721.0</v>
+        <v>17532611</v>
       </c>
       <c r="G120">
-        <v>-36.73</v>
+        <v>-33.59</v>
       </c>
       <c r="H120">
-        <v>-73.14</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2023</v>
+      </c>
+      <c r="B121">
+        <v>2</v>
       </c>
       <c r="C121" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D121" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E121">
-        <v>315.0</v>
+        <v>56695</v>
       </c>
       <c r="F121">
-        <v>108360.0</v>
+        <v>8843578</v>
       </c>
       <c r="G121">
-        <v>-33.03</v>
+        <v>-36.73</v>
       </c>
       <c r="H121">
-        <v>-71.63</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2023</v>
+      </c>
+      <c r="B122">
+        <v>2</v>
       </c>
       <c r="C122" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D122" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E122">
-        <v>2637.0</v>
+        <v>3727</v>
       </c>
       <c r="F122">
-        <v>457203.0</v>
+        <v>1188216</v>
       </c>
       <c r="G122">
-        <v>-37.04</v>
+        <v>-33.03</v>
       </c>
       <c r="H122">
-        <v>-73.15</v>
+        <v>-71.63</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2023</v>
+      </c>
+      <c r="B123">
+        <v>2</v>
       </c>
       <c r="C123" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D123" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E123">
-        <v>107238.0</v>
+        <v>38659</v>
       </c>
       <c r="F123">
-        <v>4139387.0</v>
+        <v>1109962</v>
       </c>
       <c r="G123">
-        <v>-29.97</v>
+        <v>-37.04</v>
       </c>
       <c r="H123">
-        <v>-71.35</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2023</v>
+      </c>
+      <c r="B124">
+        <v>2</v>
       </c>
       <c r="C124" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D124" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E124">
-        <v>193141.0</v>
+        <v>152773</v>
       </c>
       <c r="F124">
-        <v>37911106.0</v>
+        <v>5897038</v>
       </c>
       <c r="G124">
-        <v>-36.71</v>
+        <v>-29.97</v>
       </c>
       <c r="H124">
-        <v>-72.97</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2023</v>
+      </c>
+      <c r="B125">
+        <v>2</v>
       </c>
       <c r="C125" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D125" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="E125">
-        <v>329151.0</v>
+        <v>183435</v>
       </c>
       <c r="F125">
-        <v>75744622.0</v>
+        <v>31220759</v>
       </c>
       <c r="G125">
-        <v>-23.09</v>
+        <v>-36.71</v>
       </c>
       <c r="H125">
-        <v>-70.42</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2023</v>
+      </c>
+      <c r="B126">
+        <v>2</v>
       </c>
       <c r="C126" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D126" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E126">
-        <v>138465.0</v>
+        <v>277443</v>
       </c>
       <c r="F126">
-        <v>22008035.0</v>
+        <v>59038783</v>
       </c>
       <c r="G126">
-        <v>-32.75</v>
+        <v>-23.09</v>
       </c>
       <c r="H126">
-        <v>-71.49</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2023</v>
+      </c>
+      <c r="B127">
+        <v>2</v>
       </c>
       <c r="C127" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D127" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E127">
-        <v>63499.0</v>
+        <v>103521</v>
       </c>
       <c r="F127">
-        <v>12212738.0</v>
+        <v>17062327</v>
       </c>
       <c r="G127">
-        <v>-23.65</v>
+        <v>-32.75</v>
       </c>
       <c r="H127">
-        <v>-70.41</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2023</v>
+      </c>
+      <c r="B128">
+        <v>3</v>
       </c>
       <c r="C128" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D128" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E128">
-        <v>129909.0</v>
+        <v>61077</v>
       </c>
       <c r="F128">
-        <v>19167303.0</v>
+        <v>11945887</v>
       </c>
       <c r="G128">
-        <v>-33.59</v>
+        <v>-23.65</v>
       </c>
       <c r="H128">
-        <v>-71.62</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2023</v>
+      </c>
+      <c r="B129">
+        <v>3</v>
       </c>
       <c r="C129" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D129" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E129">
-        <v>109095.0</v>
+        <v>163324</v>
       </c>
       <c r="F129">
-        <v>14586318.0</v>
+        <v>23831740</v>
       </c>
       <c r="G129">
-        <v>-36.73</v>
+        <v>-33.59</v>
       </c>
       <c r="H129">
-        <v>-73.14</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2023</v>
+      </c>
+      <c r="B130">
+        <v>3</v>
       </c>
       <c r="C130" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D130" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E130">
-        <v>513.0</v>
+        <v>78695</v>
       </c>
       <c r="F130">
-        <v>171342.0</v>
+        <v>14984254</v>
       </c>
       <c r="G130">
-        <v>-33.03</v>
+        <v>-36.73</v>
       </c>
       <c r="H130">
-        <v>-71.63</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2023</v>
+      </c>
+      <c r="B131">
+        <v>3</v>
       </c>
       <c r="C131" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D131" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E131">
-        <v>124250.0</v>
+        <v>13535</v>
       </c>
       <c r="F131">
-        <v>15783585.0</v>
+        <v>2707818</v>
       </c>
       <c r="G131">
-        <v>-37.04</v>
+        <v>-33.03</v>
       </c>
       <c r="H131">
-        <v>-73.15</v>
+        <v>-71.63</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2023</v>
+      </c>
+      <c r="B132">
+        <v>3</v>
       </c>
       <c r="C132" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D132" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E132">
-        <v>107375.0</v>
+        <v>48254</v>
       </c>
       <c r="F132">
-        <v>4144675.0</v>
+        <v>1490065</v>
       </c>
       <c r="G132">
-        <v>-29.97</v>
+        <v>-37.04</v>
       </c>
       <c r="H132">
-        <v>-71.35</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2023</v>
+      </c>
+      <c r="B133">
+        <v>3</v>
       </c>
       <c r="C133" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D133" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E133">
-        <v>176606.0</v>
+        <v>156300</v>
       </c>
       <c r="F133">
-        <v>28396990.0</v>
+        <v>6033180</v>
       </c>
       <c r="G133">
-        <v>-36.71</v>
+        <v>-29.97</v>
       </c>
       <c r="H133">
-        <v>-72.97</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2023</v>
+      </c>
+      <c r="B134">
+        <v>3</v>
       </c>
       <c r="C134" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D134" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="E134">
-        <v>332580.0</v>
+        <v>217053</v>
       </c>
       <c r="F134">
-        <v>79741020.0</v>
+        <v>42959742</v>
       </c>
       <c r="G134">
-        <v>-23.09</v>
+        <v>-36.71</v>
       </c>
       <c r="H134">
-        <v>-70.42</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2023</v>
+      </c>
+      <c r="B135">
+        <v>3</v>
       </c>
       <c r="C135" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D135" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E135">
-        <v>130028.0</v>
+        <v>329957</v>
       </c>
       <c r="F135">
-        <v>23758757.0</v>
+        <v>72662547</v>
       </c>
       <c r="G135">
-        <v>-32.75</v>
+        <v>-23.09</v>
       </c>
       <c r="H135">
-        <v>-71.49</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2023</v>
+      </c>
+      <c r="B136">
+        <v>3</v>
       </c>
       <c r="C136" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D136" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E136">
-        <v>97300.0</v>
+        <v>171161</v>
       </c>
       <c r="F136">
-        <v>20952371.0</v>
+        <v>29276818</v>
       </c>
       <c r="G136">
-        <v>-23.65</v>
+        <v>-32.75</v>
       </c>
       <c r="H136">
-        <v>-70.41</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2023</v>
+      </c>
+      <c r="B137">
+        <v>4</v>
       </c>
       <c r="C137" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D137" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E137">
-        <v>127168.0</v>
+        <v>75889</v>
       </c>
       <c r="F137">
-        <v>18320714.0</v>
+        <v>15536879</v>
       </c>
       <c r="G137">
-        <v>-33.59</v>
+        <v>-23.65</v>
       </c>
       <c r="H137">
-        <v>-71.62</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2023</v>
+      </c>
+      <c r="B138">
+        <v>4</v>
       </c>
       <c r="C138" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D138" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E138">
-        <v>87674.0</v>
+        <v>81136</v>
       </c>
       <c r="F138">
-        <v>9902965.0</v>
+        <v>12676190</v>
       </c>
       <c r="G138">
-        <v>-36.73</v>
+        <v>-33.59</v>
       </c>
       <c r="H138">
-        <v>-73.14</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2023</v>
+      </c>
+      <c r="B139">
+        <v>4</v>
       </c>
       <c r="C139" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D139" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E139">
-        <v>1062.0</v>
+        <v>68135</v>
       </c>
       <c r="F139">
-        <v>364266.0</v>
+        <v>9599701</v>
       </c>
       <c r="G139">
-        <v>-33.03</v>
+        <v>-36.73</v>
       </c>
       <c r="H139">
-        <v>-71.63</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2023</v>
+      </c>
+      <c r="B140">
+        <v>4</v>
       </c>
       <c r="C140" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D140" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E140">
-        <v>109295.0</v>
+        <v>11560</v>
       </c>
       <c r="F140">
-        <v>9514320.0</v>
+        <v>2014446</v>
       </c>
       <c r="G140">
-        <v>-37.04</v>
+        <v>-33.03</v>
       </c>
       <c r="H140">
-        <v>-73.15</v>
+        <v>-71.63</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2023</v>
+      </c>
+      <c r="B141">
+        <v>4</v>
       </c>
       <c r="C141" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D141" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E141">
-        <v>132534.0</v>
+        <v>89192</v>
       </c>
       <c r="F141">
-        <v>5115812.0</v>
+        <v>6191000</v>
       </c>
       <c r="G141">
-        <v>-29.97</v>
+        <v>-37.04</v>
       </c>
       <c r="H141">
-        <v>-71.35</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2023</v>
+      </c>
+      <c r="B142">
+        <v>4</v>
       </c>
       <c r="C142" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D142" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E142">
-        <v>200442.0</v>
+        <v>68939</v>
       </c>
       <c r="F142">
-        <v>25624258.0</v>
+        <v>2661045</v>
       </c>
       <c r="G142">
-        <v>-36.71</v>
+        <v>-29.97</v>
       </c>
       <c r="H142">
-        <v>-72.97</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2023</v>
+      </c>
+      <c r="B143">
+        <v>4</v>
       </c>
       <c r="C143" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D143" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="E143">
-        <v>321930.0</v>
+        <v>176637</v>
       </c>
       <c r="F143">
-        <v>73712300.0</v>
+        <v>30093929</v>
       </c>
       <c r="G143">
-        <v>-23.09</v>
+        <v>-36.71</v>
       </c>
       <c r="H143">
-        <v>-70.42</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2023</v>
+      </c>
+      <c r="B144">
+        <v>4</v>
       </c>
       <c r="C144" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D144" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E144">
-        <v>159260.0</v>
+        <v>293138</v>
       </c>
       <c r="F144">
-        <v>26938900.0</v>
+        <v>67006113</v>
       </c>
       <c r="G144">
-        <v>-32.75</v>
+        <v>-23.09</v>
       </c>
       <c r="H144">
-        <v>-71.49</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2023</v>
+      </c>
+      <c r="B145">
+        <v>4</v>
       </c>
       <c r="C145" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D145" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E145">
-        <v>73394.0</v>
+        <v>122954</v>
       </c>
       <c r="F145">
-        <v>14566453.0</v>
+        <v>22334044</v>
       </c>
       <c r="G145">
-        <v>-23.65</v>
+        <v>-32.75</v>
       </c>
       <c r="H145">
-        <v>-70.41</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2023</v>
+      </c>
+      <c r="B146">
+        <v>5</v>
       </c>
       <c r="C146" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D146" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E146">
-        <v>144213.0</v>
+        <v>63346</v>
       </c>
       <c r="F146">
-        <v>20909951.0</v>
+        <v>12530804</v>
       </c>
       <c r="G146">
-        <v>-33.59</v>
+        <v>-23.65</v>
       </c>
       <c r="H146">
-        <v>-71.62</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2023</v>
+      </c>
+      <c r="B147">
+        <v>5</v>
       </c>
       <c r="C147" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D147" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E147">
-        <v>49113.0</v>
+        <v>124134</v>
       </c>
       <c r="F147">
-        <v>6482149.0</v>
+        <v>18081799</v>
       </c>
       <c r="G147">
-        <v>-36.73</v>
+        <v>-33.59</v>
       </c>
       <c r="H147">
-        <v>-73.14</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2023</v>
+      </c>
+      <c r="B148">
+        <v>5</v>
       </c>
       <c r="C148" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D148" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E148">
-        <v>2233.0</v>
+        <v>133971</v>
       </c>
       <c r="F148">
-        <v>727924.0</v>
+        <v>10155881</v>
       </c>
       <c r="G148">
-        <v>-33.03</v>
+        <v>-36.73</v>
       </c>
       <c r="H148">
-        <v>-71.63</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2023</v>
+      </c>
+      <c r="B149">
+        <v>5</v>
       </c>
       <c r="C149" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D149" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E149">
-        <v>210243.0</v>
+        <v>5723</v>
       </c>
       <c r="F149">
-        <v>22409325.0</v>
+        <v>1541740</v>
       </c>
       <c r="G149">
-        <v>-37.04</v>
+        <v>-33.03</v>
       </c>
       <c r="H149">
-        <v>-73.15</v>
+        <v>-71.63</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2023</v>
+      </c>
+      <c r="B150">
+        <v>5</v>
       </c>
       <c r="C150" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D150" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E150">
-        <v>124197.0</v>
+        <v>183526</v>
       </c>
       <c r="F150">
-        <v>4794004.0</v>
+        <v>25384852</v>
       </c>
       <c r="G150">
-        <v>-29.97</v>
+        <v>-37.04</v>
       </c>
       <c r="H150">
-        <v>-71.35</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2023</v>
+      </c>
+      <c r="B151">
+        <v>5</v>
       </c>
       <c r="C151" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D151" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E151">
-        <v>177678.0</v>
+        <v>81799</v>
       </c>
       <c r="F151">
-        <v>29435837.0</v>
+        <v>3157441</v>
       </c>
       <c r="G151">
-        <v>-36.71</v>
+        <v>-29.97</v>
       </c>
       <c r="H151">
-        <v>-72.97</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2023</v>
+      </c>
+      <c r="B152">
+        <v>5</v>
       </c>
       <c r="C152" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D152" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="E152">
-        <v>321478.0</v>
+        <v>170046</v>
       </c>
       <c r="F152">
-        <v>72247711.0</v>
+        <v>27323292</v>
       </c>
       <c r="G152">
-        <v>-23.09</v>
+        <v>-36.71</v>
       </c>
       <c r="H152">
-        <v>-70.42</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2023</v>
+      </c>
+      <c r="B153">
+        <v>5</v>
       </c>
       <c r="C153" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D153" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E153">
-        <v>117929.0</v>
+        <v>320497</v>
       </c>
       <c r="F153">
-        <v>20670548.0</v>
+        <v>75508530</v>
       </c>
       <c r="G153">
-        <v>-32.75</v>
+        <v>-23.09</v>
       </c>
       <c r="H153">
-        <v>-71.49</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2023</v>
+      </c>
+      <c r="B154">
+        <v>5</v>
       </c>
       <c r="C154" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D154" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E154">
-        <v>61700.0</v>
+        <v>132710</v>
       </c>
       <c r="F154">
-        <v>12449048.0</v>
+        <v>22207452</v>
       </c>
       <c r="G154">
-        <v>-23.65</v>
+        <v>-32.75</v>
       </c>
       <c r="H154">
-        <v>-70.41</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2023</v>
+      </c>
+      <c r="B155">
+        <v>6</v>
       </c>
       <c r="C155" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D155" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E155">
-        <v>123144.0</v>
+        <v>48904</v>
       </c>
       <c r="F155">
-        <v>17269058.0</v>
+        <v>9870464</v>
       </c>
       <c r="G155">
-        <v>-33.59</v>
+        <v>-23.65</v>
       </c>
       <c r="H155">
-        <v>-71.62</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2023</v>
+      </c>
+      <c r="B156">
+        <v>6</v>
       </c>
       <c r="C156" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D156" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E156">
-        <v>37587.0</v>
+        <v>107190</v>
       </c>
       <c r="F156">
-        <v>5558740.0</v>
+        <v>16080397</v>
       </c>
       <c r="G156">
-        <v>-36.73</v>
+        <v>-33.59</v>
       </c>
       <c r="H156">
-        <v>-73.14</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2023</v>
+      </c>
+      <c r="B157">
+        <v>6</v>
       </c>
       <c r="C157" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D157" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E157">
-        <v>317.0</v>
+        <v>140341</v>
       </c>
       <c r="F157">
-        <v>109048.0</v>
+        <v>8870798</v>
       </c>
       <c r="G157">
-        <v>-33.03</v>
+        <v>-36.73</v>
       </c>
       <c r="H157">
-        <v>-71.63</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2023</v>
+      </c>
+      <c r="B158">
+        <v>6</v>
       </c>
       <c r="C158" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D158" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E158">
-        <v>244144.0</v>
+        <v>3834</v>
       </c>
       <c r="F158">
-        <v>23880196.0</v>
+        <v>1121660</v>
       </c>
       <c r="G158">
-        <v>-37.04</v>
+        <v>-33.03</v>
       </c>
       <c r="H158">
-        <v>-73.15</v>
+        <v>-71.63</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2023</v>
+      </c>
+      <c r="B159">
+        <v>6</v>
       </c>
       <c r="C159" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D159" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E159">
-        <v>140079.0</v>
+        <v>134353</v>
       </c>
       <c r="F159">
-        <v>5407049.0</v>
+        <v>11759642</v>
       </c>
       <c r="G159">
-        <v>-29.97</v>
+        <v>-37.04</v>
       </c>
       <c r="H159">
-        <v>-71.35</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2023</v>
+      </c>
+      <c r="B160">
+        <v>6</v>
       </c>
       <c r="C160" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D160" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E160">
-        <v>161415.0</v>
+        <v>197773</v>
       </c>
       <c r="F160">
-        <v>29599808.0</v>
+        <v>7634038</v>
       </c>
       <c r="G160">
-        <v>-36.71</v>
+        <v>-29.97</v>
       </c>
       <c r="H160">
-        <v>-72.97</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2023</v>
+      </c>
+      <c r="B161">
+        <v>6</v>
       </c>
       <c r="C161" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D161" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="E161">
-        <v>301263.0</v>
+        <v>163211</v>
       </c>
       <c r="F161">
-        <v>70675737.0</v>
+        <v>20757058</v>
       </c>
       <c r="G161">
-        <v>-23.09</v>
+        <v>-36.71</v>
       </c>
       <c r="H161">
-        <v>-70.42</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2023</v>
+      </c>
+      <c r="B162">
+        <v>6</v>
       </c>
       <c r="C162" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D162" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E162">
-        <v>117718.0</v>
+        <v>342792</v>
       </c>
       <c r="F162">
-        <v>19234618.0</v>
+        <v>79236885</v>
       </c>
       <c r="G162">
-        <v>-32.75</v>
+        <v>-23.09</v>
       </c>
       <c r="H162">
-        <v>-71.49</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>2023</v>
+      </c>
+      <c r="B163">
+        <v>6</v>
       </c>
       <c r="C163" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D163" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E163">
-        <v>60881.0</v>
+        <v>153372</v>
       </c>
       <c r="F163">
-        <v>11619786.0</v>
+        <v>23263544</v>
       </c>
       <c r="G163">
-        <v>-23.65</v>
+        <v>-32.75</v>
       </c>
       <c r="H163">
-        <v>-70.41</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>2023</v>
+      </c>
+      <c r="B164">
+        <v>7</v>
       </c>
       <c r="C164" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D164" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E164">
-        <v>115237.0</v>
+        <v>54398</v>
       </c>
       <c r="F164">
-        <v>18381875.0</v>
+        <v>11160546</v>
       </c>
       <c r="G164">
-        <v>-33.59</v>
+        <v>-23.65</v>
       </c>
       <c r="H164">
-        <v>-71.62</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>2023</v>
+      </c>
+      <c r="B165">
+        <v>7</v>
       </c>
       <c r="C165" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D165" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E165">
-        <v>80308.0</v>
+        <v>168071</v>
       </c>
       <c r="F165">
-        <v>13513717.0</v>
+        <v>24707091</v>
       </c>
       <c r="G165">
-        <v>-36.73</v>
+        <v>-33.59</v>
       </c>
       <c r="H165">
-        <v>-73.14</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>2023</v>
+      </c>
+      <c r="B166">
+        <v>7</v>
       </c>
       <c r="C166" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D166" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E166">
-        <v>977.0</v>
+        <v>58211</v>
       </c>
       <c r="F166">
-        <v>339996.0</v>
+        <v>7304979</v>
       </c>
       <c r="G166">
-        <v>-33.03</v>
+        <v>-36.73</v>
       </c>
       <c r="H166">
-        <v>-71.63</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>2023</v>
+      </c>
+      <c r="B167">
+        <v>7</v>
       </c>
       <c r="C167" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D167" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E167">
-        <v>135834.0</v>
+        <v>4260</v>
       </c>
       <c r="F167">
-        <v>14281437.0</v>
+        <v>1377144</v>
       </c>
       <c r="G167">
-        <v>-37.04</v>
+        <v>-33.03</v>
       </c>
       <c r="H167">
-        <v>-73.15</v>
+        <v>-71.63</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>2023</v>
+      </c>
+      <c r="B168">
+        <v>7</v>
       </c>
       <c r="C168" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D168" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E168">
-        <v>114393.0</v>
+        <v>172717</v>
       </c>
       <c r="F168">
-        <v>4415570.0</v>
+        <v>11222127</v>
       </c>
       <c r="G168">
-        <v>-29.97</v>
+        <v>-37.04</v>
       </c>
       <c r="H168">
-        <v>-71.35</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>2023</v>
+      </c>
+      <c r="B169">
+        <v>7</v>
       </c>
       <c r="C169" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D169" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E169">
-        <v>195963.0</v>
+        <v>149039</v>
       </c>
       <c r="F169">
-        <v>32182464.0</v>
+        <v>5752905</v>
       </c>
       <c r="G169">
-        <v>-36.71</v>
+        <v>-29.97</v>
       </c>
       <c r="H169">
-        <v>-72.97</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>2023</v>
+      </c>
+      <c r="B170">
+        <v>7</v>
       </c>
       <c r="C170" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D170" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="E170">
-        <v>340059.0</v>
+        <v>113305</v>
       </c>
       <c r="F170">
-        <v>80291734.0</v>
+        <v>13822037</v>
       </c>
       <c r="G170">
-        <v>-23.09</v>
+        <v>-36.71</v>
       </c>
       <c r="H170">
-        <v>-70.42</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>2023</v>
+      </c>
+      <c r="B171">
+        <v>7</v>
       </c>
       <c r="C171" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D171" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E171">
-        <v>78308.0</v>
+        <v>348802</v>
       </c>
       <c r="F171">
-        <v>13973236.0</v>
+        <v>76636238</v>
       </c>
       <c r="G171">
-        <v>-32.75</v>
+        <v>-23.09</v>
       </c>
       <c r="H171">
-        <v>-71.49</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2023</v>
+      </c>
+      <c r="B172">
+        <v>7</v>
       </c>
       <c r="C172" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D172" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E172">
-        <v>62136.0</v>
+        <v>50405</v>
       </c>
       <c r="F172">
-        <v>11987872.0</v>
+        <v>11507694</v>
       </c>
       <c r="G172">
-        <v>-23.65</v>
+        <v>-32.75</v>
       </c>
       <c r="H172">
-        <v>-70.41</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2023</v>
+      </c>
+      <c r="B173">
+        <v>8</v>
       </c>
       <c r="C173" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D173" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E173">
-        <v>106256.0</v>
+        <v>78178</v>
       </c>
       <c r="F173">
-        <v>17424808.0</v>
+        <v>18092597</v>
       </c>
       <c r="G173">
-        <v>-33.59</v>
+        <v>-23.65</v>
       </c>
       <c r="H173">
-        <v>-71.62</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2023</v>
+      </c>
+      <c r="B174">
+        <v>8</v>
       </c>
       <c r="C174" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D174" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E174">
-        <v>65359.0</v>
+        <v>153457</v>
       </c>
       <c r="F174">
-        <v>11220922.0</v>
+        <v>21317485</v>
       </c>
       <c r="G174">
-        <v>-36.73</v>
+        <v>-33.59</v>
       </c>
       <c r="H174">
-        <v>-73.14</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2023</v>
+      </c>
+      <c r="B175">
+        <v>8</v>
       </c>
       <c r="C175" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D175" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E175">
-        <v>416.0</v>
+        <v>97623</v>
       </c>
       <c r="F175">
-        <v>142688.0</v>
+        <v>12515204</v>
       </c>
       <c r="G175">
-        <v>-33.03</v>
+        <v>-36.73</v>
       </c>
       <c r="H175">
-        <v>-71.63</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2023</v>
+      </c>
+      <c r="B176">
+        <v>8</v>
       </c>
       <c r="C176" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D176" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E176">
-        <v>29922.0</v>
+        <v>2546</v>
       </c>
       <c r="F176">
-        <v>4572995.0</v>
+        <v>816956</v>
       </c>
       <c r="G176">
-        <v>-37.04</v>
+        <v>-33.03</v>
       </c>
       <c r="H176">
-        <v>-73.15</v>
+        <v>-71.63</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2023</v>
+      </c>
+      <c r="B177">
+        <v>8</v>
       </c>
       <c r="C177" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D177" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E177">
-        <v>103547.0</v>
+        <v>142327</v>
       </c>
       <c r="F177">
-        <v>3996914.0</v>
+        <v>7601017</v>
       </c>
       <c r="G177">
-        <v>-29.97</v>
+        <v>-37.04</v>
       </c>
       <c r="H177">
-        <v>-71.35</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2023</v>
+      </c>
+      <c r="B178">
+        <v>8</v>
       </c>
       <c r="C178" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D178" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E178">
-        <v>152305.0</v>
+        <v>127842</v>
       </c>
       <c r="F178">
-        <v>27327120.0</v>
+        <v>4934701</v>
       </c>
       <c r="G178">
-        <v>-36.71</v>
+        <v>-29.97</v>
       </c>
       <c r="H178">
-        <v>-72.97</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2023</v>
+      </c>
+      <c r="B179">
+        <v>8</v>
       </c>
       <c r="C179" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D179" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="E179">
-        <v>349675.0</v>
+        <v>114168</v>
       </c>
       <c r="F179">
-        <v>81852598.0</v>
+        <v>17648423</v>
       </c>
       <c r="G179">
-        <v>-23.09</v>
+        <v>-36.71</v>
       </c>
       <c r="H179">
-        <v>-70.42</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2023</v>
+      </c>
+      <c r="B180">
+        <v>8</v>
       </c>
       <c r="C180" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D180" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E180">
-        <v>68347.0</v>
+        <v>304185</v>
       </c>
       <c r="F180">
-        <v>11660461.0</v>
+        <v>66204260</v>
       </c>
       <c r="G180">
-        <v>-32.75</v>
+        <v>-23.09</v>
       </c>
       <c r="H180">
-        <v>-71.49</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2023</v>
+      </c>
+      <c r="B181">
+        <v>8</v>
       </c>
       <c r="C181" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D181" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E181">
-        <v>52671.0</v>
+        <v>48729</v>
       </c>
       <c r="F181">
-        <v>10517211.0</v>
+        <v>10272303</v>
       </c>
       <c r="G181">
-        <v>-23.65</v>
+        <v>-32.75</v>
       </c>
       <c r="H181">
-        <v>-70.41</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2023</v>
+      </c>
+      <c r="B182">
+        <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D182" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E182">
-        <v>128966.0</v>
+        <v>92023</v>
       </c>
       <c r="F182">
-        <v>18002534.0</v>
+        <v>19976936</v>
       </c>
       <c r="G182">
-        <v>-33.59</v>
+        <v>-23.65</v>
       </c>
       <c r="H182">
-        <v>-71.62</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2023</v>
+      </c>
+      <c r="B183">
+        <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D183" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E183">
-        <v>74852.0</v>
+        <v>147299</v>
       </c>
       <c r="F183">
-        <v>11397256.0</v>
+        <v>20795957</v>
       </c>
       <c r="G183">
-        <v>-36.73</v>
+        <v>-33.59</v>
       </c>
       <c r="H183">
-        <v>-73.14</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2023</v>
+      </c>
+      <c r="B184">
+        <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D184" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E184">
-        <v>397.0</v>
+        <v>75256</v>
       </c>
       <c r="F184">
-        <v>136171.0</v>
+        <v>11907234</v>
       </c>
       <c r="G184">
-        <v>-33.03</v>
+        <v>-36.73</v>
       </c>
       <c r="H184">
-        <v>-71.63</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2023</v>
+      </c>
+      <c r="B185">
+        <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D185" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E185">
-        <v>183160.0</v>
+        <v>4007</v>
       </c>
       <c r="F185">
-        <v>20275651.0</v>
+        <v>1326125</v>
       </c>
       <c r="G185">
-        <v>-37.04</v>
+        <v>-33.03</v>
       </c>
       <c r="H185">
-        <v>-73.15</v>
+        <v>-71.63</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2023</v>
+      </c>
+      <c r="B186">
+        <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D186" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E186">
-        <v>111464.0</v>
+        <v>139037</v>
       </c>
       <c r="F186">
-        <v>4302510.0</v>
+        <v>4079115</v>
       </c>
       <c r="G186">
-        <v>-29.97</v>
+        <v>-37.04</v>
       </c>
       <c r="H186">
-        <v>-71.35</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2023</v>
+      </c>
+      <c r="B187">
+        <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D187" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E187">
-        <v>190366.0</v>
+        <v>127012</v>
       </c>
       <c r="F187">
-        <v>30616249.0</v>
+        <v>4902663</v>
       </c>
       <c r="G187">
-        <v>-36.71</v>
+        <v>-29.97</v>
       </c>
       <c r="H187">
-        <v>-72.97</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2023</v>
+      </c>
+      <c r="B188">
+        <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D188" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="E188">
-        <v>347794.0</v>
+        <v>137722</v>
       </c>
       <c r="F188">
-        <v>78817133.0</v>
+        <v>25785048</v>
       </c>
       <c r="G188">
-        <v>-23.09</v>
+        <v>-36.71</v>
       </c>
       <c r="H188">
-        <v>-70.42</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2023</v>
+      </c>
+      <c r="B189">
+        <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D189" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E189">
-        <v>121510.0</v>
+        <v>304128</v>
       </c>
       <c r="F189">
-        <v>21837961.0</v>
+        <v>67112812</v>
       </c>
       <c r="G189">
-        <v>-32.75</v>
+        <v>-23.09</v>
       </c>
       <c r="H189">
-        <v>-71.49</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2023</v>
+      </c>
+      <c r="B190">
+        <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D190" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E190">
-        <v>61402.0</v>
+        <v>69855</v>
       </c>
       <c r="F190">
-        <v>11903992.0</v>
+        <v>13316050</v>
       </c>
       <c r="G190">
-        <v>-23.65</v>
+        <v>-32.75</v>
       </c>
       <c r="H190">
-        <v>-70.41</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2023</v>
+      </c>
+      <c r="B191">
+        <v>10</v>
       </c>
       <c r="C191" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D191" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E191">
-        <v>120671.0</v>
+        <v>68976</v>
       </c>
       <c r="F191">
-        <v>24321228.0</v>
+        <v>13371947</v>
       </c>
       <c r="G191">
-        <v>-33.59</v>
+        <v>-23.65</v>
       </c>
       <c r="H191">
-        <v>-71.62</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2023</v>
+      </c>
+      <c r="B192">
+        <v>10</v>
       </c>
       <c r="C192" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D192" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E192">
-        <v>66121.0</v>
+        <v>147052</v>
       </c>
       <c r="F192">
-        <v>12008496.0</v>
+        <v>20593305</v>
       </c>
       <c r="G192">
-        <v>-36.73</v>
+        <v>-33.59</v>
       </c>
       <c r="H192">
-        <v>-73.14</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2023</v>
+      </c>
+      <c r="B193">
+        <v>10</v>
       </c>
       <c r="C193" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D193" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E193">
-        <v>1176.0</v>
+        <v>76652</v>
       </c>
       <c r="F193">
-        <v>309796.0</v>
+        <v>11678695</v>
       </c>
       <c r="G193">
-        <v>-33.03</v>
+        <v>-36.73</v>
       </c>
       <c r="H193">
-        <v>-71.63</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2023</v>
+      </c>
+      <c r="B194">
+        <v>10</v>
       </c>
       <c r="C194" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D194" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E194">
-        <v>24815.0</v>
+        <v>2908</v>
       </c>
       <c r="F194">
-        <v>1700022.0</v>
+        <v>814706</v>
       </c>
       <c r="G194">
-        <v>-37.04</v>
+        <v>-33.03</v>
       </c>
       <c r="H194">
-        <v>-73.15</v>
+        <v>-71.63</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2023</v>
+      </c>
+      <c r="B195">
+        <v>10</v>
       </c>
       <c r="C195" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D195" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E195">
-        <v>109528.0</v>
+        <v>114706</v>
       </c>
       <c r="F195">
-        <v>4227781.0</v>
+        <v>3221995</v>
       </c>
       <c r="G195">
-        <v>-29.97</v>
+        <v>-37.04</v>
       </c>
       <c r="H195">
-        <v>-71.35</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2023</v>
+      </c>
+      <c r="B196">
+        <v>10</v>
       </c>
       <c r="C196" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D196" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E196">
-        <v>169730.0</v>
+        <v>141694</v>
       </c>
       <c r="F196">
-        <v>35139896.0</v>
+        <v>5469388</v>
       </c>
       <c r="G196">
-        <v>-36.71</v>
+        <v>-29.97</v>
       </c>
       <c r="H196">
-        <v>-72.97</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2023</v>
+      </c>
+      <c r="B197">
+        <v>10</v>
       </c>
       <c r="C197" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D197" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="E197">
-        <v>350936.0</v>
+        <v>104013</v>
       </c>
       <c r="F197">
-        <v>84476864.0</v>
+        <v>23461401</v>
       </c>
       <c r="G197">
-        <v>-23.09</v>
+        <v>-36.71</v>
       </c>
       <c r="H197">
-        <v>-70.42</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2023</v>
+      </c>
+      <c r="B198">
+        <v>10</v>
       </c>
       <c r="C198" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D198" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E198">
-        <v>132177.0</v>
+        <v>364703</v>
       </c>
       <c r="F198">
-        <v>21219306.0</v>
+        <v>83835822</v>
       </c>
       <c r="G198">
-        <v>-32.75</v>
+        <v>-23.09</v>
       </c>
       <c r="H198">
-        <v>-71.49</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2023</v>
+      </c>
+      <c r="B199">
+        <v>10</v>
       </c>
       <c r="C199" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D199" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E199">
-        <v>62334.0</v>
+        <v>92791</v>
       </c>
       <c r="F199">
-        <v>11947512.0</v>
+        <v>16517982</v>
       </c>
       <c r="G199">
-        <v>-23.65</v>
+        <v>-32.75</v>
       </c>
       <c r="H199">
-        <v>-70.41</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2023</v>
+      </c>
+      <c r="B200">
+        <v>11</v>
       </c>
       <c r="C200" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D200" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E200">
-        <v>127157.0</v>
+        <v>64421</v>
       </c>
       <c r="F200">
-        <v>18142744.0</v>
+        <v>12444833</v>
       </c>
       <c r="G200">
-        <v>-33.59</v>
+        <v>-23.65</v>
       </c>
       <c r="H200">
-        <v>-71.62</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2023</v>
+      </c>
+      <c r="B201">
+        <v>11</v>
       </c>
       <c r="C201" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D201" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E201">
-        <v>143375.0</v>
+        <v>110687</v>
       </c>
       <c r="F201">
-        <v>20788729.0</v>
+        <v>15939513</v>
       </c>
       <c r="G201">
-        <v>-36.73</v>
+        <v>-33.59</v>
       </c>
       <c r="H201">
-        <v>-73.14</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2023</v>
+      </c>
+      <c r="B202">
+        <v>11</v>
       </c>
       <c r="C202" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D202" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E202">
-        <v>1582.0</v>
+        <v>39504</v>
       </c>
       <c r="F202">
-        <v>542626.0</v>
+        <v>4722716</v>
       </c>
       <c r="G202">
-        <v>-33.03</v>
+        <v>-36.73</v>
       </c>
       <c r="H202">
-        <v>-71.63</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2023</v>
+      </c>
+      <c r="B203">
+        <v>11</v>
       </c>
       <c r="C203" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D203" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E203">
-        <v>153843.0</v>
+        <v>64913</v>
       </c>
       <c r="F203">
-        <v>17424751.0</v>
+        <v>9388567</v>
       </c>
       <c r="G203">
         <v>-37.04</v>
       </c>
       <c r="H203">
         <v>-73.15</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2023</v>
+      </c>
+      <c r="B204">
+        <v>11</v>
       </c>
       <c r="C204" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D204" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="E204">
-        <v>50356.0</v>
+        <v>155332</v>
       </c>
       <c r="F204">
-        <v>1943742.0</v>
+        <v>5995815</v>
       </c>
       <c r="G204">
         <v>-29.97</v>
       </c>
       <c r="H204">
         <v>-71.35</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2023</v>
+      </c>
+      <c r="B205">
+        <v>11</v>
       </c>
       <c r="C205" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D205" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E205">
-        <v>199247.0</v>
+        <v>38361</v>
       </c>
       <c r="F205">
-        <v>33162798.0</v>
+        <v>5309545</v>
       </c>
       <c r="G205">
         <v>-36.71</v>
       </c>
       <c r="H205">
         <v>-72.97</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2023</v>
+      </c>
+      <c r="B206">
+        <v>11</v>
       </c>
       <c r="C206" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D206" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E206">
-        <v>364311.0</v>
+        <v>333580</v>
       </c>
       <c r="F206">
-        <v>85452180.0</v>
+        <v>76534335</v>
       </c>
       <c r="G206">
         <v>-23.09</v>
       </c>
       <c r="H206">
         <v>-70.42</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2023</v>
+      </c>
+      <c r="B207">
+        <v>12</v>
       </c>
       <c r="C207" t="s">
+        <v>8</v>
+      </c>
+      <c r="D207" t="s">
         <v>9</v>
       </c>
-      <c r="D207" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E207">
-        <v>85258.0</v>
+        <v>59840</v>
       </c>
       <c r="F207">
-        <v>15514055.0</v>
+        <v>11832690</v>
       </c>
       <c r="G207">
-        <v>-32.75</v>
+        <v>-23.65</v>
       </c>
       <c r="H207">
-        <v>-71.49</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2023</v>
+      </c>
+      <c r="B208">
+        <v>12</v>
       </c>
       <c r="C208" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D208" t="s">
         <v>10</v>
       </c>
       <c r="E208">
-        <v>127012.0</v>
+        <v>140506</v>
       </c>
       <c r="F208">
-        <v>4902663.0</v>
+        <v>20588016</v>
       </c>
       <c r="G208">
-        <v>-29.97</v>
+        <v>-33.59</v>
       </c>
       <c r="H208">
-        <v>-71.35</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2023</v>
+      </c>
+      <c r="B209">
+        <v>12</v>
       </c>
       <c r="C209" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D209" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E209">
-        <v>75889.0</v>
+        <v>81395</v>
       </c>
       <c r="F209">
-        <v>15536879.0</v>
+        <v>9765037</v>
       </c>
       <c r="G209">
-        <v>-23.65</v>
+        <v>-36.73</v>
       </c>
       <c r="H209">
-        <v>-70.41</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2023</v>
+      </c>
+      <c r="B210">
+        <v>12</v>
       </c>
       <c r="C210" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D210" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="E210">
-        <v>81136.0</v>
+        <v>3561</v>
       </c>
       <c r="F210">
-        <v>12676190.0</v>
+        <v>1084045</v>
       </c>
       <c r="G210">
-        <v>-33.59</v>
+        <v>-33.03</v>
       </c>
       <c r="H210">
-        <v>-71.62</v>
+        <v>-71.63</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2023</v>
+      </c>
+      <c r="B211">
+        <v>12</v>
       </c>
       <c r="C211" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D211" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E211">
-        <v>68135.0</v>
+        <v>174243</v>
       </c>
       <c r="F211">
-        <v>9599701.0</v>
+        <v>15685349</v>
       </c>
       <c r="G211">
-        <v>-36.73</v>
+        <v>-37.04</v>
       </c>
       <c r="H211">
-        <v>-73.14</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2023</v>
+      </c>
+      <c r="B212">
+        <v>12</v>
       </c>
       <c r="C212" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D212" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="E212">
-        <v>11560.0</v>
+        <v>159903</v>
       </c>
       <c r="F212">
-        <v>2014446.0</v>
+        <v>6172256</v>
       </c>
       <c r="G212">
-        <v>-33.03</v>
+        <v>-29.97</v>
       </c>
       <c r="H212">
-        <v>-71.63</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2023</v>
+      </c>
+      <c r="B213">
+        <v>12</v>
       </c>
       <c r="C213" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D213" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E213">
-        <v>89192.0</v>
+        <v>103131</v>
       </c>
       <c r="F213">
-        <v>6191000.0</v>
+        <v>18399567</v>
       </c>
       <c r="G213">
-        <v>-37.04</v>
+        <v>-36.71</v>
       </c>
       <c r="H213">
-        <v>-73.15</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2023</v>
+      </c>
+      <c r="B214">
+        <v>12</v>
       </c>
       <c r="C214" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D214" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E214">
-        <v>68939.0</v>
+        <v>285929</v>
       </c>
       <c r="F214">
-        <v>2661045.0</v>
+        <v>64834690</v>
       </c>
       <c r="G214">
-        <v>-29.97</v>
+        <v>-23.09</v>
       </c>
       <c r="H214">
-        <v>-71.35</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2023</v>
+      </c>
+      <c r="B215">
+        <v>12</v>
       </c>
       <c r="C215" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D215" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E215">
-        <v>176637.0</v>
+        <v>131370</v>
       </c>
       <c r="F215">
-        <v>30093929.0</v>
+        <v>21644548</v>
       </c>
       <c r="G215">
-        <v>-36.71</v>
+        <v>-32.75</v>
       </c>
       <c r="H215">
-        <v>-72.97</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2024</v>
+      </c>
+      <c r="B216">
+        <v>1</v>
       </c>
       <c r="C216" t="s">
+        <v>8</v>
+      </c>
+      <c r="D216" t="s">
         <v>9</v>
       </c>
-      <c r="D216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E216">
-        <v>293138.0</v>
+        <v>73394</v>
       </c>
       <c r="F216">
-        <v>67006113.0</v>
+        <v>14566453</v>
       </c>
       <c r="G216">
-        <v>-23.09</v>
+        <v>-23.65</v>
       </c>
       <c r="H216">
-        <v>-70.42</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2024</v>
+      </c>
+      <c r="B217">
+        <v>1</v>
       </c>
       <c r="C217" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D217" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E217">
-        <v>122954.0</v>
+        <v>144213</v>
       </c>
       <c r="F217">
-        <v>22334044.0</v>
+        <v>20909951</v>
       </c>
       <c r="G217">
-        <v>-32.75</v>
+        <v>-33.59</v>
       </c>
       <c r="H217">
-        <v>-71.49</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2024</v>
+      </c>
+      <c r="B218">
+        <v>1</v>
       </c>
       <c r="C218" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D218" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E218">
-        <v>78178.0</v>
+        <v>49113</v>
       </c>
       <c r="F218">
-        <v>18092597.0</v>
+        <v>6482149</v>
       </c>
       <c r="G218">
-        <v>-23.65</v>
+        <v>-36.73</v>
       </c>
       <c r="H218">
-        <v>-70.41</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2024</v>
+      </c>
+      <c r="B219">
+        <v>1</v>
       </c>
       <c r="C219" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D219" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="E219">
-        <v>153457.0</v>
+        <v>2233</v>
       </c>
       <c r="F219">
-        <v>21317485.0</v>
+        <v>727924</v>
       </c>
       <c r="G219">
-        <v>-33.59</v>
+        <v>-33.03</v>
       </c>
       <c r="H219">
-        <v>-71.62</v>
+        <v>-71.63</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2024</v>
+      </c>
+      <c r="B220">
+        <v>1</v>
       </c>
       <c r="C220" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D220" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E220">
-        <v>97623.0</v>
+        <v>210243</v>
       </c>
       <c r="F220">
-        <v>12515204.0</v>
+        <v>22409325</v>
       </c>
       <c r="G220">
-        <v>-36.73</v>
+        <v>-37.04</v>
       </c>
       <c r="H220">
-        <v>-73.14</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2024</v>
+      </c>
+      <c r="B221">
+        <v>1</v>
       </c>
       <c r="C221" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D221" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="E221">
-        <v>2546.0</v>
+        <v>124197</v>
       </c>
       <c r="F221">
-        <v>816956.0</v>
+        <v>4794004</v>
       </c>
       <c r="G221">
-        <v>-33.03</v>
+        <v>-29.97</v>
       </c>
       <c r="H221">
-        <v>-71.63</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2024</v>
+      </c>
+      <c r="B222">
+        <v>1</v>
       </c>
       <c r="C222" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D222" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E222">
-        <v>142327.0</v>
+        <v>177678</v>
       </c>
       <c r="F222">
-        <v>7601017.0</v>
+        <v>29435837</v>
       </c>
       <c r="G222">
-        <v>-37.04</v>
+        <v>-36.71</v>
       </c>
       <c r="H222">
-        <v>-73.15</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2024</v>
+      </c>
+      <c r="B223">
+        <v>1</v>
       </c>
       <c r="C223" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D223" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E223">
-        <v>127842.0</v>
+        <v>321478</v>
       </c>
       <c r="F223">
-        <v>4934701.0</v>
+        <v>72247711</v>
       </c>
       <c r="G223">
-        <v>-29.97</v>
+        <v>-23.09</v>
       </c>
       <c r="H223">
-        <v>-71.35</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2024</v>
+      </c>
+      <c r="B224">
+        <v>1</v>
       </c>
       <c r="C224" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D224" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E224">
-        <v>114168.0</v>
+        <v>117929</v>
       </c>
       <c r="F224">
-        <v>17648423.0</v>
+        <v>20670548</v>
       </c>
       <c r="G224">
-        <v>-36.71</v>
+        <v>-32.75</v>
       </c>
       <c r="H224">
-        <v>-72.97</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2024</v>
+      </c>
+      <c r="B225">
+        <v>2</v>
       </c>
       <c r="C225" t="s">
+        <v>8</v>
+      </c>
+      <c r="D225" t="s">
         <v>9</v>
       </c>
-      <c r="D225" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E225">
-        <v>304185.0</v>
+        <v>61700</v>
       </c>
       <c r="F225">
-        <v>66204260.0</v>
+        <v>12449048</v>
       </c>
       <c r="G225">
-        <v>-23.09</v>
+        <v>-23.65</v>
       </c>
       <c r="H225">
-        <v>-70.42</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2024</v>
+      </c>
+      <c r="B226">
+        <v>2</v>
       </c>
       <c r="C226" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D226" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E226">
-        <v>48729.0</v>
+        <v>123144</v>
       </c>
       <c r="F226">
-        <v>10272303.0</v>
+        <v>17269058</v>
       </c>
       <c r="G226">
-        <v>-32.75</v>
+        <v>-33.59</v>
       </c>
       <c r="H226">
-        <v>-71.49</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2024</v>
+      </c>
+      <c r="B227">
+        <v>2</v>
       </c>
       <c r="C227" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D227" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E227">
-        <v>59840.0</v>
+        <v>37587</v>
       </c>
       <c r="F227">
-        <v>11832690.0</v>
+        <v>5558740</v>
       </c>
       <c r="G227">
-        <v>-23.65</v>
+        <v>-36.73</v>
       </c>
       <c r="H227">
-        <v>-70.41</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2024</v>
+      </c>
+      <c r="B228">
+        <v>2</v>
       </c>
       <c r="C228" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D228" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="E228">
-        <v>140506.0</v>
+        <v>317</v>
       </c>
       <c r="F228">
-        <v>20588016.0</v>
+        <v>109048</v>
       </c>
       <c r="G228">
-        <v>-33.59</v>
+        <v>-33.03</v>
       </c>
       <c r="H228">
-        <v>-71.62</v>
+        <v>-71.63</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2024</v>
+      </c>
+      <c r="B229">
+        <v>2</v>
       </c>
       <c r="C229" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D229" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E229">
-        <v>81395.0</v>
+        <v>244144</v>
       </c>
       <c r="F229">
-        <v>9765037.0</v>
+        <v>23880196</v>
       </c>
       <c r="G229">
-        <v>-36.73</v>
+        <v>-37.04</v>
       </c>
       <c r="H229">
-        <v>-73.14</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2024</v>
+      </c>
+      <c r="B230">
+        <v>2</v>
       </c>
       <c r="C230" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D230" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="E230">
-        <v>3561.0</v>
+        <v>140079</v>
       </c>
       <c r="F230">
-        <v>1084045.0</v>
+        <v>5407049</v>
       </c>
       <c r="G230">
-        <v>-33.03</v>
+        <v>-29.97</v>
       </c>
       <c r="H230">
-        <v>-71.63</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2024</v>
+      </c>
+      <c r="B231">
+        <v>2</v>
       </c>
       <c r="C231" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D231" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E231">
-        <v>174243.0</v>
+        <v>161415</v>
       </c>
       <c r="F231">
-        <v>15685349.0</v>
+        <v>29599808</v>
       </c>
       <c r="G231">
-        <v>-37.04</v>
+        <v>-36.71</v>
       </c>
       <c r="H231">
-        <v>-73.15</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2024</v>
+      </c>
+      <c r="B232">
+        <v>2</v>
       </c>
       <c r="C232" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D232" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E232">
-        <v>159903.0</v>
+        <v>301263</v>
       </c>
       <c r="F232">
-        <v>6172256.0</v>
+        <v>70675737</v>
       </c>
       <c r="G232">
-        <v>-29.97</v>
+        <v>-23.09</v>
       </c>
       <c r="H232">
-        <v>-71.35</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2024</v>
+      </c>
+      <c r="B233">
+        <v>2</v>
       </c>
       <c r="C233" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D233" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E233">
-        <v>103131.0</v>
+        <v>117718</v>
       </c>
       <c r="F233">
-        <v>18399567.0</v>
+        <v>19234618</v>
       </c>
       <c r="G233">
-        <v>-36.71</v>
+        <v>-32.75</v>
       </c>
       <c r="H233">
-        <v>-72.97</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2024</v>
+      </c>
+      <c r="B234">
+        <v>3</v>
       </c>
       <c r="C234" t="s">
+        <v>8</v>
+      </c>
+      <c r="D234" t="s">
         <v>9</v>
       </c>
-      <c r="D234" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E234">
-        <v>285929.0</v>
+        <v>52671</v>
       </c>
       <c r="F234">
-        <v>64834690.0</v>
+        <v>10517211</v>
       </c>
       <c r="G234">
-        <v>-23.09</v>
+        <v>-23.65</v>
       </c>
       <c r="H234">
-        <v>-70.42</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2024</v>
+      </c>
+      <c r="B235">
+        <v>3</v>
       </c>
       <c r="C235" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D235" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E235">
-        <v>131370.0</v>
+        <v>128966</v>
       </c>
       <c r="F235">
-        <v>21644548.0</v>
+        <v>18002534</v>
       </c>
       <c r="G235">
-        <v>-32.75</v>
+        <v>-33.59</v>
       </c>
       <c r="H235">
-        <v>-71.49</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2024</v>
+      </c>
+      <c r="B236">
+        <v>3</v>
       </c>
       <c r="C236" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D236" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E236">
-        <v>61975.0</v>
+        <v>74852</v>
       </c>
       <c r="F236">
-        <v>12792227.0</v>
+        <v>11397256</v>
       </c>
       <c r="G236">
-        <v>-23.65</v>
+        <v>-36.73</v>
       </c>
       <c r="H236">
-        <v>-70.41</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2024</v>
+      </c>
+      <c r="B237">
+        <v>3</v>
       </c>
       <c r="C237" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D237" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="E237">
-        <v>150231.0</v>
+        <v>397</v>
       </c>
       <c r="F237">
-        <v>21648870.0</v>
+        <v>136171</v>
       </c>
       <c r="G237">
-        <v>-33.59</v>
+        <v>-33.03</v>
       </c>
       <c r="H237">
-        <v>-71.62</v>
+        <v>-71.63</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2024</v>
+      </c>
+      <c r="B238">
+        <v>3</v>
       </c>
       <c r="C238" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D238" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E238">
-        <v>80055.0</v>
+        <v>183160</v>
       </c>
       <c r="F238">
-        <v>16658691.0</v>
+        <v>20275651</v>
       </c>
       <c r="G238">
-        <v>-36.73</v>
+        <v>-37.04</v>
       </c>
       <c r="H238">
-        <v>-73.14</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2024</v>
+      </c>
+      <c r="B239">
+        <v>3</v>
       </c>
       <c r="C239" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D239" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="E239">
-        <v>4618.0</v>
+        <v>111464</v>
       </c>
       <c r="F239">
-        <v>1469393.0</v>
+        <v>4302510</v>
       </c>
       <c r="G239">
-        <v>-33.03</v>
+        <v>-29.97</v>
       </c>
       <c r="H239">
-        <v>-71.63</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2024</v>
+      </c>
+      <c r="B240">
+        <v>3</v>
       </c>
       <c r="C240" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D240" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E240">
-        <v>42252.0</v>
+        <v>190366</v>
       </c>
       <c r="F240">
-        <v>1224309.0</v>
+        <v>30616249</v>
       </c>
       <c r="G240">
-        <v>-37.04</v>
+        <v>-36.71</v>
       </c>
       <c r="H240">
-        <v>-73.15</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2024</v>
+      </c>
+      <c r="B241">
+        <v>3</v>
       </c>
       <c r="C241" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D241" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E241">
-        <v>168492.0</v>
+        <v>347794</v>
       </c>
       <c r="F241">
-        <v>6503791.0</v>
+        <v>78817133</v>
       </c>
       <c r="G241">
-        <v>-29.97</v>
+        <v>-23.09</v>
       </c>
       <c r="H241">
-        <v>-71.35</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2024</v>
+      </c>
+      <c r="B242">
+        <v>3</v>
       </c>
       <c r="C242" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D242" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E242">
-        <v>192031.0</v>
+        <v>121510</v>
       </c>
       <c r="F242">
-        <v>35623219.0</v>
+        <v>21837961</v>
       </c>
       <c r="G242">
-        <v>-36.71</v>
+        <v>-32.75</v>
       </c>
       <c r="H242">
-        <v>-72.97</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2024</v>
+      </c>
+      <c r="B243">
+        <v>4</v>
       </c>
       <c r="C243" t="s">
+        <v>8</v>
+      </c>
+      <c r="D243" t="s">
         <v>9</v>
       </c>
-      <c r="D243" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E243">
-        <v>326954.0</v>
+        <v>66143</v>
       </c>
       <c r="F243">
-        <v>69944894.0</v>
+        <v>12656324</v>
       </c>
       <c r="G243">
-        <v>-23.09</v>
+        <v>-23.65</v>
       </c>
       <c r="H243">
-        <v>-70.42</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2024</v>
+      </c>
+      <c r="B244">
+        <v>4</v>
       </c>
       <c r="C244" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D244" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E244">
-        <v>140502.0</v>
+        <v>93558</v>
       </c>
       <c r="F244">
-        <v>23047501.0</v>
+        <v>15141635</v>
       </c>
       <c r="G244">
-        <v>-32.75</v>
+        <v>-33.59</v>
       </c>
       <c r="H244">
-        <v>-71.49</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2024</v>
+      </c>
+      <c r="B245">
+        <v>4</v>
       </c>
       <c r="C245" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D245" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E245">
-        <v>52854.0</v>
+        <v>88402</v>
       </c>
       <c r="F245">
-        <v>10405061.0</v>
+        <v>14699721</v>
       </c>
       <c r="G245">
-        <v>-23.65</v>
+        <v>-36.73</v>
       </c>
       <c r="H245">
-        <v>-70.41</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2024</v>
+      </c>
+      <c r="B246">
+        <v>4</v>
       </c>
       <c r="C246" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D246" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="E246">
-        <v>122944.0</v>
+        <v>315</v>
       </c>
       <c r="F246">
-        <v>17532611.0</v>
+        <v>108360</v>
       </c>
       <c r="G246">
-        <v>-33.59</v>
+        <v>-33.03</v>
       </c>
       <c r="H246">
-        <v>-71.62</v>
+        <v>-71.63</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2024</v>
+      </c>
+      <c r="B247">
+        <v>4</v>
       </c>
       <c r="C247" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D247" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E247">
-        <v>56695.0</v>
+        <v>2637</v>
       </c>
       <c r="F247">
-        <v>8843578.0</v>
+        <v>457203</v>
       </c>
       <c r="G247">
-        <v>-36.73</v>
+        <v>-37.04</v>
       </c>
       <c r="H247">
-        <v>-73.14</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2024</v>
+      </c>
+      <c r="B248">
+        <v>4</v>
       </c>
       <c r="C248" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D248" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="E248">
-        <v>3727.0</v>
+        <v>107238</v>
       </c>
       <c r="F248">
-        <v>1188216.0</v>
+        <v>4139387</v>
       </c>
       <c r="G248">
-        <v>-33.03</v>
+        <v>-29.97</v>
       </c>
       <c r="H248">
-        <v>-71.63</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2024</v>
+      </c>
+      <c r="B249">
+        <v>4</v>
       </c>
       <c r="C249" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D249" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E249">
-        <v>38659.0</v>
+        <v>193141</v>
       </c>
       <c r="F249">
-        <v>1109962.0</v>
+        <v>37911106</v>
       </c>
       <c r="G249">
-        <v>-37.04</v>
+        <v>-36.71</v>
       </c>
       <c r="H249">
-        <v>-73.15</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2024</v>
+      </c>
+      <c r="B250">
+        <v>4</v>
       </c>
       <c r="C250" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D250" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E250">
-        <v>152773.0</v>
+        <v>329151</v>
       </c>
       <c r="F250">
-        <v>5897038.0</v>
+        <v>75744622</v>
       </c>
       <c r="G250">
-        <v>-29.97</v>
+        <v>-23.09</v>
       </c>
       <c r="H250">
-        <v>-71.35</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2024</v>
+      </c>
+      <c r="B251">
+        <v>4</v>
       </c>
       <c r="C251" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D251" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E251">
-        <v>183435.0</v>
+        <v>138465</v>
       </c>
       <c r="F251">
-        <v>31220759.0</v>
+        <v>22008035</v>
       </c>
       <c r="G251">
-        <v>-36.71</v>
+        <v>-32.75</v>
       </c>
       <c r="H251">
-        <v>-72.97</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2024</v>
+      </c>
+      <c r="B252">
+        <v>5</v>
       </c>
       <c r="C252" t="s">
+        <v>8</v>
+      </c>
+      <c r="D252" t="s">
         <v>9</v>
       </c>
-      <c r="D252" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E252">
-        <v>277443.0</v>
+        <v>61402</v>
       </c>
       <c r="F252">
-        <v>59038783.0</v>
+        <v>11903992</v>
       </c>
       <c r="G252">
-        <v>-23.09</v>
+        <v>-23.65</v>
       </c>
       <c r="H252">
-        <v>-70.42</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2024</v>
+      </c>
+      <c r="B253">
+        <v>5</v>
       </c>
       <c r="C253" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D253" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E253">
-        <v>103521.0</v>
+        <v>120671</v>
       </c>
       <c r="F253">
-        <v>17062327.0</v>
+        <v>24321228</v>
       </c>
       <c r="G253">
-        <v>-32.75</v>
+        <v>-33.59</v>
       </c>
       <c r="H253">
-        <v>-71.49</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>2024</v>
+      </c>
+      <c r="B254">
+        <v>5</v>
       </c>
       <c r="C254" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D254" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E254">
-        <v>54398.0</v>
+        <v>66121</v>
       </c>
       <c r="F254">
-        <v>11160546.0</v>
+        <v>12008496</v>
       </c>
       <c r="G254">
-        <v>-23.65</v>
+        <v>-36.73</v>
       </c>
       <c r="H254">
-        <v>-70.41</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>2024</v>
+      </c>
+      <c r="B255">
+        <v>5</v>
       </c>
       <c r="C255" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D255" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="E255">
-        <v>168071.0</v>
+        <v>1176</v>
       </c>
       <c r="F255">
-        <v>24707091.0</v>
+        <v>309796</v>
       </c>
       <c r="G255">
-        <v>-33.59</v>
+        <v>-33.03</v>
       </c>
       <c r="H255">
-        <v>-71.62</v>
+        <v>-71.63</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>2024</v>
+      </c>
+      <c r="B256">
+        <v>5</v>
       </c>
       <c r="C256" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D256" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E256">
-        <v>58211.0</v>
+        <v>24815</v>
       </c>
       <c r="F256">
-        <v>7304979.0</v>
+        <v>1700022</v>
       </c>
       <c r="G256">
-        <v>-36.73</v>
+        <v>-37.04</v>
       </c>
       <c r="H256">
-        <v>-73.14</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>2024</v>
+      </c>
+      <c r="B257">
+        <v>5</v>
       </c>
       <c r="C257" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D257" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="E257">
-        <v>4260.0</v>
+        <v>109528</v>
       </c>
       <c r="F257">
-        <v>1377144.0</v>
+        <v>4227781</v>
       </c>
       <c r="G257">
-        <v>-33.03</v>
+        <v>-29.97</v>
       </c>
       <c r="H257">
-        <v>-71.63</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>2024</v>
+      </c>
+      <c r="B258">
+        <v>5</v>
       </c>
       <c r="C258" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D258" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E258">
-        <v>172717.0</v>
+        <v>169730</v>
       </c>
       <c r="F258">
-        <v>11222127.0</v>
+        <v>35139896</v>
       </c>
       <c r="G258">
-        <v>-37.04</v>
+        <v>-36.71</v>
       </c>
       <c r="H258">
-        <v>-73.15</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>2024</v>
+      </c>
+      <c r="B259">
+        <v>5</v>
       </c>
       <c r="C259" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D259" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E259">
-        <v>149039.0</v>
+        <v>350936</v>
       </c>
       <c r="F259">
-        <v>5752905.0</v>
+        <v>84476864</v>
       </c>
       <c r="G259">
-        <v>-29.97</v>
+        <v>-23.09</v>
       </c>
       <c r="H259">
-        <v>-71.35</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>2024</v>
+      </c>
+      <c r="B260">
+        <v>5</v>
       </c>
       <c r="C260" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D260" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E260">
-        <v>113305.0</v>
+        <v>132177</v>
       </c>
       <c r="F260">
-        <v>13822037.0</v>
+        <v>21219306</v>
       </c>
       <c r="G260">
-        <v>-36.71</v>
+        <v>-32.75</v>
       </c>
       <c r="H260">
-        <v>-72.97</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>2024</v>
+      </c>
+      <c r="B261">
+        <v>6</v>
       </c>
       <c r="C261" t="s">
+        <v>8</v>
+      </c>
+      <c r="D261" t="s">
         <v>9</v>
       </c>
-      <c r="D261" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E261">
-        <v>348802.0</v>
+        <v>62136</v>
       </c>
       <c r="F261">
-        <v>76636238.0</v>
+        <v>11987872</v>
       </c>
       <c r="G261">
-        <v>-23.09</v>
+        <v>-23.65</v>
       </c>
       <c r="H261">
-        <v>-70.42</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>2024</v>
+      </c>
+      <c r="B262">
+        <v>6</v>
       </c>
       <c r="C262" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D262" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E262">
-        <v>50405.0</v>
+        <v>106256</v>
       </c>
       <c r="F262">
-        <v>11507694.0</v>
+        <v>17424808</v>
       </c>
       <c r="G262">
-        <v>-32.75</v>
+        <v>-33.59</v>
       </c>
       <c r="H262">
-        <v>-71.49</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2024</v>
+      </c>
+      <c r="B263">
+        <v>6</v>
       </c>
       <c r="C263" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D263" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E263">
-        <v>48904.0</v>
+        <v>65359</v>
       </c>
       <c r="F263">
-        <v>9870464.0</v>
+        <v>11220922</v>
       </c>
       <c r="G263">
-        <v>-23.65</v>
+        <v>-36.73</v>
       </c>
       <c r="H263">
-        <v>-70.41</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2024</v>
+      </c>
+      <c r="B264">
+        <v>6</v>
       </c>
       <c r="C264" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D264" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="E264">
-        <v>107190.0</v>
+        <v>416</v>
       </c>
       <c r="F264">
-        <v>16080397.0</v>
+        <v>142688</v>
       </c>
       <c r="G264">
-        <v>-33.59</v>
+        <v>-33.03</v>
       </c>
       <c r="H264">
-        <v>-71.62</v>
+        <v>-71.63</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2024</v>
+      </c>
+      <c r="B265">
+        <v>6</v>
       </c>
       <c r="C265" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D265" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E265">
-        <v>140341.0</v>
+        <v>29922</v>
       </c>
       <c r="F265">
-        <v>8870798.0</v>
+        <v>4572995</v>
       </c>
       <c r="G265">
-        <v>-36.73</v>
+        <v>-37.04</v>
       </c>
       <c r="H265">
-        <v>-73.14</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2024</v>
+      </c>
+      <c r="B266">
+        <v>6</v>
       </c>
       <c r="C266" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D266" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="E266">
-        <v>3834.0</v>
+        <v>103547</v>
       </c>
       <c r="F266">
-        <v>1121660.0</v>
+        <v>3996914</v>
       </c>
       <c r="G266">
-        <v>-33.03</v>
+        <v>-29.97</v>
       </c>
       <c r="H266">
-        <v>-71.63</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2024</v>
+      </c>
+      <c r="B267">
+        <v>6</v>
       </c>
       <c r="C267" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D267" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E267">
-        <v>134353.0</v>
+        <v>152305</v>
       </c>
       <c r="F267">
-        <v>11759642.0</v>
+        <v>27327120</v>
       </c>
       <c r="G267">
-        <v>-37.04</v>
+        <v>-36.71</v>
       </c>
       <c r="H267">
-        <v>-73.15</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2024</v>
+      </c>
+      <c r="B268">
+        <v>6</v>
       </c>
       <c r="C268" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D268" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E268">
-        <v>197773.0</v>
+        <v>349675</v>
       </c>
       <c r="F268">
-        <v>7634038.0</v>
+        <v>81852598</v>
       </c>
       <c r="G268">
-        <v>-29.97</v>
+        <v>-23.09</v>
       </c>
       <c r="H268">
-        <v>-71.35</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2024</v>
+      </c>
+      <c r="B269">
+        <v>6</v>
       </c>
       <c r="C269" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D269" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E269">
-        <v>163211.0</v>
+        <v>68347</v>
       </c>
       <c r="F269">
-        <v>20757058.0</v>
+        <v>11660461</v>
       </c>
       <c r="G269">
-        <v>-36.71</v>
+        <v>-32.75</v>
       </c>
       <c r="H269">
-        <v>-72.97</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2024</v>
+      </c>
+      <c r="B270">
+        <v>7</v>
       </c>
       <c r="C270" t="s">
+        <v>8</v>
+      </c>
+      <c r="D270" t="s">
         <v>9</v>
       </c>
-      <c r="D270" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E270">
-        <v>342792.0</v>
+        <v>60881</v>
       </c>
       <c r="F270">
-        <v>79236885.0</v>
+        <v>11619786</v>
       </c>
       <c r="G270">
-        <v>-23.09</v>
+        <v>-23.65</v>
       </c>
       <c r="H270">
-        <v>-70.42</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2024</v>
+      </c>
+      <c r="B271">
+        <v>7</v>
       </c>
       <c r="C271" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D271" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E271">
-        <v>153372.0</v>
+        <v>115237</v>
       </c>
       <c r="F271">
-        <v>23263544.0</v>
+        <v>18381875</v>
       </c>
       <c r="G271">
-        <v>-32.75</v>
+        <v>-33.59</v>
       </c>
       <c r="H271">
-        <v>-71.49</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2024</v>
+      </c>
+      <c r="B272">
+        <v>7</v>
       </c>
       <c r="C272" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D272" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E272">
-        <v>61077.0</v>
+        <v>80308</v>
       </c>
       <c r="F272">
-        <v>11945887.0</v>
+        <v>13513717</v>
       </c>
       <c r="G272">
-        <v>-23.65</v>
+        <v>-36.73</v>
       </c>
       <c r="H272">
-        <v>-70.41</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2024</v>
+      </c>
+      <c r="B273">
+        <v>7</v>
       </c>
       <c r="C273" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D273" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="E273">
-        <v>163324.0</v>
+        <v>977</v>
       </c>
       <c r="F273">
-        <v>23831740.0</v>
+        <v>339996</v>
       </c>
       <c r="G273">
-        <v>-33.59</v>
+        <v>-33.03</v>
       </c>
       <c r="H273">
-        <v>-71.62</v>
+        <v>-71.63</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2024</v>
+      </c>
+      <c r="B274">
+        <v>7</v>
       </c>
       <c r="C274" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D274" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E274">
-        <v>78695.0</v>
+        <v>135834</v>
       </c>
       <c r="F274">
-        <v>14984254.0</v>
+        <v>14281437</v>
       </c>
       <c r="G274">
-        <v>-36.73</v>
+        <v>-37.04</v>
       </c>
       <c r="H274">
-        <v>-73.14</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2024</v>
+      </c>
+      <c r="B275">
+        <v>7</v>
       </c>
       <c r="C275" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D275" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="E275">
-        <v>13535.0</v>
+        <v>114393</v>
       </c>
       <c r="F275">
-        <v>2707818.0</v>
+        <v>4415570</v>
       </c>
       <c r="G275">
-        <v>-33.03</v>
+        <v>-29.97</v>
       </c>
       <c r="H275">
-        <v>-71.63</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2024</v>
+      </c>
+      <c r="B276">
+        <v>7</v>
       </c>
       <c r="C276" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D276" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E276">
-        <v>48254.0</v>
+        <v>195963</v>
       </c>
       <c r="F276">
-        <v>1490065.0</v>
+        <v>32182464</v>
       </c>
       <c r="G276">
-        <v>-37.04</v>
+        <v>-36.71</v>
       </c>
       <c r="H276">
-        <v>-73.15</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2024</v>
+      </c>
+      <c r="B277">
+        <v>7</v>
       </c>
       <c r="C277" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D277" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E277">
-        <v>156300.0</v>
+        <v>340059</v>
       </c>
       <c r="F277">
-        <v>6033180.0</v>
+        <v>80291734</v>
       </c>
       <c r="G277">
-        <v>-29.97</v>
+        <v>-23.09</v>
       </c>
       <c r="H277">
-        <v>-71.35</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2024</v>
+      </c>
+      <c r="B278">
+        <v>7</v>
       </c>
       <c r="C278" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D278" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E278">
-        <v>217053.0</v>
+        <v>78308</v>
       </c>
       <c r="F278">
-        <v>42959742.0</v>
+        <v>13973236</v>
       </c>
       <c r="G278">
-        <v>-36.71</v>
+        <v>-32.75</v>
       </c>
       <c r="H278">
-        <v>-72.97</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2024</v>
+      </c>
+      <c r="B279">
+        <v>8</v>
       </c>
       <c r="C279" t="s">
+        <v>8</v>
+      </c>
+      <c r="D279" t="s">
         <v>9</v>
       </c>
-      <c r="D279" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E279">
-        <v>329957.0</v>
+        <v>63499</v>
       </c>
       <c r="F279">
-        <v>72662547.0</v>
+        <v>12212738</v>
       </c>
       <c r="G279">
-        <v>-23.09</v>
+        <v>-23.65</v>
       </c>
       <c r="H279">
-        <v>-70.42</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2024</v>
+      </c>
+      <c r="B280">
+        <v>8</v>
       </c>
       <c r="C280" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D280" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E280">
-        <v>171161.0</v>
+        <v>129909</v>
       </c>
       <c r="F280">
-        <v>29276818.0</v>
+        <v>19167303</v>
       </c>
       <c r="G280">
-        <v>-32.75</v>
+        <v>-33.59</v>
       </c>
       <c r="H280">
-        <v>-71.49</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2024</v>
+      </c>
+      <c r="B281">
+        <v>8</v>
       </c>
       <c r="C281" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D281" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E281">
-        <v>63346.0</v>
+        <v>109095</v>
       </c>
       <c r="F281">
-        <v>12530804.0</v>
+        <v>14586318</v>
       </c>
       <c r="G281">
-        <v>-23.65</v>
+        <v>-36.73</v>
       </c>
       <c r="H281">
-        <v>-70.41</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2024</v>
+      </c>
+      <c r="B282">
+        <v>8</v>
       </c>
       <c r="C282" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D282" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="E282">
-        <v>124134.0</v>
+        <v>513</v>
       </c>
       <c r="F282">
-        <v>18081799.0</v>
+        <v>171342</v>
       </c>
       <c r="G282">
-        <v>-33.59</v>
+        <v>-33.03</v>
       </c>
       <c r="H282">
-        <v>-71.62</v>
+        <v>-71.63</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2024</v>
+      </c>
+      <c r="B283">
+        <v>8</v>
       </c>
       <c r="C283" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D283" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E283">
-        <v>133971.0</v>
+        <v>124250</v>
       </c>
       <c r="F283">
-        <v>10155881.0</v>
+        <v>15783585</v>
       </c>
       <c r="G283">
-        <v>-36.73</v>
+        <v>-37.04</v>
       </c>
       <c r="H283">
-        <v>-73.14</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2024</v>
+      </c>
+      <c r="B284">
+        <v>8</v>
       </c>
       <c r="C284" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D284" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="E284">
-        <v>5723.0</v>
+        <v>107375</v>
       </c>
       <c r="F284">
-        <v>1541740.0</v>
+        <v>4144675</v>
       </c>
       <c r="G284">
-        <v>-33.03</v>
+        <v>-29.97</v>
       </c>
       <c r="H284">
-        <v>-71.63</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2024</v>
+      </c>
+      <c r="B285">
+        <v>8</v>
       </c>
       <c r="C285" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D285" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E285">
-        <v>183526.0</v>
+        <v>176606</v>
       </c>
       <c r="F285">
-        <v>25384852.0</v>
+        <v>28396990</v>
       </c>
       <c r="G285">
-        <v>-37.04</v>
+        <v>-36.71</v>
       </c>
       <c r="H285">
-        <v>-73.15</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2024</v>
+      </c>
+      <c r="B286">
+        <v>8</v>
       </c>
       <c r="C286" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D286" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E286">
-        <v>81799.0</v>
+        <v>332580</v>
       </c>
       <c r="F286">
-        <v>3157441.0</v>
+        <v>79741020</v>
       </c>
       <c r="G286">
-        <v>-29.97</v>
+        <v>-23.09</v>
       </c>
       <c r="H286">
-        <v>-71.35</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2024</v>
+      </c>
+      <c r="B287">
+        <v>8</v>
       </c>
       <c r="C287" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D287" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E287">
-        <v>170046.0</v>
+        <v>130028</v>
       </c>
       <c r="F287">
-        <v>27323292.0</v>
+        <v>23758757</v>
       </c>
       <c r="G287">
-        <v>-36.71</v>
+        <v>-32.75</v>
       </c>
       <c r="H287">
-        <v>-72.97</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2024</v>
+      </c>
+      <c r="B288">
+        <v>9</v>
       </c>
       <c r="C288" t="s">
+        <v>8</v>
+      </c>
+      <c r="D288" t="s">
         <v>9</v>
       </c>
-      <c r="D288" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E288">
-        <v>320497.0</v>
+        <v>59814</v>
       </c>
       <c r="F288">
-        <v>75508530.0</v>
+        <v>11560221</v>
       </c>
       <c r="G288">
-        <v>-23.09</v>
+        <v>-23.65</v>
       </c>
       <c r="H288">
-        <v>-70.42</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2024</v>
+      </c>
+      <c r="B289">
+        <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D289" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E289">
-        <v>132710.0</v>
+        <v>125255</v>
       </c>
       <c r="F289">
-        <v>22207452.0</v>
+        <v>20507758</v>
       </c>
       <c r="G289">
-        <v>-32.75</v>
+        <v>-33.59</v>
       </c>
       <c r="H289">
-        <v>-71.49</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2024</v>
+      </c>
+      <c r="B290">
+        <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D290" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E290">
-        <v>64421.0</v>
+        <v>119894</v>
       </c>
       <c r="F290">
-        <v>12444833.0</v>
+        <v>17051266</v>
       </c>
       <c r="G290">
-        <v>-23.65</v>
+        <v>-36.73</v>
       </c>
       <c r="H290">
-        <v>-70.41</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2024</v>
+      </c>
+      <c r="B291">
+        <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D291" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="E291">
-        <v>110687.0</v>
+        <v>2345</v>
       </c>
       <c r="F291">
-        <v>15939513.0</v>
+        <v>804335</v>
       </c>
       <c r="G291">
-        <v>-33.59</v>
+        <v>-33.03</v>
       </c>
       <c r="H291">
-        <v>-71.62</v>
+        <v>-71.63</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2024</v>
+      </c>
+      <c r="B292">
+        <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D292" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E292">
-        <v>39504.0</v>
+        <v>104472</v>
       </c>
       <c r="F292">
-        <v>4722716.0</v>
+        <v>9004074</v>
       </c>
       <c r="G292">
-        <v>-36.73</v>
+        <v>-37.04</v>
       </c>
       <c r="H292">
-        <v>-73.14</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2024</v>
+      </c>
+      <c r="B293">
+        <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D293" t="s">
         <v>15</v>
       </c>
       <c r="E293">
-        <v>64913.0</v>
+        <v>92281</v>
       </c>
       <c r="F293">
-        <v>9388567.0</v>
+        <v>3562047</v>
       </c>
       <c r="G293">
-        <v>-37.04</v>
+        <v>-29.97</v>
       </c>
       <c r="H293">
-        <v>-73.15</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2024</v>
+      </c>
+      <c r="B294">
+        <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D294" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E294">
-        <v>155332.0</v>
+        <v>194384</v>
       </c>
       <c r="F294">
-        <v>5995815.0</v>
+        <v>31957352</v>
       </c>
       <c r="G294">
-        <v>-29.97</v>
+        <v>-36.71</v>
       </c>
       <c r="H294">
-        <v>-71.35</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2024</v>
+      </c>
+      <c r="B295">
+        <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D295" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="E295">
-        <v>38361.0</v>
+        <v>344029</v>
       </c>
       <c r="F295">
-        <v>5309545.0</v>
+        <v>82141332</v>
       </c>
       <c r="G295">
-        <v>-36.71</v>
+        <v>-23.09</v>
       </c>
       <c r="H295">
-        <v>-72.97</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2024</v>
+      </c>
+      <c r="B296">
+        <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D296" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E296">
-        <v>333580.0</v>
+        <v>135728</v>
       </c>
       <c r="F296">
-        <v>76534335.0</v>
+        <v>24528024</v>
       </c>
       <c r="G296">
-        <v>-23.09</v>
+        <v>-32.75</v>
       </c>
       <c r="H296">
-        <v>-70.42</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2024</v>
+      </c>
+      <c r="B297">
+        <v>10</v>
       </c>
       <c r="C297" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D297" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E297">
-        <v>68976.0</v>
+        <v>56969</v>
       </c>
       <c r="F297">
-        <v>13371947.0</v>
+        <v>11064253</v>
       </c>
       <c r="G297">
         <v>-23.65</v>
       </c>
       <c r="H297">
         <v>-70.41</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2024</v>
+      </c>
+      <c r="B298">
+        <v>10</v>
       </c>
       <c r="C298" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D298" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E298">
-        <v>147052.0</v>
+        <v>139442</v>
       </c>
       <c r="F298">
-        <v>20593305.0</v>
+        <v>21806144</v>
       </c>
       <c r="G298">
         <v>-33.59</v>
       </c>
       <c r="H298">
         <v>-71.62</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2024</v>
+      </c>
+      <c r="B299">
+        <v>10</v>
       </c>
       <c r="C299" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D299" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E299">
-        <v>76652.0</v>
+        <v>136700</v>
       </c>
       <c r="F299">
-        <v>11678695.0</v>
+        <v>17180839</v>
       </c>
       <c r="G299">
         <v>-36.73</v>
       </c>
       <c r="H299">
         <v>-73.14</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2024</v>
+      </c>
+      <c r="B300">
+        <v>10</v>
       </c>
       <c r="C300" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D300" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="E300">
-        <v>2908.0</v>
+        <v>2152</v>
       </c>
       <c r="F300">
-        <v>814706.0</v>
+        <v>738136</v>
       </c>
       <c r="G300">
         <v>-33.03</v>
       </c>
       <c r="H300">
         <v>-71.63</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2024</v>
+      </c>
+      <c r="B301">
+        <v>10</v>
       </c>
       <c r="C301" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D301" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E301">
-        <v>114706.0</v>
+        <v>121896</v>
       </c>
       <c r="F301">
-        <v>3221995.0</v>
+        <v>12369656</v>
       </c>
       <c r="G301">
         <v>-37.04</v>
       </c>
       <c r="H301">
         <v>-73.15</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2024</v>
+      </c>
+      <c r="B302">
+        <v>10</v>
       </c>
       <c r="C302" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D302" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="E302">
-        <v>141694.0</v>
+        <v>90388</v>
       </c>
       <c r="F302">
-        <v>5469388.0</v>
+        <v>3488977</v>
       </c>
       <c r="G302">
         <v>-29.97</v>
       </c>
       <c r="H302">
         <v>-71.35</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2024</v>
+      </c>
+      <c r="B303">
+        <v>10</v>
       </c>
       <c r="C303" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D303" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E303">
-        <v>104013.0</v>
+        <v>186937</v>
       </c>
       <c r="F303">
-        <v>23461401.0</v>
+        <v>28406929</v>
       </c>
       <c r="G303">
         <v>-36.71</v>
       </c>
       <c r="H303">
         <v>-72.97</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2024</v>
+      </c>
+      <c r="B304">
+        <v>10</v>
       </c>
       <c r="C304" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D304" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E304">
-        <v>364703.0</v>
+        <v>353438</v>
       </c>
       <c r="F304">
-        <v>83835822.0</v>
+        <v>84375809</v>
       </c>
       <c r="G304">
         <v>-23.09</v>
       </c>
       <c r="H304">
         <v>-70.42</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2024</v>
+      </c>
+      <c r="B305">
+        <v>10</v>
       </c>
       <c r="C305" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D305" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="E305">
-        <v>92791.0</v>
+        <v>116552</v>
       </c>
       <c r="F305">
-        <v>16517982.0</v>
+        <v>23237057</v>
       </c>
       <c r="G305">
         <v>-32.75</v>
       </c>
       <c r="H305">
         <v>-71.49</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306">
-        <v>2023.0</v>
-[...1 lines deleted...]
-      <c r="B306" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B306">
         <v>11</v>
       </c>
       <c r="C306" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D306" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E306">
-        <v>92023.0</v>
+        <v>62334</v>
       </c>
       <c r="F306">
-        <v>19976936.0</v>
+        <v>11947512</v>
       </c>
       <c r="G306">
         <v>-23.65</v>
       </c>
       <c r="H306">
         <v>-70.41</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307">
-        <v>2023.0</v>
-[...1 lines deleted...]
-      <c r="B307" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B307">
         <v>11</v>
       </c>
       <c r="C307" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D307" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E307">
-        <v>147299.0</v>
+        <v>127157</v>
       </c>
       <c r="F307">
-        <v>20795957.0</v>
+        <v>18142744</v>
       </c>
       <c r="G307">
         <v>-33.59</v>
       </c>
       <c r="H307">
         <v>-71.62</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308">
-        <v>2023.0</v>
-[...1 lines deleted...]
-      <c r="B308" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B308">
         <v>11</v>
       </c>
       <c r="C308" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D308" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E308">
-        <v>75256.0</v>
+        <v>143375</v>
       </c>
       <c r="F308">
-        <v>11907234.0</v>
+        <v>20788729</v>
       </c>
       <c r="G308">
         <v>-36.73</v>
       </c>
       <c r="H308">
         <v>-73.14</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309">
-        <v>2023.0</v>
-[...1 lines deleted...]
-      <c r="B309" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B309">
         <v>11</v>
       </c>
       <c r="C309" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D309" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="E309">
-        <v>4007.0</v>
+        <v>1582</v>
       </c>
       <c r="F309">
-        <v>1326125.0</v>
+        <v>542626</v>
       </c>
       <c r="G309">
         <v>-33.03</v>
       </c>
       <c r="H309">
         <v>-71.63</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310">
-        <v>2023.0</v>
-[...1 lines deleted...]
-      <c r="B310" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B310">
         <v>11</v>
       </c>
       <c r="C310" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D310" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E310">
-        <v>139037.0</v>
+        <v>153843</v>
       </c>
       <c r="F310">
-        <v>4079115.0</v>
+        <v>17424751</v>
       </c>
       <c r="G310">
         <v>-37.04</v>
       </c>
       <c r="H310">
         <v>-73.15</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311">
-        <v>2023.0</v>
-[...1 lines deleted...]
-      <c r="B311" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B311">
         <v>11</v>
       </c>
       <c r="C311" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D311" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E311">
-        <v>137722.0</v>
+        <v>50356</v>
       </c>
       <c r="F311">
-        <v>25785048.0</v>
+        <v>1943742</v>
       </c>
       <c r="G311">
-        <v>-36.71</v>
+        <v>-29.97</v>
       </c>
       <c r="H311">
-        <v>-72.97</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312">
-        <v>2023.0</v>
-[...1 lines deleted...]
-      <c r="B312" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B312">
         <v>11</v>
       </c>
       <c r="C312" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D312" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="E312">
-        <v>304128.0</v>
+        <v>199247</v>
       </c>
       <c r="F312">
-        <v>67112812.0</v>
+        <v>33162798</v>
       </c>
       <c r="G312">
-        <v>-23.09</v>
+        <v>-36.71</v>
       </c>
       <c r="H312">
-        <v>-70.42</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313">
-        <v>2023.0</v>
-[...1 lines deleted...]
-      <c r="B313" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B313">
         <v>11</v>
       </c>
       <c r="C313" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D313" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E313">
-        <v>69855.0</v>
+        <v>364311</v>
       </c>
       <c r="F313">
-        <v>13316050.0</v>
+        <v>85452180</v>
       </c>
       <c r="G313">
-        <v>-32.75</v>
+        <v>-23.09</v>
       </c>
       <c r="H313">
-        <v>-71.49</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2024</v>
+      </c>
+      <c r="B314">
+        <v>11</v>
       </c>
       <c r="C314" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D314" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E314">
-        <v>70686.0</v>
+        <v>85258</v>
       </c>
       <c r="F314">
-        <v>14041965.0</v>
+        <v>15514055</v>
       </c>
       <c r="G314">
-        <v>-23.65</v>
+        <v>-32.75</v>
       </c>
       <c r="H314">
-        <v>-70.41</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2024</v>
+      </c>
+      <c r="B315">
+        <v>12</v>
       </c>
       <c r="C315" t="s">
+        <v>8</v>
+      </c>
+      <c r="D315" t="s">
         <v>9</v>
       </c>
-      <c r="D315" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E315">
-        <v>123253.0</v>
+        <v>97300</v>
       </c>
       <c r="F315">
-        <v>21433126.0</v>
+        <v>20952371</v>
       </c>
       <c r="G315">
-        <v>-32.75</v>
+        <v>-23.65</v>
       </c>
       <c r="H315">
-        <v>-71.49</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2024</v>
+      </c>
+      <c r="B316">
+        <v>12</v>
       </c>
       <c r="C316" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D316" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E316">
-        <v>311962.0</v>
+        <v>127168</v>
       </c>
       <c r="F316">
-        <v>70721989.0</v>
+        <v>18320714</v>
       </c>
       <c r="G316">
-        <v>-23.09</v>
+        <v>-33.59</v>
       </c>
       <c r="H316">
-        <v>-70.42</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317">
-        <v>2022.0</v>
-[...1 lines deleted...]
-      <c r="B317" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B317">
+        <v>12</v>
+      </c>
+      <c r="C317" t="s">
+        <v>8</v>
+      </c>
+      <c r="D317" t="s">
         <v>11</v>
       </c>
-      <c r="C317" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E317">
-        <v>117660.0</v>
+        <v>87674</v>
       </c>
       <c r="F317">
-        <v>21722096.0</v>
+        <v>9902965</v>
       </c>
       <c r="G317">
-        <v>-36.71</v>
+        <v>-36.73</v>
       </c>
       <c r="H317">
-        <v>-72.97</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2024</v>
+      </c>
+      <c r="B318">
+        <v>12</v>
       </c>
       <c r="C318" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D318" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E318">
-        <v>140090.0</v>
+        <v>1062</v>
       </c>
       <c r="F318">
-        <v>5407474.0</v>
+        <v>364266</v>
       </c>
       <c r="G318">
-        <v>-29.97</v>
+        <v>-33.03</v>
       </c>
       <c r="H318">
-        <v>-71.35</v>
+        <v>-71.63</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2024</v>
+      </c>
+      <c r="B319">
+        <v>12</v>
       </c>
       <c r="C319" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D319" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E319">
-        <v>178518.0</v>
+        <v>109295</v>
       </c>
       <c r="F319">
-        <v>32382993.0</v>
+        <v>9514320</v>
       </c>
       <c r="G319">
         <v>-37.04</v>
       </c>
       <c r="H319">
         <v>-73.15</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2024</v>
+      </c>
+      <c r="B320">
+        <v>12</v>
       </c>
       <c r="C320" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D320" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="E320">
-        <v>8333.0</v>
+        <v>132534</v>
       </c>
       <c r="F320">
-        <v>2708027.0</v>
+        <v>5115812</v>
       </c>
       <c r="G320">
-        <v>-33.03</v>
+        <v>-29.97</v>
       </c>
       <c r="H320">
-        <v>-71.63</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2024</v>
+      </c>
+      <c r="B321">
+        <v>12</v>
       </c>
       <c r="C321" t="s">
+        <v>13</v>
+      </c>
+      <c r="D321" t="s">
         <v>16</v>
       </c>
-      <c r="D321" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E321">
-        <v>37921.0</v>
+        <v>200442</v>
       </c>
       <c r="F321">
-        <v>7332617.0</v>
+        <v>25624258</v>
       </c>
       <c r="G321">
-        <v>-36.73</v>
+        <v>-36.71</v>
       </c>
       <c r="H321">
-        <v>-73.14</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2024</v>
+      </c>
+      <c r="B322">
+        <v>12</v>
       </c>
       <c r="C322" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D322" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E322">
-        <v>139667.0</v>
+        <v>321930</v>
       </c>
       <c r="F322">
-        <v>21629480.0</v>
+        <v>73712300</v>
       </c>
       <c r="G322">
-        <v>-33.59</v>
+        <v>-23.09</v>
       </c>
       <c r="H322">
-        <v>-71.62</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2024</v>
+      </c>
+      <c r="B323">
+        <v>12</v>
       </c>
       <c r="C323" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D323" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E323">
-        <v>57236.0</v>
+        <v>159260</v>
       </c>
       <c r="F323">
-        <v>11304274.0</v>
+        <v>26938900</v>
       </c>
       <c r="G323">
-        <v>-23.65</v>
+        <v>-32.75</v>
       </c>
       <c r="H323">
-        <v>-70.41</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2025</v>
+      </c>
+      <c r="B324">
+        <v>1</v>
       </c>
       <c r="C324" t="s">
+        <v>8</v>
+      </c>
+      <c r="D324" t="s">
         <v>9</v>
       </c>
-      <c r="D324" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E324">
-        <v>201895.0</v>
+        <v>55567</v>
       </c>
       <c r="F324">
-        <v>33122608.0</v>
+        <v>11543473</v>
       </c>
       <c r="G324">
-        <v>-32.75</v>
+        <v>-23.65</v>
       </c>
       <c r="H324">
-        <v>-71.49</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2025</v>
+      </c>
+      <c r="B325">
+        <v>1</v>
       </c>
       <c r="C325" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D325" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E325">
-        <v>321462.0</v>
+        <v>96441</v>
       </c>
       <c r="F325">
-        <v>77888696.0</v>
+        <v>13409934</v>
       </c>
       <c r="G325">
-        <v>-23.09</v>
+        <v>-33.59</v>
       </c>
       <c r="H325">
-        <v>-70.42</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2025</v>
+      </c>
+      <c r="B326">
+        <v>1</v>
       </c>
       <c r="C326" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D326" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E326">
-        <v>131425.0</v>
+        <v>141361</v>
       </c>
       <c r="F326">
-        <v>22842896.0</v>
+        <v>24117873</v>
       </c>
       <c r="G326">
-        <v>-36.71</v>
+        <v>-36.73</v>
       </c>
       <c r="H326">
-        <v>-72.97</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2025</v>
+      </c>
+      <c r="B327">
+        <v>1</v>
       </c>
       <c r="C327" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D327" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E327">
-        <v>147042.0</v>
+        <v>173</v>
       </c>
       <c r="F327">
-        <v>5675821.0</v>
+        <v>59339</v>
       </c>
       <c r="G327">
-        <v>-29.97</v>
+        <v>-33.03</v>
       </c>
       <c r="H327">
-        <v>-71.35</v>
+        <v>-71.63</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2025</v>
+      </c>
+      <c r="B328">
+        <v>1</v>
       </c>
       <c r="C328" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D328" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E328">
-        <v>153219.0</v>
+        <v>71125</v>
       </c>
       <c r="F328">
-        <v>27362381.0</v>
+        <v>9367878</v>
       </c>
       <c r="G328">
         <v>-37.04</v>
       </c>
       <c r="H328">
         <v>-73.15</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2025</v>
+      </c>
+      <c r="B329">
+        <v>1</v>
       </c>
       <c r="C329" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D329" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="E329">
-        <v>7971.0</v>
+        <v>73487</v>
       </c>
       <c r="F329">
-        <v>2210045.0</v>
+        <v>2836598</v>
       </c>
       <c r="G329">
-        <v>-33.03</v>
+        <v>-29.97</v>
       </c>
       <c r="H329">
-        <v>-71.63</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2025</v>
+      </c>
+      <c r="B330">
+        <v>1</v>
       </c>
       <c r="C330" t="s">
+        <v>13</v>
+      </c>
+      <c r="D330" t="s">
         <v>16</v>
       </c>
-      <c r="D330" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E330">
-        <v>34182.0</v>
+        <v>246581</v>
       </c>
       <c r="F330">
-        <v>5775324.0</v>
+        <v>31109701</v>
       </c>
       <c r="G330">
-        <v>-36.73</v>
+        <v>-36.71</v>
       </c>
       <c r="H330">
-        <v>-73.14</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2025</v>
+      </c>
+      <c r="B331">
+        <v>1</v>
       </c>
       <c r="C331" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D331" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E331">
-        <v>157663.0</v>
+        <v>344015</v>
       </c>
       <c r="F331">
-        <v>22678095.0</v>
+        <v>81877227</v>
       </c>
       <c r="G331">
-        <v>-33.59</v>
+        <v>-23.09</v>
       </c>
       <c r="H331">
-        <v>-71.62</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2025</v>
+      </c>
+      <c r="B332">
+        <v>1</v>
       </c>
       <c r="C332" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D332" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E332">
-        <v>65585.0</v>
+        <v>125132</v>
       </c>
       <c r="F332">
-        <v>12845361.0</v>
+        <v>22071699</v>
       </c>
       <c r="G332">
-        <v>-23.65</v>
+        <v>-32.75</v>
       </c>
       <c r="H332">
-        <v>-70.41</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2025</v>
+      </c>
+      <c r="B333">
+        <v>2</v>
       </c>
       <c r="C333" t="s">
+        <v>8</v>
+      </c>
+      <c r="D333" t="s">
         <v>9</v>
       </c>
-      <c r="D333" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E333">
-        <v>194602.0</v>
+        <v>39333</v>
       </c>
       <c r="F333">
-        <v>31917808.0</v>
+        <v>10485451</v>
       </c>
       <c r="G333">
-        <v>-32.75</v>
+        <v>-23.65</v>
       </c>
       <c r="H333">
-        <v>-71.49</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2025</v>
+      </c>
+      <c r="B334">
+        <v>2</v>
       </c>
       <c r="C334" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D334" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E334">
-        <v>309620.0</v>
+        <v>115081</v>
       </c>
       <c r="F334">
-        <v>70513893.0</v>
+        <v>15639736</v>
       </c>
       <c r="G334">
-        <v>-23.09</v>
+        <v>-33.59</v>
       </c>
       <c r="H334">
-        <v>-70.42</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2025</v>
+      </c>
+      <c r="B335">
+        <v>2</v>
       </c>
       <c r="C335" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D335" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E335">
-        <v>173005.0</v>
+        <v>133607</v>
       </c>
       <c r="F335">
-        <v>33032061.0</v>
+        <v>21030980</v>
       </c>
       <c r="G335">
-        <v>-36.71</v>
+        <v>-36.73</v>
       </c>
       <c r="H335">
-        <v>-72.97</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2025</v>
+      </c>
+      <c r="B336">
+        <v>2</v>
       </c>
       <c r="C336" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D336" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E336">
-        <v>151503.0</v>
+        <v>98415</v>
       </c>
       <c r="F336">
-        <v>5848016.0</v>
+        <v>14337768</v>
       </c>
       <c r="G336">
-        <v>-29.97</v>
+        <v>-37.04</v>
       </c>
       <c r="H336">
-        <v>-71.35</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2025</v>
+      </c>
+      <c r="B337">
+        <v>2</v>
       </c>
       <c r="C337" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D337" t="s">
         <v>15</v>
       </c>
       <c r="E337">
-        <v>127137.0</v>
+        <v>79463</v>
       </c>
       <c r="F337">
-        <v>20968846.0</v>
+        <v>3067272</v>
       </c>
       <c r="G337">
-        <v>-37.04</v>
+        <v>-29.97</v>
       </c>
       <c r="H337">
-        <v>-73.15</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2025</v>
+      </c>
+      <c r="B338">
+        <v>2</v>
       </c>
       <c r="C338" t="s">
+        <v>13</v>
+      </c>
+      <c r="D338" t="s">
         <v>16</v>
       </c>
-      <c r="D338" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E338">
-        <v>6983.0</v>
+        <v>179401</v>
       </c>
       <c r="F338">
-        <v>2222627.0</v>
+        <v>22605885</v>
       </c>
       <c r="G338">
-        <v>-33.03</v>
+        <v>-36.71</v>
       </c>
       <c r="H338">
-        <v>-71.63</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2025</v>
+      </c>
+      <c r="B339">
+        <v>2</v>
       </c>
       <c r="C339" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D339" t="s">
         <v>17</v>
       </c>
       <c r="E339">
-        <v>30979.0</v>
+        <v>267681</v>
       </c>
       <c r="F339">
-        <v>5348979.0</v>
+        <v>61300004</v>
       </c>
       <c r="G339">
-        <v>-36.73</v>
+        <v>-23.09</v>
       </c>
       <c r="H339">
-        <v>-73.14</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2025</v>
+      </c>
+      <c r="B340">
+        <v>2</v>
       </c>
       <c r="C340" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D340" t="s">
         <v>18</v>
       </c>
       <c r="E340">
-        <v>161402.0</v>
+        <v>138818</v>
       </c>
       <c r="F340">
-        <v>24458717.0</v>
+        <v>23391102</v>
       </c>
       <c r="G340">
-        <v>-33.59</v>
+        <v>-32.75</v>
       </c>
       <c r="H340">
-        <v>-71.62</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2025</v>
+      </c>
+      <c r="B341">
+        <v>3</v>
       </c>
       <c r="C341" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D341" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E341">
-        <v>62128.0</v>
+        <v>45351</v>
       </c>
       <c r="F341">
-        <v>12612390.0</v>
+        <v>8237394</v>
       </c>
       <c r="G341">
         <v>-23.65</v>
       </c>
       <c r="H341">
         <v>-70.41</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2025</v>
+      </c>
+      <c r="B342">
+        <v>3</v>
       </c>
       <c r="C342" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D342" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E342">
-        <v>184100.0</v>
+        <v>121610</v>
       </c>
       <c r="F342">
-        <v>28613936.0</v>
+        <v>16716047</v>
       </c>
       <c r="G342">
-        <v>-32.75</v>
+        <v>-33.59</v>
       </c>
       <c r="H342">
-        <v>-71.49</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2025</v>
+      </c>
+      <c r="B343">
+        <v>3</v>
       </c>
       <c r="C343" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D343" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E343">
-        <v>335785.0</v>
+        <v>132659</v>
       </c>
       <c r="F343">
-        <v>81141922.0</v>
+        <v>24530697</v>
       </c>
       <c r="G343">
-        <v>-23.09</v>
+        <v>-36.73</v>
       </c>
       <c r="H343">
-        <v>-70.42</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2025</v>
+      </c>
+      <c r="B344">
+        <v>3</v>
       </c>
       <c r="C344" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D344" t="s">
         <v>14</v>
       </c>
       <c r="E344">
-        <v>153729.0</v>
+        <v>41185</v>
       </c>
       <c r="F344">
-        <v>26230637.0</v>
+        <v>5600124</v>
       </c>
       <c r="G344">
-        <v>-36.71</v>
+        <v>-37.04</v>
       </c>
       <c r="H344">
-        <v>-72.97</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2025</v>
+      </c>
+      <c r="B345">
+        <v>3</v>
       </c>
       <c r="C345" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D345" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="E345">
-        <v>145706.0</v>
+        <v>150601</v>
       </c>
       <c r="F345">
-        <v>5624252.0</v>
+        <v>5813199</v>
       </c>
       <c r="G345">
         <v>-29.97</v>
       </c>
       <c r="H345">
         <v>-71.35</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2025</v>
+      </c>
+      <c r="B346">
+        <v>3</v>
       </c>
       <c r="C346" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D346" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E346">
-        <v>124844.0</v>
+        <v>250490</v>
       </c>
       <c r="F346">
-        <v>21103723.0</v>
+        <v>32037607</v>
       </c>
       <c r="G346">
-        <v>-37.04</v>
+        <v>-36.71</v>
       </c>
       <c r="H346">
-        <v>-73.15</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2025</v>
+      </c>
+      <c r="B347">
+        <v>3</v>
       </c>
       <c r="C347" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D347" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="E347">
-        <v>9400.0</v>
+        <v>331480</v>
       </c>
       <c r="F347">
-        <v>2880308.0</v>
+        <v>78530989</v>
       </c>
       <c r="G347">
-        <v>-33.03</v>
+        <v>-23.09</v>
       </c>
       <c r="H347">
-        <v>-71.63</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2025</v>
+      </c>
+      <c r="B348">
+        <v>3</v>
       </c>
       <c r="C348" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D348" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E348">
-        <v>41376.0</v>
+        <v>112220</v>
       </c>
       <c r="F348">
-        <v>8495697.0</v>
+        <v>18232616</v>
       </c>
       <c r="G348">
-        <v>-36.73</v>
+        <v>-32.75</v>
       </c>
       <c r="H348">
-        <v>-73.14</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2025</v>
+      </c>
+      <c r="B349">
+        <v>4</v>
       </c>
       <c r="C349" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D349" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E349">
-        <v>183319.0</v>
+        <v>35575</v>
       </c>
       <c r="F349">
-        <v>26817747.0</v>
+        <v>6706256</v>
       </c>
       <c r="G349">
-        <v>-33.59</v>
+        <v>-23.65</v>
       </c>
       <c r="H349">
-        <v>-71.62</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2025</v>
+      </c>
+      <c r="B350">
+        <v>4</v>
       </c>
       <c r="C350" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D350" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E350">
-        <v>74254.0</v>
+        <v>143758</v>
       </c>
       <c r="F350">
-        <v>14460319.0</v>
+        <v>20296231</v>
       </c>
       <c r="G350">
-        <v>-23.65</v>
+        <v>-33.59</v>
       </c>
       <c r="H350">
-        <v>-70.41</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2025</v>
+      </c>
+      <c r="B351">
+        <v>4</v>
       </c>
       <c r="C351" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D351" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E351">
-        <v>187913.0</v>
+        <v>127096</v>
       </c>
       <c r="F351">
-        <v>31277011.0</v>
+        <v>24715198</v>
       </c>
       <c r="G351">
-        <v>-32.75</v>
+        <v>-36.73</v>
       </c>
       <c r="H351">
-        <v>-71.49</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2025</v>
+      </c>
+      <c r="B352">
+        <v>4</v>
       </c>
       <c r="C352" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D352" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E352">
-        <v>318041.0</v>
+        <v>102949</v>
       </c>
       <c r="F352">
-        <v>71655686.0</v>
+        <v>14358734</v>
       </c>
       <c r="G352">
-        <v>-23.09</v>
+        <v>-37.04</v>
       </c>
       <c r="H352">
-        <v>-70.42</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2025</v>
+      </c>
+      <c r="B353">
+        <v>4</v>
       </c>
       <c r="C353" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D353" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E353">
-        <v>130955.0</v>
+        <v>136987</v>
       </c>
       <c r="F353">
-        <v>28884469.0</v>
+        <v>5287698</v>
       </c>
       <c r="G353">
-        <v>-36.71</v>
+        <v>-29.97</v>
       </c>
       <c r="H353">
-        <v>-72.97</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2025</v>
+      </c>
+      <c r="B354">
+        <v>4</v>
       </c>
       <c r="C354" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D354" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E354">
-        <v>184126.0</v>
+        <v>217207</v>
       </c>
       <c r="F354">
-        <v>7107264.0</v>
+        <v>25982367</v>
       </c>
       <c r="G354">
-        <v>-29.97</v>
+        <v>-36.71</v>
       </c>
       <c r="H354">
-        <v>-71.35</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2025</v>
+      </c>
+      <c r="B355">
+        <v>4</v>
       </c>
       <c r="C355" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D355" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E355">
-        <v>220233.0</v>
+        <v>322062</v>
       </c>
       <c r="F355">
-        <v>35991856.0</v>
+        <v>76034152</v>
       </c>
       <c r="G355">
-        <v>-37.04</v>
+        <v>-23.09</v>
       </c>
       <c r="H355">
-        <v>-73.15</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2025</v>
+      </c>
+      <c r="B356">
+        <v>4</v>
       </c>
       <c r="C356" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D356" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="E356">
-        <v>15134.0</v>
+        <v>132616</v>
       </c>
       <c r="F356">
-        <v>3620949.0</v>
+        <v>23588434</v>
       </c>
       <c r="G356">
-        <v>-33.03</v>
+        <v>-32.75</v>
       </c>
       <c r="H356">
-        <v>-71.63</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2025</v>
+      </c>
+      <c r="B357">
+        <v>5</v>
       </c>
       <c r="C357" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D357" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E357">
-        <v>45166.0</v>
+        <v>57113</v>
       </c>
       <c r="F357">
-        <v>8475263.0</v>
+        <v>12409251</v>
       </c>
       <c r="G357">
-        <v>-36.73</v>
+        <v>-23.65</v>
       </c>
       <c r="H357">
-        <v>-73.14</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2025</v>
+      </c>
+      <c r="B358">
+        <v>5</v>
       </c>
       <c r="C358" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D358" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E358">
-        <v>156367.0</v>
+        <v>151693</v>
       </c>
       <c r="F358">
-        <v>22900824.0</v>
+        <v>21541423</v>
       </c>
       <c r="G358">
         <v>-33.59</v>
       </c>
       <c r="H358">
         <v>-71.62</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2025</v>
+      </c>
+      <c r="B359">
+        <v>5</v>
       </c>
       <c r="C359" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D359" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E359">
-        <v>77471.0</v>
+        <v>130838</v>
       </c>
       <c r="F359">
-        <v>15434791.0</v>
+        <v>23036867</v>
       </c>
       <c r="G359">
-        <v>-23.65</v>
+        <v>-36.73</v>
       </c>
       <c r="H359">
-        <v>-70.41</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2025</v>
+      </c>
+      <c r="B360">
+        <v>5</v>
       </c>
       <c r="C360" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D360" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E360">
-        <v>184380.0</v>
+        <v>110279</v>
       </c>
       <c r="F360">
-        <v>29819960.0</v>
+        <v>13977283</v>
       </c>
       <c r="G360">
-        <v>-32.75</v>
+        <v>-37.04</v>
       </c>
       <c r="H360">
-        <v>-71.49</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2025</v>
+      </c>
+      <c r="B361">
+        <v>5</v>
       </c>
       <c r="C361" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D361" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E361">
-        <v>353596.0</v>
+        <v>129333</v>
       </c>
       <c r="F361">
-        <v>84254198.0</v>
+        <v>4992254</v>
       </c>
       <c r="G361">
-        <v>-23.09</v>
+        <v>-29.97</v>
       </c>
       <c r="H361">
-        <v>-70.42</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2025</v>
+      </c>
+      <c r="B362">
+        <v>5</v>
       </c>
       <c r="C362" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D362" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E362">
-        <v>106783.0</v>
+        <v>198117</v>
       </c>
       <c r="F362">
-        <v>16279145.0</v>
+        <v>33082659</v>
       </c>
       <c r="G362">
         <v>-36.71</v>
       </c>
       <c r="H362">
         <v>-72.97</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2025</v>
+      </c>
+      <c r="B363">
+        <v>5</v>
       </c>
       <c r="C363" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D363" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E363">
-        <v>127363.0</v>
+        <v>326784</v>
       </c>
       <c r="F363">
-        <v>4916212.0</v>
+        <v>74478654</v>
       </c>
       <c r="G363">
-        <v>-29.97</v>
+        <v>-23.09</v>
       </c>
       <c r="H363">
-        <v>-71.35</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2025</v>
+      </c>
+      <c r="B364">
+        <v>5</v>
       </c>
       <c r="C364" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D364" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="E364">
-        <v>178720.0</v>
+        <v>118815</v>
       </c>
       <c r="F364">
-        <v>26265213.0</v>
+        <v>21585260</v>
       </c>
       <c r="G364">
-        <v>-37.04</v>
+        <v>-32.75</v>
       </c>
       <c r="H364">
-        <v>-73.15</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2025</v>
+      </c>
+      <c r="B365">
+        <v>6</v>
       </c>
       <c r="C365" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D365" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="E365">
-        <v>7994.0</v>
+        <v>36602</v>
       </c>
       <c r="F365">
-        <v>2208522.0</v>
+        <v>6706038</v>
       </c>
       <c r="G365">
-        <v>-33.03</v>
+        <v>-23.65</v>
       </c>
       <c r="H365">
-        <v>-71.63</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2025</v>
+      </c>
+      <c r="B366">
+        <v>6</v>
       </c>
       <c r="C366" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D366" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E366">
-        <v>41917.0</v>
+        <v>133665</v>
       </c>
       <c r="F366">
-        <v>7123498.0</v>
+        <v>18656189</v>
       </c>
       <c r="G366">
-        <v>-36.73</v>
+        <v>-33.59</v>
       </c>
       <c r="H366">
-        <v>-73.14</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2025</v>
+      </c>
+      <c r="B367">
+        <v>6</v>
       </c>
       <c r="C367" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D367" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E367">
-        <v>182656.0</v>
+        <v>159876</v>
       </c>
       <c r="F367">
-        <v>27081320.0</v>
+        <v>30213104</v>
       </c>
       <c r="G367">
-        <v>-33.59</v>
+        <v>-36.73</v>
       </c>
       <c r="H367">
-        <v>-71.62</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2025</v>
+      </c>
+      <c r="B368">
+        <v>6</v>
       </c>
       <c r="C368" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D368" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E368">
-        <v>57583.0</v>
+        <v>82476</v>
       </c>
       <c r="F368">
-        <v>11735898.0</v>
+        <v>11342535</v>
       </c>
       <c r="G368">
-        <v>-23.65</v>
+        <v>-37.04</v>
       </c>
       <c r="H368">
-        <v>-70.41</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>2025</v>
+      </c>
+      <c r="B369">
+        <v>6</v>
       </c>
       <c r="C369" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D369" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E369">
-        <v>155521.0</v>
+        <v>128080</v>
       </c>
       <c r="F369">
-        <v>23336796.0</v>
+        <v>4943888</v>
       </c>
       <c r="G369">
-        <v>-32.75</v>
+        <v>-29.97</v>
       </c>
       <c r="H369">
-        <v>-71.49</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>2025</v>
+      </c>
+      <c r="B370">
+        <v>6</v>
       </c>
       <c r="C370" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D370" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="E370">
-        <v>288792.0</v>
+        <v>207973</v>
       </c>
       <c r="F370">
-        <v>68486777.0</v>
+        <v>24709539</v>
       </c>
       <c r="G370">
-        <v>-23.09</v>
+        <v>-36.71</v>
       </c>
       <c r="H370">
-        <v>-70.42</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>2025</v>
+      </c>
+      <c r="B371">
+        <v>6</v>
       </c>
       <c r="C371" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D371" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="E371">
-        <v>121312.0</v>
+        <v>331151</v>
       </c>
       <c r="F371">
-        <v>19747212.0</v>
+        <v>76708133</v>
       </c>
       <c r="G371">
-        <v>-36.71</v>
+        <v>-23.09</v>
       </c>
       <c r="H371">
-        <v>-72.97</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>2025</v>
+      </c>
+      <c r="B372">
+        <v>6</v>
       </c>
       <c r="C372" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D372" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E372">
-        <v>132292.0</v>
+        <v>139485</v>
       </c>
       <c r="F372">
-        <v>5106471.0</v>
+        <v>24029200</v>
       </c>
       <c r="G372">
-        <v>-29.97</v>
+        <v>-32.75</v>
       </c>
       <c r="H372">
-        <v>-71.35</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>2025</v>
+      </c>
+      <c r="B373">
+        <v>7</v>
       </c>
       <c r="C373" t="s">
+        <v>8</v>
+      </c>
+      <c r="D373" t="s">
         <v>9</v>
       </c>
-      <c r="D373" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E373">
-        <v>164998.0</v>
+        <v>32059</v>
       </c>
       <c r="F373">
-        <v>22263910.0</v>
+        <v>6031445</v>
       </c>
       <c r="G373">
-        <v>-37.04</v>
+        <v>-23.65</v>
       </c>
       <c r="H373">
-        <v>-73.15</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>2025</v>
+      </c>
+      <c r="B374">
+        <v>7</v>
       </c>
       <c r="C374" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D374" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="E374">
-        <v>6868.0</v>
+        <v>148864</v>
       </c>
       <c r="F374">
-        <v>2285763.0</v>
+        <v>20849893</v>
       </c>
       <c r="G374">
-        <v>-33.03</v>
+        <v>-33.59</v>
       </c>
       <c r="H374">
-        <v>-71.63</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>2025</v>
+      </c>
+      <c r="B375">
+        <v>7</v>
       </c>
       <c r="C375" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D375" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E375">
-        <v>62176.0</v>
+        <v>106975</v>
       </c>
       <c r="F375">
-        <v>8685767.0</v>
+        <v>16739330</v>
       </c>
       <c r="G375">
         <v>-36.73</v>
       </c>
       <c r="H375">
         <v>-73.14</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>2025</v>
+      </c>
+      <c r="B376">
+        <v>7</v>
       </c>
       <c r="C376" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D376" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E376">
-        <v>178727.0</v>
+        <v>35227</v>
       </c>
       <c r="F376">
-        <v>26518103.0</v>
+        <v>3997862</v>
       </c>
       <c r="G376">
-        <v>-33.59</v>
+        <v>-37.04</v>
       </c>
       <c r="H376">
-        <v>-71.62</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>2025</v>
+      </c>
+      <c r="B377">
+        <v>7</v>
       </c>
       <c r="C377" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D377" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="E377">
-        <v>61042.0</v>
+        <v>70279</v>
       </c>
       <c r="F377">
-        <v>12104437.0</v>
+        <v>2712769</v>
       </c>
       <c r="G377">
-        <v>-23.65</v>
+        <v>-29.97</v>
       </c>
       <c r="H377">
-        <v>-70.41</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2025</v>
+      </c>
+      <c r="B378">
+        <v>7</v>
       </c>
       <c r="C378" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D378" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E378">
-        <v>164599.0</v>
+        <v>178161</v>
       </c>
       <c r="F378">
-        <v>25716038.0</v>
+        <v>25579515</v>
       </c>
       <c r="G378">
-        <v>-32.75</v>
+        <v>-36.71</v>
       </c>
       <c r="H378">
-        <v>-71.49</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2025</v>
+      </c>
+      <c r="B379">
+        <v>7</v>
       </c>
       <c r="C379" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D379" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E379">
-        <v>277392.0</v>
+        <v>289750</v>
       </c>
       <c r="F379">
-        <v>64374362.0</v>
+        <v>75242021</v>
       </c>
       <c r="G379">
         <v>-23.09</v>
       </c>
       <c r="H379">
         <v>-70.42</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2025</v>
+      </c>
+      <c r="B380">
+        <v>7</v>
       </c>
       <c r="C380" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D380" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E380">
-        <v>115749.0</v>
+        <v>135147</v>
       </c>
       <c r="F380">
-        <v>28671234.0</v>
+        <v>24571800</v>
       </c>
       <c r="G380">
-        <v>-36.71</v>
+        <v>-32.75</v>
       </c>
       <c r="H380">
-        <v>-72.97</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2025</v>
+      </c>
+      <c r="B381">
+        <v>8</v>
       </c>
       <c r="C381" t="s">
+        <v>8</v>
+      </c>
+      <c r="D381" t="s">
         <v>9</v>
       </c>
-      <c r="D381" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E381">
-        <v>142038.0</v>
+        <v>70069</v>
       </c>
       <c r="F381">
-        <v>5482667.0</v>
+        <v>15637746</v>
       </c>
       <c r="G381">
-        <v>-29.97</v>
+        <v>-23.65</v>
       </c>
       <c r="H381">
-        <v>-71.35</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2025</v>
+      </c>
+      <c r="B382">
+        <v>8</v>
       </c>
       <c r="C382" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D382" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="E382">
-        <v>192726.0</v>
+        <v>73594</v>
       </c>
       <c r="F382">
-        <v>26499654.0</v>
+        <v>10061832</v>
       </c>
       <c r="G382">
-        <v>-37.04</v>
+        <v>-33.59</v>
       </c>
       <c r="H382">
-        <v>-73.15</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2025</v>
+      </c>
+      <c r="B383">
+        <v>8</v>
       </c>
       <c r="C383" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D383" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E383">
-        <v>8019.0</v>
+        <v>138041</v>
       </c>
       <c r="F383">
-        <v>2194300.0</v>
+        <v>28630336</v>
       </c>
       <c r="G383">
-        <v>-33.03</v>
+        <v>-36.73</v>
       </c>
       <c r="H383">
-        <v>-71.63</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2025</v>
+      </c>
+      <c r="B384">
+        <v>8</v>
       </c>
       <c r="C384" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D384" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E384">
-        <v>29325.0</v>
+        <v>88044</v>
       </c>
       <c r="F384">
-        <v>5305507.0</v>
+        <v>14228577</v>
       </c>
       <c r="G384">
-        <v>-36.73</v>
+        <v>-37.04</v>
       </c>
       <c r="H384">
-        <v>-73.14</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2025</v>
+      </c>
+      <c r="B385">
+        <v>8</v>
       </c>
       <c r="C385" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D385" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="E385">
-        <v>172166.0</v>
+        <v>168704</v>
       </c>
       <c r="F385">
-        <v>24469168.0</v>
+        <v>6511974</v>
       </c>
       <c r="G385">
-        <v>-33.59</v>
+        <v>-29.97</v>
       </c>
       <c r="H385">
-        <v>-71.62</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2025</v>
+      </c>
+      <c r="B386">
+        <v>8</v>
       </c>
       <c r="C386" t="s">
+        <v>13</v>
+      </c>
+      <c r="D386" t="s">
         <v>16</v>
       </c>
-      <c r="D386" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E386">
-        <v>67489.0</v>
+        <v>213796</v>
       </c>
       <c r="F386">
-        <v>13316317.0</v>
+        <v>26953178</v>
       </c>
       <c r="G386">
-        <v>-23.65</v>
+        <v>-36.71</v>
       </c>
       <c r="H386">
-        <v>-70.41</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387">
-        <v>2022.0</v>
-[...1 lines deleted...]
-      <c r="B387" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B387">
         <v>8</v>
       </c>
       <c r="C387" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D387" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E387">
-        <v>171542.0</v>
+        <v>298580</v>
       </c>
       <c r="F387">
-        <v>28005114.0</v>
+        <v>68089290</v>
       </c>
       <c r="G387">
-        <v>-32.75</v>
+        <v>-23.09</v>
       </c>
       <c r="H387">
-        <v>-71.49</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388">
-        <v>2022.0</v>
-[...1 lines deleted...]
-      <c r="B388" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B388">
         <v>8</v>
       </c>
       <c r="C388" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D388" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E388">
-        <v>337113.0</v>
+        <v>113546</v>
       </c>
       <c r="F388">
-        <v>78955143.0</v>
+        <v>16404474</v>
       </c>
       <c r="G388">
-        <v>-23.09</v>
+        <v>-32.75</v>
       </c>
       <c r="H388">
-        <v>-70.42</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2025</v>
+      </c>
+      <c r="B389">
+        <v>9</v>
       </c>
       <c r="C389" t="s">
+        <v>8</v>
+      </c>
+      <c r="D389" t="s">
         <v>9</v>
       </c>
-      <c r="D389" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E389">
-        <v>144432.0</v>
+        <v>34650</v>
       </c>
       <c r="F389">
-        <v>27229469.0</v>
+        <v>6695215</v>
       </c>
       <c r="G389">
-        <v>-36.71</v>
+        <v>-23.65</v>
       </c>
       <c r="H389">
-        <v>-72.97</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2025</v>
+      </c>
+      <c r="B390">
+        <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D390" t="s">
         <v>10</v>
       </c>
       <c r="E390">
-        <v>0.0</v>
+        <v>118303</v>
       </c>
       <c r="F390">
-        <v>0.0</v>
+        <v>16359649</v>
       </c>
       <c r="G390">
-        <v>-29.97</v>
+        <v>-33.59</v>
       </c>
       <c r="H390">
-        <v>-71.35</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2025</v>
+      </c>
+      <c r="B391">
+        <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D391" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E391">
-        <v>141095.0</v>
+        <v>141819</v>
       </c>
       <c r="F391">
-        <v>24975505.0</v>
+        <v>31118553</v>
       </c>
       <c r="G391">
-        <v>-37.04</v>
+        <v>-36.73</v>
       </c>
       <c r="H391">
-        <v>-73.15</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2025</v>
+      </c>
+      <c r="B392">
+        <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D392" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="E392">
-        <v>6715.0</v>
+        <v>101462</v>
       </c>
       <c r="F392">
-        <v>1785470.0</v>
+        <v>13702705</v>
       </c>
       <c r="G392">
-        <v>-33.03</v>
+        <v>-37.04</v>
       </c>
       <c r="H392">
-        <v>-71.63</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2025</v>
+      </c>
+      <c r="B393">
+        <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D393" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="E393">
-        <v>33333.0</v>
+        <v>157095</v>
       </c>
       <c r="F393">
-        <v>7090069.0</v>
+        <v>6063867</v>
       </c>
       <c r="G393">
-        <v>-36.73</v>
+        <v>-29.97</v>
       </c>
       <c r="H393">
-        <v>-73.14</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2025</v>
+      </c>
+      <c r="B394">
+        <v>9</v>
       </c>
       <c r="C394" t="s">
+        <v>13</v>
+      </c>
+      <c r="D394" t="s">
         <v>16</v>
       </c>
-      <c r="D394" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E394">
-        <v>188521.0</v>
+        <v>197752</v>
       </c>
       <c r="F394">
-        <v>27209798.0</v>
+        <v>27138916</v>
       </c>
       <c r="G394">
-        <v>-33.59</v>
+        <v>-36.71</v>
       </c>
       <c r="H394">
-        <v>-71.62</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2025</v>
+      </c>
+      <c r="B395">
+        <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D395" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E395">
-        <v>71240.0</v>
+        <v>339269</v>
       </c>
       <c r="F395">
-        <v>15097448.0</v>
+        <v>82143881</v>
       </c>
       <c r="G395">
-        <v>-23.65</v>
+        <v>-23.09</v>
       </c>
       <c r="H395">
-        <v>-70.41</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2025</v>
+      </c>
+      <c r="B396">
+        <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D396" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="E396">
-        <v>161284.0</v>
+        <v>119602</v>
       </c>
       <c r="F396">
-        <v>27065892.0</v>
+        <v>18666490</v>
       </c>
       <c r="G396">
         <v>-32.75</v>
       </c>
       <c r="H396">
         <v>-71.49</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2025</v>
+      </c>
+      <c r="B397">
+        <v>10</v>
       </c>
       <c r="C397" t="s">
+        <v>8</v>
+      </c>
+      <c r="D397" t="s">
         <v>9</v>
       </c>
-      <c r="D397" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E397">
-        <v>346453.0</v>
+        <v>38561</v>
       </c>
       <c r="F397">
-        <v>78312932.0</v>
+        <v>7327342</v>
       </c>
       <c r="G397">
-        <v>-23.09</v>
+        <v>-23.65</v>
       </c>
       <c r="H397">
-        <v>-70.42</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2025</v>
+      </c>
+      <c r="B398">
+        <v>10</v>
       </c>
       <c r="C398" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D398" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E398">
-        <v>196983.0</v>
+        <v>121255</v>
       </c>
       <c r="F398">
-        <v>37819479.0</v>
+        <v>16710120</v>
       </c>
       <c r="G398">
-        <v>-36.71</v>
+        <v>-33.59</v>
       </c>
       <c r="H398">
-        <v>-72.97</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2025</v>
+      </c>
+      <c r="B399">
+        <v>10</v>
       </c>
       <c r="C399" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D399" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E399">
-        <v>158740.0</v>
+        <v>137550</v>
       </c>
       <c r="F399">
-        <v>6127364.0</v>
+        <v>28070915</v>
       </c>
       <c r="G399">
-        <v>-29.97</v>
+        <v>-36.73</v>
       </c>
       <c r="H399">
-        <v>-71.35</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2025</v>
+      </c>
+      <c r="B400">
+        <v>10</v>
       </c>
       <c r="C400" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D400" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E400">
-        <v>74877.0</v>
+        <v>80321</v>
       </c>
       <c r="F400">
-        <v>8429885.0</v>
+        <v>10265607</v>
       </c>
       <c r="G400">
         <v>-37.04</v>
       </c>
       <c r="H400">
         <v>-73.15</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2025</v>
+      </c>
+      <c r="B401">
+        <v>10</v>
       </c>
       <c r="C401" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D401" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="E401">
-        <v>7812.0</v>
+        <v>180041</v>
       </c>
       <c r="F401">
-        <v>2409379.0</v>
+        <v>6949583</v>
       </c>
       <c r="G401">
-        <v>-33.03</v>
+        <v>-29.97</v>
       </c>
       <c r="H401">
-        <v>-71.63</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2025</v>
+      </c>
+      <c r="B402">
+        <v>10</v>
       </c>
       <c r="C402" t="s">
+        <v>13</v>
+      </c>
+      <c r="D402" t="s">
         <v>16</v>
       </c>
-      <c r="D402" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E402">
-        <v>65491.0</v>
+        <v>213831</v>
       </c>
       <c r="F402">
-        <v>12357978.0</v>
+        <v>23939112</v>
       </c>
       <c r="G402">
-        <v>-36.73</v>
+        <v>-36.71</v>
       </c>
       <c r="H402">
-        <v>-73.14</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2025</v>
+      </c>
+      <c r="B403">
+        <v>10</v>
       </c>
       <c r="C403" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D403" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E403">
-        <v>174161.0</v>
+        <v>343042</v>
       </c>
       <c r="F403">
-        <v>26731816.0</v>
+        <v>81717745</v>
       </c>
       <c r="G403">
-        <v>-33.59</v>
+        <v>-23.09</v>
       </c>
       <c r="H403">
-        <v>-71.62</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2025</v>
+      </c>
+      <c r="B404">
+        <v>10</v>
       </c>
       <c r="C404" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D404" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E404">
-        <v>70362.0</v>
+        <v>131424</v>
       </c>
       <c r="F404">
-        <v>13900348.0</v>
+        <v>22330448</v>
       </c>
       <c r="G404">
-        <v>-23.65</v>
+        <v>-32.75</v>
       </c>
       <c r="H404">
-        <v>-70.41</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2025</v>
+      </c>
+      <c r="B405">
+        <v>11</v>
       </c>
       <c r="C405" t="s">
+        <v>8</v>
+      </c>
+      <c r="D405" t="s">
         <v>9</v>
       </c>
-      <c r="D405" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E405">
-        <v>128523.0</v>
+        <v>37583</v>
       </c>
       <c r="F405">
-        <v>18795412.0</v>
+        <v>7570556</v>
       </c>
       <c r="G405">
-        <v>-32.75</v>
+        <v>-23.65</v>
       </c>
       <c r="H405">
-        <v>-71.49</v>
+        <v>-70.41</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2025</v>
+      </c>
+      <c r="B406">
+        <v>11</v>
       </c>
       <c r="C406" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D406" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E406">
-        <v>313572.0</v>
+        <v>110433</v>
       </c>
       <c r="F406">
-        <v>75504984.0</v>
+        <v>15041965</v>
       </c>
       <c r="G406">
-        <v>-23.09</v>
+        <v>-33.59</v>
       </c>
       <c r="H406">
-        <v>-70.42</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2025</v>
+      </c>
+      <c r="B407">
+        <v>11</v>
       </c>
       <c r="C407" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D407" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E407">
-        <v>125969.0</v>
+        <v>138924</v>
       </c>
       <c r="F407">
-        <v>21989273.0</v>
+        <v>26679070</v>
       </c>
       <c r="G407">
-        <v>-36.71</v>
+        <v>-36.73</v>
       </c>
       <c r="H407">
-        <v>-72.97</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2025</v>
+      </c>
+      <c r="B408">
+        <v>11</v>
       </c>
       <c r="C408" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D408" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E408">
-        <v>143643.0</v>
+        <v>66159</v>
       </c>
       <c r="F408">
-        <v>5544620.0</v>
+        <v>10086174</v>
       </c>
       <c r="G408">
-        <v>-29.97</v>
+        <v>-37.04</v>
       </c>
       <c r="H408">
-        <v>-71.35</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2025</v>
+      </c>
+      <c r="B409">
+        <v>11</v>
       </c>
       <c r="C409" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D409" t="s">
         <v>15</v>
       </c>
       <c r="E409">
-        <v>160534.0</v>
+        <v>161369</v>
       </c>
       <c r="F409">
-        <v>21833173.0</v>
+        <v>6228843</v>
       </c>
       <c r="G409">
-        <v>-37.04</v>
+        <v>-29.97</v>
       </c>
       <c r="H409">
-        <v>-73.15</v>
+        <v>-71.35</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2025</v>
+      </c>
+      <c r="B410">
+        <v>11</v>
       </c>
       <c r="C410" t="s">
+        <v>13</v>
+      </c>
+      <c r="D410" t="s">
         <v>16</v>
       </c>
-      <c r="D410" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E410">
-        <v>9616.0</v>
+        <v>234292</v>
       </c>
       <c r="F410">
-        <v>2972457.0</v>
+        <v>28442765</v>
       </c>
       <c r="G410">
-        <v>-33.03</v>
+        <v>-36.71</v>
       </c>
       <c r="H410">
-        <v>-71.63</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2025</v>
+      </c>
+      <c r="B411">
+        <v>11</v>
       </c>
       <c r="C411" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D411" t="s">
         <v>17</v>
       </c>
       <c r="E411">
-        <v>64817.0</v>
+        <v>306246</v>
       </c>
       <c r="F411">
-        <v>10227419.0</v>
+        <v>70980715</v>
       </c>
       <c r="G411">
-        <v>-36.73</v>
+        <v>-23.09</v>
       </c>
       <c r="H411">
-        <v>-73.14</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2025</v>
+      </c>
+      <c r="B412">
+        <v>11</v>
       </c>
       <c r="C412" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D412" t="s">
         <v>18</v>
       </c>
       <c r="E412">
-        <v>157815.0</v>
+        <v>137874</v>
       </c>
       <c r="F412">
-        <v>22725132.0</v>
+        <v>22586022</v>
       </c>
       <c r="G412">
-        <v>-33.59</v>
+        <v>-32.75</v>
       </c>
       <c r="H412">
-        <v>-71.62</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2025</v>
+      </c>
+      <c r="B413">
+        <v>12</v>
       </c>
       <c r="C413" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D413" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E413">
-        <v>73778.0</v>
+        <v>55219</v>
       </c>
       <c r="F413">
-        <v>14675903.0</v>
+        <v>10982521</v>
       </c>
       <c r="G413">
         <v>-23.65</v>
       </c>
       <c r="H413">
         <v>-70.41</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2025</v>
+      </c>
+      <c r="B414">
+        <v>12</v>
       </c>
       <c r="C414" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D414" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E414">
-        <v>145208.0</v>
+        <v>109622</v>
       </c>
       <c r="F414">
-        <v>22094431.0</v>
+        <v>14902327</v>
       </c>
       <c r="G414">
-        <v>-32.75</v>
+        <v>-33.59</v>
       </c>
       <c r="H414">
-        <v>-71.49</v>
+        <v>-71.62</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2025</v>
+      </c>
+      <c r="B415">
+        <v>12</v>
       </c>
       <c r="C415" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D415" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E415">
-        <v>337611.0</v>
+        <v>119185</v>
       </c>
       <c r="F415">
-        <v>79601809.0</v>
+        <v>24083693</v>
       </c>
       <c r="G415">
-        <v>-23.09</v>
+        <v>-36.73</v>
       </c>
       <c r="H415">
-        <v>-70.42</v>
+        <v>-73.14</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2025</v>
+      </c>
+      <c r="B416">
+        <v>12</v>
       </c>
       <c r="C416" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D416" t="s">
         <v>14</v>
       </c>
       <c r="E416">
-        <v>186918.0</v>
+        <v>111583</v>
       </c>
       <c r="F416">
-        <v>28231083.0</v>
+        <v>11383673</v>
       </c>
       <c r="G416">
-        <v>-36.71</v>
+        <v>-37.04</v>
       </c>
       <c r="H416">
-        <v>-72.97</v>
+        <v>-73.15</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2025</v>
+      </c>
+      <c r="B417">
+        <v>12</v>
       </c>
       <c r="C417" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D417" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="E417">
-        <v>159426.0</v>
+        <v>153790</v>
       </c>
       <c r="F417">
-        <v>6153844.0</v>
+        <v>5936294</v>
       </c>
       <c r="G417">
         <v>-29.97</v>
       </c>
       <c r="H417">
         <v>-71.35</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2025</v>
+      </c>
+      <c r="B418">
+        <v>12</v>
       </c>
       <c r="C418" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D418" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E418">
-        <v>149889.0</v>
+        <v>242423</v>
       </c>
       <c r="F418">
-        <v>25405534.0</v>
+        <v>31420612</v>
       </c>
       <c r="G418">
-        <v>-37.04</v>
+        <v>-36.71</v>
       </c>
       <c r="H418">
-        <v>-73.15</v>
+        <v>-72.97</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2025</v>
+      </c>
+      <c r="B419">
+        <v>12</v>
       </c>
       <c r="C419" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D419" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="E419">
-        <v>15042.0</v>
+        <v>311570</v>
       </c>
       <c r="F419">
-        <v>4177661.0</v>
+        <v>71283179</v>
       </c>
       <c r="G419">
-        <v>-33.03</v>
+        <v>-23.09</v>
       </c>
       <c r="H419">
-        <v>-71.63</v>
+        <v>-70.42</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2025</v>
+      </c>
+      <c r="B420">
+        <v>12</v>
       </c>
       <c r="C420" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D420" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E420">
-        <v>35697.0</v>
+        <v>144921</v>
       </c>
       <c r="F420">
-        <v>6798314.0</v>
+        <v>24399019</v>
       </c>
       <c r="G420">
-        <v>-36.73</v>
+        <v>-32.75</v>
       </c>
       <c r="H420">
-        <v>-73.14</v>
+        <v>-71.49</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2026</v>
+      </c>
+      <c r="B421">
+        <v>1</v>
       </c>
       <c r="C421" t="s">
+        <v>8</v>
+      </c>
+      <c r="D421" t="s">
+        <v>9</v>
+      </c>
+      <c r="E421">
+        <v>41381</v>
+      </c>
+      <c r="F421">
+        <v>8371657</v>
+      </c>
+      <c r="G421">
+        <v>-23.65</v>
+      </c>
+      <c r="H421">
+        <v>-70.41</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>2026</v>
+      </c>
+      <c r="B422">
+        <v>1</v>
+      </c>
+      <c r="C422" t="s">
+        <v>8</v>
+      </c>
+      <c r="D422" t="s">
+        <v>10</v>
+      </c>
+      <c r="E422">
+        <v>86144</v>
+      </c>
+      <c r="F422">
+        <v>11572174</v>
+      </c>
+      <c r="G422">
+        <v>-33.59</v>
+      </c>
+      <c r="H422">
+        <v>-71.62</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>2026</v>
+      </c>
+      <c r="B423">
+        <v>1</v>
+      </c>
+      <c r="C423" t="s">
+        <v>8</v>
+      </c>
+      <c r="D423" t="s">
+        <v>11</v>
+      </c>
+      <c r="E423">
+        <v>150510</v>
+      </c>
+      <c r="F423">
+        <v>29237569</v>
+      </c>
+      <c r="G423">
+        <v>-36.73</v>
+      </c>
+      <c r="H423">
+        <v>-73.14</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>2026</v>
+      </c>
+      <c r="B424">
+        <v>1</v>
+      </c>
+      <c r="C424" t="s">
+        <v>13</v>
+      </c>
+      <c r="D424" t="s">
+        <v>14</v>
+      </c>
+      <c r="E424">
+        <v>108815</v>
+      </c>
+      <c r="F424">
+        <v>14221364</v>
+      </c>
+      <c r="G424">
+        <v>-37.04</v>
+      </c>
+      <c r="H424">
+        <v>-73.15</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>2026</v>
+      </c>
+      <c r="B425">
+        <v>1</v>
+      </c>
+      <c r="C425" t="s">
+        <v>13</v>
+      </c>
+      <c r="D425" t="s">
+        <v>15</v>
+      </c>
+      <c r="E425">
+        <v>170967</v>
+      </c>
+      <c r="F425">
+        <v>6599326</v>
+      </c>
+      <c r="G425">
+        <v>-29.97</v>
+      </c>
+      <c r="H425">
+        <v>-71.35</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>2026</v>
+      </c>
+      <c r="B426">
+        <v>1</v>
+      </c>
+      <c r="C426" t="s">
+        <v>13</v>
+      </c>
+      <c r="D426" t="s">
         <v>16</v>
       </c>
-      <c r="D421" t="s">
+      <c r="E426">
+        <v>197899</v>
+      </c>
+      <c r="F426">
+        <v>26367261</v>
+      </c>
+      <c r="G426">
+        <v>-36.71</v>
+      </c>
+      <c r="H426">
+        <v>-72.97</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>2026</v>
+      </c>
+      <c r="B427">
+        <v>1</v>
+      </c>
+      <c r="C427" t="s">
+        <v>13</v>
+      </c>
+      <c r="D427" t="s">
+        <v>17</v>
+      </c>
+      <c r="E427">
+        <v>219425</v>
+      </c>
+      <c r="F427">
+        <v>52120566</v>
+      </c>
+      <c r="G427">
+        <v>-23.09</v>
+      </c>
+      <c r="H427">
+        <v>-70.42</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>2026</v>
+      </c>
+      <c r="B428">
+        <v>1</v>
+      </c>
+      <c r="C428" t="s">
+        <v>13</v>
+      </c>
+      <c r="D428" t="s">
         <v>18</v>
       </c>
-      <c r="E421">
-[...5 lines deleted...]
-      <c r="G421">
+      <c r="E428">
+        <v>130065</v>
+      </c>
+      <c r="F428">
+        <v>22430846</v>
+      </c>
+      <c r="G428">
+        <v>-32.75</v>
+      </c>
+      <c r="H428">
+        <v>-71.49</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>2026</v>
+      </c>
+      <c r="B429">
+        <v>2</v>
+      </c>
+      <c r="C429" t="s">
+        <v>8</v>
+      </c>
+      <c r="D429" t="s">
+        <v>9</v>
+      </c>
+      <c r="E429">
+        <v>41381</v>
+      </c>
+      <c r="F429">
+        <v>8371657</v>
+      </c>
+      <c r="G429">
+        <v>-23.65</v>
+      </c>
+      <c r="H429">
+        <v>-70.41</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>2026</v>
+      </c>
+      <c r="B430">
+        <v>2</v>
+      </c>
+      <c r="C430" t="s">
+        <v>8</v>
+      </c>
+      <c r="D430" t="s">
+        <v>10</v>
+      </c>
+      <c r="E430">
+        <v>109311</v>
+      </c>
+      <c r="F430">
+        <v>15093473</v>
+      </c>
+      <c r="G430">
         <v>-33.59</v>
       </c>
-      <c r="H421">
+      <c r="H430">
         <v>-71.62</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>2026</v>
+      </c>
+      <c r="B431">
+        <v>2</v>
+      </c>
+      <c r="C431" t="s">
+        <v>8</v>
+      </c>
+      <c r="D431" t="s">
+        <v>11</v>
+      </c>
+      <c r="E431">
+        <v>119350</v>
+      </c>
+      <c r="F431">
+        <v>24996381</v>
+      </c>
+      <c r="G431">
+        <v>-36.73</v>
+      </c>
+      <c r="H431">
+        <v>-73.14</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>2026</v>
+      </c>
+      <c r="B432">
+        <v>2</v>
+      </c>
+      <c r="C432" t="s">
+        <v>13</v>
+      </c>
+      <c r="D432" t="s">
+        <v>14</v>
+      </c>
+      <c r="E432">
+        <v>171012</v>
+      </c>
+      <c r="F432">
+        <v>20976354</v>
+      </c>
+      <c r="G432">
+        <v>-37.04</v>
+      </c>
+      <c r="H432">
+        <v>-73.15</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>2026</v>
+      </c>
+      <c r="B433">
+        <v>2</v>
+      </c>
+      <c r="C433" t="s">
+        <v>13</v>
+      </c>
+      <c r="D433" t="s">
+        <v>15</v>
+      </c>
+      <c r="E433">
+        <v>110623</v>
+      </c>
+      <c r="F433">
+        <v>4270048</v>
+      </c>
+      <c r="G433">
+        <v>-29.97</v>
+      </c>
+      <c r="H433">
+        <v>-71.35</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>2026</v>
+      </c>
+      <c r="B434">
+        <v>2</v>
+      </c>
+      <c r="C434" t="s">
+        <v>13</v>
+      </c>
+      <c r="D434" t="s">
+        <v>16</v>
+      </c>
+      <c r="E434">
+        <v>149405</v>
+      </c>
+      <c r="F434">
+        <v>19133310</v>
+      </c>
+      <c r="G434">
+        <v>-36.71</v>
+      </c>
+      <c r="H434">
+        <v>-72.97</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>2026</v>
+      </c>
+      <c r="B435">
+        <v>2</v>
+      </c>
+      <c r="C435" t="s">
+        <v>13</v>
+      </c>
+      <c r="D435" t="s">
+        <v>17</v>
+      </c>
+      <c r="E435">
+        <v>219425</v>
+      </c>
+      <c r="F435">
+        <v>52120566</v>
+      </c>
+      <c r="G435">
+        <v>-23.09</v>
+      </c>
+      <c r="H435">
+        <v>-70.42</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>2026</v>
+      </c>
+      <c r="B436">
+        <v>2</v>
+      </c>
+      <c r="C436" t="s">
+        <v>13</v>
+      </c>
+      <c r="D436" t="s">
+        <v>18</v>
+      </c>
+      <c r="E436">
+        <v>109740</v>
+      </c>
+      <c r="F436">
+        <v>18569350</v>
+      </c>
+      <c r="G436">
+        <v>-32.75</v>
+      </c>
+      <c r="H436">
+        <v>-71.49</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>2026</v>
+      </c>
+      <c r="B437">
+        <v>3</v>
+      </c>
+      <c r="C437" t="s">
+        <v>8</v>
+      </c>
+      <c r="D437" t="s">
+        <v>9</v>
+      </c>
+      <c r="E437">
+        <v>0</v>
+      </c>
+      <c r="F437">
+        <v>0</v>
+      </c>
+      <c r="G437">
+        <v>-23.65</v>
+      </c>
+      <c r="H437">
+        <v>-70.41</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>2026</v>
+      </c>
+      <c r="B438">
+        <v>3</v>
+      </c>
+      <c r="C438" t="s">
+        <v>8</v>
+      </c>
+      <c r="D438" t="s">
+        <v>10</v>
+      </c>
+      <c r="E438">
+        <v>121502</v>
+      </c>
+      <c r="F438">
+        <v>16453894</v>
+      </c>
+      <c r="G438">
+        <v>-33.59</v>
+      </c>
+      <c r="H438">
+        <v>-71.62</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>2026</v>
+      </c>
+      <c r="B439">
+        <v>3</v>
+      </c>
+      <c r="C439" t="s">
+        <v>8</v>
+      </c>
+      <c r="D439" t="s">
+        <v>11</v>
+      </c>
+      <c r="E439">
+        <v>145040</v>
+      </c>
+      <c r="F439">
+        <v>28322871</v>
+      </c>
+      <c r="G439">
+        <v>-36.73</v>
+      </c>
+      <c r="H439">
+        <v>-73.14</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>2026</v>
+      </c>
+      <c r="B440">
+        <v>3</v>
+      </c>
+      <c r="C440" t="s">
+        <v>13</v>
+      </c>
+      <c r="D440" t="s">
+        <v>14</v>
+      </c>
+      <c r="E440">
+        <v>109668</v>
+      </c>
+      <c r="F440">
+        <v>16289703</v>
+      </c>
+      <c r="G440">
+        <v>-37.04</v>
+      </c>
+      <c r="H440">
+        <v>-73.15</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>2026</v>
+      </c>
+      <c r="B441">
+        <v>3</v>
+      </c>
+      <c r="C441" t="s">
+        <v>13</v>
+      </c>
+      <c r="D441" t="s">
+        <v>15</v>
+      </c>
+      <c r="E441">
+        <v>154339</v>
+      </c>
+      <c r="F441">
+        <v>5957485</v>
+      </c>
+      <c r="G441">
+        <v>-29.97</v>
+      </c>
+      <c r="H441">
+        <v>-71.35</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>2026</v>
+      </c>
+      <c r="B442">
+        <v>3</v>
+      </c>
+      <c r="C442" t="s">
+        <v>13</v>
+      </c>
+      <c r="D442" t="s">
+        <v>16</v>
+      </c>
+      <c r="E442">
+        <v>208219</v>
+      </c>
+      <c r="F442">
+        <v>25117336</v>
+      </c>
+      <c r="G442">
+        <v>-36.71</v>
+      </c>
+      <c r="H442">
+        <v>-72.97</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>2026</v>
+      </c>
+      <c r="B443">
+        <v>3</v>
+      </c>
+      <c r="C443" t="s">
+        <v>13</v>
+      </c>
+      <c r="D443" t="s">
+        <v>18</v>
+      </c>
+      <c r="E443">
+        <v>136219</v>
+      </c>
+      <c r="F443">
+        <v>20795286</v>
+      </c>
+      <c r="G443">
+        <v>-32.75</v>
+      </c>
+      <c r="H443">
+        <v>-71.49</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>2026</v>
+      </c>
+      <c r="B444">
+        <v>4</v>
+      </c>
+      <c r="C444" t="s">
+        <v>8</v>
+      </c>
+      <c r="D444" t="s">
+        <v>10</v>
+      </c>
+      <c r="E444">
+        <v>85094</v>
+      </c>
+      <c r="F444">
+        <v>11751616</v>
+      </c>
+      <c r="G444">
+        <v>-33.59</v>
+      </c>
+      <c r="H444">
+        <v>-71.62</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>2026</v>
+      </c>
+      <c r="B445">
+        <v>4</v>
+      </c>
+      <c r="C445" t="s">
+        <v>8</v>
+      </c>
+      <c r="D445" t="s">
+        <v>11</v>
+      </c>
+      <c r="E445">
+        <v>0</v>
+      </c>
+      <c r="F445">
+        <v>0</v>
+      </c>
+      <c r="G445">
+        <v>-36.73</v>
+      </c>
+      <c r="H445">
+        <v>-73.14</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>2026</v>
+      </c>
+      <c r="B446">
+        <v>4</v>
+      </c>
+      <c r="C446" t="s">
+        <v>13</v>
+      </c>
+      <c r="D446" t="s">
+        <v>14</v>
+      </c>
+      <c r="E446">
+        <v>0</v>
+      </c>
+      <c r="F446">
+        <v>0</v>
+      </c>
+      <c r="G446">
+        <v>-37.04</v>
+      </c>
+      <c r="H446">
+        <v>-73.15</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>2026</v>
+      </c>
+      <c r="B447">
+        <v>4</v>
+      </c>
+      <c r="C447" t="s">
+        <v>13</v>
+      </c>
+      <c r="D447" t="s">
+        <v>15</v>
+      </c>
+      <c r="E447">
+        <v>123127</v>
+      </c>
+      <c r="F447">
+        <v>4752702</v>
+      </c>
+      <c r="G447">
+        <v>-29.97</v>
+      </c>
+      <c r="H447">
+        <v>-71.35</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>2026</v>
+      </c>
+      <c r="B448">
+        <v>4</v>
+      </c>
+      <c r="C448" t="s">
+        <v>13</v>
+      </c>
+      <c r="D448" t="s">
+        <v>16</v>
+      </c>
+      <c r="E448">
+        <v>0</v>
+      </c>
+      <c r="F448">
+        <v>0</v>
+      </c>
+      <c r="G448">
+        <v>-36.71</v>
+      </c>
+      <c r="H448">
+        <v>-72.97</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>