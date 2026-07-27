--- v0 (2025-12-07)
+++ v1 (2026-07-27)
@@ -380,50 +380,62 @@
   <si>
     <t>Pichidegua</t>
   </si>
   <si>
     <t>Quinta de Tilcoco</t>
   </si>
   <si>
     <t>Rengo</t>
   </si>
   <si>
     <t>Requínoa</t>
   </si>
   <si>
     <t>San Vicente</t>
   </si>
   <si>
     <t>Cardenal Caro</t>
   </si>
   <si>
     <t>Pichilemu</t>
   </si>
   <si>
     <t>La Estrella</t>
   </si>
   <si>
+    <t>La Araucanía</t>
+  </si>
+  <si>
+    <t>ARAUC</t>
+  </si>
+  <si>
+    <t>Malleco</t>
+  </si>
+  <si>
+    <t>Lumaco</t>
+  </si>
+  <si>
     <t>Litueche</t>
   </si>
   <si>
     <t>Marchihue</t>
   </si>
   <si>
     <t>Navidad</t>
   </si>
   <si>
     <t>Paredones</t>
   </si>
   <si>
     <t>Colchagua</t>
   </si>
   <si>
     <t>San Fernando</t>
   </si>
   <si>
     <t>Chépica</t>
   </si>
   <si>
     <t>Chimbarongo</t>
   </si>
   <si>
     <t>Lolol</t>
@@ -623,56 +635,50 @@
   <si>
     <t>Negrete</t>
   </si>
   <si>
     <t>Quilaco</t>
   </si>
   <si>
     <t>Quilleco</t>
   </si>
   <si>
     <t>San Rosendo</t>
   </si>
   <si>
     <t>Santa Bárbara</t>
   </si>
   <si>
     <t>Tucapel</t>
   </si>
   <si>
     <t>Yumbel</t>
   </si>
   <si>
     <t>Alto Biobío</t>
   </si>
   <si>
-    <t>La Araucanía</t>
-[...4 lines deleted...]
-  <si>
     <t>Cautín</t>
   </si>
   <si>
     <t>Temuco</t>
   </si>
   <si>
     <t>Carahue</t>
   </si>
   <si>
     <t>Cunco</t>
   </si>
   <si>
     <t>Curarrehue</t>
   </si>
   <si>
     <t>Freire</t>
   </si>
   <si>
     <t>Galvarino</t>
   </si>
   <si>
     <t>Gorbea</t>
   </si>
   <si>
     <t>Lautaro</t>
@@ -695,72 +701,66 @@
   <si>
     <t>Pitrufquén</t>
   </si>
   <si>
     <t>Pucón</t>
   </si>
   <si>
     <t>Saavedra</t>
   </si>
   <si>
     <t>Teodoro Schmidt</t>
   </si>
   <si>
     <t>Toltén</t>
   </si>
   <si>
     <t>Vilcún</t>
   </si>
   <si>
     <t>Villarrica</t>
   </si>
   <si>
     <t>Cholchol</t>
   </si>
   <si>
-    <t>Malleco</t>
-[...1 lines deleted...]
-  <si>
     <t>Angol</t>
   </si>
   <si>
     <t>Collipulli</t>
   </si>
   <si>
     <t>Curacautín</t>
   </si>
   <si>
     <t>Ercilla</t>
   </si>
   <si>
     <t>Lonquimay</t>
   </si>
   <si>
     <t>Los Sauces</t>
-  </si>
-[...1 lines deleted...]
-    <t>Lumaco</t>
   </si>
   <si>
     <t>Purén</t>
   </si>
   <si>
     <t>Renaico</t>
   </si>
   <si>
     <t>Traiguén</t>
   </si>
   <si>
     <t>Victoria</t>
   </si>
   <si>
     <t>Los Lagos</t>
   </si>
   <si>
     <t>LAGOS</t>
   </si>
   <si>
     <t>Llanquihue</t>
   </si>
   <si>
     <t>Puerto Montt</t>
   </si>
@@ -3844,2547 +3844,2547 @@
     <row r="98" spans="1:7">
       <c r="A98">
         <v>6</v>
       </c>
       <c r="B98" t="s">
         <v>99</v>
       </c>
       <c r="C98" t="s">
         <v>100</v>
       </c>
       <c r="D98">
         <v>62</v>
       </c>
       <c r="E98" t="s">
         <v>119</v>
       </c>
       <c r="F98">
         <v>6202</v>
       </c>
       <c r="G98" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B99" t="s">
-        <v>99</v>
+        <v>122</v>
       </c>
       <c r="C99" t="s">
-        <v>100</v>
+        <v>123</v>
       </c>
       <c r="D99">
-        <v>62</v>
+        <v>92</v>
       </c>
       <c r="E99" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="F99">
-        <v>6203</v>
+        <v>9207</v>
       </c>
       <c r="G99" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100">
         <v>6</v>
       </c>
       <c r="B100" t="s">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>100</v>
       </c>
       <c r="D100">
         <v>62</v>
       </c>
       <c r="E100" t="s">
         <v>119</v>
       </c>
       <c r="F100">
-        <v>6204</v>
+        <v>6203</v>
       </c>
       <c r="G100" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101">
         <v>6</v>
       </c>
       <c r="B101" t="s">
         <v>99</v>
       </c>
       <c r="C101" t="s">
         <v>100</v>
       </c>
       <c r="D101">
         <v>62</v>
       </c>
       <c r="E101" t="s">
         <v>119</v>
       </c>
       <c r="F101">
-        <v>6205</v>
+        <v>6204</v>
       </c>
       <c r="G101" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102">
         <v>6</v>
       </c>
       <c r="B102" t="s">
         <v>99</v>
       </c>
       <c r="C102" t="s">
         <v>100</v>
       </c>
       <c r="D102">
         <v>62</v>
       </c>
       <c r="E102" t="s">
         <v>119</v>
       </c>
       <c r="F102">
-        <v>6206</v>
+        <v>6205</v>
       </c>
       <c r="G102" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103">
         <v>6</v>
       </c>
       <c r="B103" t="s">
         <v>99</v>
       </c>
       <c r="C103" t="s">
         <v>100</v>
       </c>
       <c r="D103">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E103" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="F103">
-        <v>6301</v>
+        <v>6206</v>
       </c>
       <c r="G103" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104">
         <v>6</v>
       </c>
       <c r="B104" t="s">
         <v>99</v>
       </c>
       <c r="C104" t="s">
         <v>100</v>
       </c>
       <c r="D104">
         <v>63</v>
       </c>
       <c r="E104" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="F104">
-        <v>6302</v>
+        <v>6301</v>
       </c>
       <c r="G104" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105">
         <v>6</v>
       </c>
       <c r="B105" t="s">
         <v>99</v>
       </c>
       <c r="C105" t="s">
         <v>100</v>
       </c>
       <c r="D105">
         <v>63</v>
       </c>
       <c r="E105" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="F105">
-        <v>6303</v>
+        <v>6302</v>
       </c>
       <c r="G105" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106">
         <v>6</v>
       </c>
       <c r="B106" t="s">
         <v>99</v>
       </c>
       <c r="C106" t="s">
         <v>100</v>
       </c>
       <c r="D106">
         <v>63</v>
       </c>
       <c r="E106" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="F106">
-        <v>6304</v>
+        <v>6303</v>
       </c>
       <c r="G106" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107">
         <v>6</v>
       </c>
       <c r="B107" t="s">
         <v>99</v>
       </c>
       <c r="C107" t="s">
         <v>100</v>
       </c>
       <c r="D107">
         <v>63</v>
       </c>
       <c r="E107" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="F107">
-        <v>6305</v>
+        <v>6304</v>
       </c>
       <c r="G107" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108">
         <v>6</v>
       </c>
       <c r="B108" t="s">
         <v>99</v>
       </c>
       <c r="C108" t="s">
         <v>100</v>
       </c>
       <c r="D108">
         <v>63</v>
       </c>
       <c r="E108" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="F108">
-        <v>6306</v>
+        <v>6305</v>
       </c>
       <c r="G108" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109">
         <v>6</v>
       </c>
       <c r="B109" t="s">
         <v>99</v>
       </c>
       <c r="C109" t="s">
         <v>100</v>
       </c>
       <c r="D109">
         <v>63</v>
       </c>
       <c r="E109" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="F109">
-        <v>6307</v>
+        <v>6306</v>
       </c>
       <c r="G109" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110">
         <v>6</v>
       </c>
       <c r="B110" t="s">
         <v>99</v>
       </c>
       <c r="C110" t="s">
         <v>100</v>
       </c>
       <c r="D110">
         <v>63</v>
       </c>
       <c r="E110" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="F110">
-        <v>6308</v>
+        <v>6307</v>
       </c>
       <c r="G110" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111">
         <v>6</v>
       </c>
       <c r="B111" t="s">
         <v>99</v>
       </c>
       <c r="C111" t="s">
         <v>100</v>
       </c>
       <c r="D111">
         <v>63</v>
       </c>
       <c r="E111" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="F111">
-        <v>6309</v>
+        <v>6308</v>
       </c>
       <c r="G111" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112">
         <v>6</v>
       </c>
       <c r="B112" t="s">
         <v>99</v>
       </c>
       <c r="C112" t="s">
         <v>100</v>
       </c>
       <c r="D112">
         <v>63</v>
       </c>
       <c r="E112" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="F112">
-        <v>6310</v>
+        <v>6309</v>
       </c>
       <c r="G112" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B113" t="s">
-        <v>137</v>
+        <v>99</v>
       </c>
       <c r="C113" t="s">
-        <v>138</v>
+        <v>100</v>
       </c>
       <c r="D113">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="E113" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="F113">
-        <v>7101</v>
+        <v>6310</v>
       </c>
       <c r="G113" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114">
         <v>7</v>
       </c>
       <c r="B114" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C114" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D114">
         <v>71</v>
       </c>
       <c r="E114" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="F114">
-        <v>7102</v>
+        <v>7101</v>
       </c>
       <c r="G114" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115">
         <v>7</v>
       </c>
       <c r="B115" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C115" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D115">
         <v>71</v>
       </c>
       <c r="E115" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="F115">
-        <v>7103</v>
+        <v>7102</v>
       </c>
       <c r="G115" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116">
         <v>7</v>
       </c>
       <c r="B116" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C116" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D116">
         <v>71</v>
       </c>
       <c r="E116" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="F116">
-        <v>7104</v>
+        <v>7103</v>
       </c>
       <c r="G116" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117">
         <v>7</v>
       </c>
       <c r="B117" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C117" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D117">
         <v>71</v>
       </c>
       <c r="E117" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="F117">
-        <v>7105</v>
+        <v>7104</v>
       </c>
       <c r="G117" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118">
         <v>7</v>
       </c>
       <c r="B118" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C118" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D118">
         <v>71</v>
       </c>
       <c r="E118" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="F118">
-        <v>7106</v>
+        <v>7105</v>
       </c>
       <c r="G118" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119">
         <v>7</v>
       </c>
       <c r="B119" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C119" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D119">
         <v>71</v>
       </c>
       <c r="E119" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="F119">
-        <v>7107</v>
+        <v>7106</v>
       </c>
       <c r="G119" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120">
         <v>7</v>
       </c>
       <c r="B120" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C120" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D120">
         <v>71</v>
       </c>
       <c r="E120" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="F120">
-        <v>7108</v>
+        <v>7107</v>
       </c>
       <c r="G120" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121">
         <v>7</v>
       </c>
       <c r="B121" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C121" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D121">
         <v>71</v>
       </c>
       <c r="E121" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="F121">
-        <v>7109</v>
+        <v>7108</v>
       </c>
       <c r="G121" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122">
         <v>7</v>
       </c>
       <c r="B122" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C122" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D122">
         <v>71</v>
       </c>
       <c r="E122" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="F122">
-        <v>7110</v>
+        <v>7109</v>
       </c>
       <c r="G122" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123">
         <v>7</v>
       </c>
       <c r="B123" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C123" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D123">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="E123" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="F123">
-        <v>7201</v>
+        <v>7110</v>
       </c>
       <c r="G123" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124">
         <v>7</v>
       </c>
       <c r="B124" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C124" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D124">
         <v>72</v>
       </c>
       <c r="E124" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="F124">
-        <v>7202</v>
+        <v>7201</v>
       </c>
       <c r="G124" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125">
         <v>7</v>
       </c>
       <c r="B125" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C125" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D125">
         <v>72</v>
       </c>
       <c r="E125" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="F125">
-        <v>7203</v>
+        <v>7202</v>
       </c>
       <c r="G125" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126">
         <v>7</v>
       </c>
       <c r="B126" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C126" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D126">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E126" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F126">
-        <v>7301</v>
+        <v>7203</v>
       </c>
       <c r="G126" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127">
         <v>7</v>
       </c>
       <c r="B127" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C127" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D127">
         <v>73</v>
       </c>
       <c r="E127" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="F127">
-        <v>7302</v>
+        <v>7301</v>
       </c>
       <c r="G127" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128">
         <v>7</v>
       </c>
       <c r="B128" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C128" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D128">
         <v>73</v>
       </c>
       <c r="E128" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="F128">
-        <v>7303</v>
+        <v>7302</v>
       </c>
       <c r="G128" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129">
         <v>7</v>
       </c>
       <c r="B129" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C129" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D129">
         <v>73</v>
       </c>
       <c r="E129" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="F129">
-        <v>7304</v>
+        <v>7303</v>
       </c>
       <c r="G129" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130">
         <v>7</v>
       </c>
       <c r="B130" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C130" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D130">
         <v>73</v>
       </c>
       <c r="E130" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="F130">
-        <v>7305</v>
+        <v>7304</v>
       </c>
       <c r="G130" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131">
         <v>7</v>
       </c>
       <c r="B131" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C131" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D131">
         <v>73</v>
       </c>
       <c r="E131" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="F131">
-        <v>7306</v>
+        <v>7305</v>
       </c>
       <c r="G131" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132">
         <v>7</v>
       </c>
       <c r="B132" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C132" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D132">
         <v>73</v>
       </c>
       <c r="E132" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="F132">
-        <v>7307</v>
+        <v>7306</v>
       </c>
       <c r="G132" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133">
         <v>7</v>
       </c>
       <c r="B133" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C133" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D133">
         <v>73</v>
       </c>
       <c r="E133" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="F133">
-        <v>7308</v>
+        <v>7307</v>
       </c>
       <c r="G133" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134">
         <v>7</v>
       </c>
       <c r="B134" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C134" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D134">
         <v>73</v>
       </c>
       <c r="E134" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="F134">
-        <v>7309</v>
+        <v>7308</v>
       </c>
       <c r="G134" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135">
         <v>7</v>
       </c>
       <c r="B135" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C135" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D135">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="E135" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="F135">
-        <v>7401</v>
+        <v>7309</v>
       </c>
       <c r="G135" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136">
         <v>7</v>
       </c>
       <c r="B136" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C136" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D136">
         <v>74</v>
       </c>
       <c r="E136" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="F136">
-        <v>7402</v>
+        <v>7401</v>
       </c>
       <c r="G136" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137">
         <v>7</v>
       </c>
       <c r="B137" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C137" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D137">
         <v>74</v>
       </c>
       <c r="E137" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="F137">
-        <v>7403</v>
+        <v>7402</v>
       </c>
       <c r="G137" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138">
         <v>7</v>
       </c>
       <c r="B138" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C138" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D138">
         <v>74</v>
       </c>
       <c r="E138" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="F138">
-        <v>7404</v>
+        <v>7403</v>
       </c>
       <c r="G138" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139">
         <v>7</v>
       </c>
       <c r="B139" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C139" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D139">
         <v>74</v>
       </c>
       <c r="E139" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="F139">
-        <v>7405</v>
+        <v>7404</v>
       </c>
       <c r="G139" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140">
         <v>7</v>
       </c>
       <c r="B140" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C140" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D140">
         <v>74</v>
       </c>
       <c r="E140" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="F140">
-        <v>7406</v>
+        <v>7405</v>
       </c>
       <c r="G140" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141">
         <v>7</v>
       </c>
       <c r="B141" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C141" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D141">
         <v>74</v>
       </c>
       <c r="E141" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="F141">
-        <v>7407</v>
+        <v>7406</v>
       </c>
       <c r="G141" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142">
         <v>7</v>
       </c>
       <c r="B142" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C142" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D142">
         <v>74</v>
       </c>
       <c r="E142" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="F142">
-        <v>7408</v>
+        <v>7407</v>
       </c>
       <c r="G142" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B143" t="s">
-        <v>168</v>
+        <v>141</v>
       </c>
       <c r="C143" t="s">
-        <v>169</v>
+        <v>142</v>
       </c>
       <c r="D143">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="E143" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="F143">
-        <v>8101</v>
+        <v>7408</v>
       </c>
       <c r="G143" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144">
         <v>8</v>
       </c>
       <c r="B144" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C144" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D144">
         <v>81</v>
       </c>
       <c r="E144" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="F144">
-        <v>8102</v>
+        <v>8101</v>
       </c>
       <c r="G144" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145">
         <v>8</v>
       </c>
       <c r="B145" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C145" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D145">
         <v>81</v>
       </c>
       <c r="E145" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="F145">
-        <v>8103</v>
+        <v>8102</v>
       </c>
       <c r="G145" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146">
         <v>8</v>
       </c>
       <c r="B146" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C146" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D146">
         <v>81</v>
       </c>
       <c r="E146" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="F146">
-        <v>8104</v>
+        <v>8103</v>
       </c>
       <c r="G146" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147">
         <v>8</v>
       </c>
       <c r="B147" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C147" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D147">
         <v>81</v>
       </c>
       <c r="E147" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="F147">
-        <v>8105</v>
+        <v>8104</v>
       </c>
       <c r="G147" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148">
         <v>8</v>
       </c>
       <c r="B148" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C148" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D148">
         <v>81</v>
       </c>
       <c r="E148" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="F148">
-        <v>8106</v>
+        <v>8105</v>
       </c>
       <c r="G148" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149">
         <v>8</v>
       </c>
       <c r="B149" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C149" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D149">
         <v>81</v>
       </c>
       <c r="E149" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="F149">
-        <v>8107</v>
+        <v>8106</v>
       </c>
       <c r="G149" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150">
         <v>8</v>
       </c>
       <c r="B150" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C150" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D150">
         <v>81</v>
       </c>
       <c r="E150" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="F150">
-        <v>8108</v>
+        <v>8107</v>
       </c>
       <c r="G150" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151">
         <v>8</v>
       </c>
       <c r="B151" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C151" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D151">
         <v>81</v>
       </c>
       <c r="E151" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="F151">
-        <v>8109</v>
+        <v>8108</v>
       </c>
       <c r="G151" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152">
         <v>8</v>
       </c>
       <c r="B152" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C152" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D152">
         <v>81</v>
       </c>
       <c r="E152" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="F152">
-        <v>8110</v>
+        <v>8109</v>
       </c>
       <c r="G152" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153">
         <v>8</v>
       </c>
       <c r="B153" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C153" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D153">
         <v>81</v>
       </c>
       <c r="E153" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="F153">
-        <v>8111</v>
+        <v>8110</v>
       </c>
       <c r="G153" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154">
         <v>8</v>
       </c>
       <c r="B154" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C154" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D154">
         <v>81</v>
       </c>
       <c r="E154" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="F154">
-        <v>8112</v>
+        <v>8111</v>
       </c>
       <c r="G154" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155">
         <v>8</v>
       </c>
       <c r="B155" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C155" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D155">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E155" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="F155">
-        <v>8201</v>
+        <v>8112</v>
       </c>
       <c r="G155" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156">
         <v>8</v>
       </c>
       <c r="B156" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C156" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D156">
         <v>82</v>
       </c>
       <c r="E156" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="F156">
-        <v>8202</v>
+        <v>8201</v>
       </c>
       <c r="G156" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157">
         <v>8</v>
       </c>
       <c r="B157" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C157" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D157">
         <v>82</v>
       </c>
       <c r="E157" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="F157">
-        <v>8203</v>
+        <v>8202</v>
       </c>
       <c r="G157" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158">
         <v>8</v>
       </c>
       <c r="B158" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C158" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D158">
         <v>82</v>
       </c>
       <c r="E158" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="F158">
-        <v>8204</v>
+        <v>8203</v>
       </c>
       <c r="G158" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159">
         <v>8</v>
       </c>
       <c r="B159" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C159" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D159">
         <v>82</v>
       </c>
       <c r="E159" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="F159">
-        <v>8205</v>
+        <v>8204</v>
       </c>
       <c r="G159" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160">
         <v>8</v>
       </c>
       <c r="B160" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C160" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D160">
         <v>82</v>
       </c>
       <c r="E160" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="F160">
-        <v>8206</v>
+        <v>8205</v>
       </c>
       <c r="G160" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161">
         <v>8</v>
       </c>
       <c r="B161" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C161" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D161">
         <v>82</v>
       </c>
       <c r="E161" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="F161">
-        <v>8207</v>
+        <v>8206</v>
       </c>
       <c r="G161" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162">
         <v>8</v>
       </c>
       <c r="B162" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C162" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D162">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="E162" t="s">
-        <v>168</v>
+        <v>186</v>
       </c>
       <c r="F162">
-        <v>8301</v>
+        <v>8207</v>
       </c>
       <c r="G162" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163">
         <v>8</v>
       </c>
       <c r="B163" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C163" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D163">
         <v>83</v>
       </c>
       <c r="E163" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="F163">
-        <v>8302</v>
+        <v>8301</v>
       </c>
       <c r="G163" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164">
         <v>8</v>
       </c>
       <c r="B164" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C164" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D164">
         <v>83</v>
       </c>
       <c r="E164" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="F164">
-        <v>8303</v>
+        <v>8302</v>
       </c>
       <c r="G164" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165">
         <v>8</v>
       </c>
       <c r="B165" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C165" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D165">
         <v>83</v>
       </c>
       <c r="E165" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="F165">
-        <v>8304</v>
+        <v>8303</v>
       </c>
       <c r="G165" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166">
         <v>8</v>
       </c>
       <c r="B166" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C166" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D166">
         <v>83</v>
       </c>
       <c r="E166" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="F166">
-        <v>8305</v>
+        <v>8304</v>
       </c>
       <c r="G166" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167">
         <v>8</v>
       </c>
       <c r="B167" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C167" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D167">
         <v>83</v>
       </c>
       <c r="E167" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="F167">
-        <v>8306</v>
+        <v>8305</v>
       </c>
       <c r="G167" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168">
         <v>8</v>
       </c>
       <c r="B168" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C168" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D168">
         <v>83</v>
       </c>
       <c r="E168" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="F168">
-        <v>8307</v>
+        <v>8306</v>
       </c>
       <c r="G168" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169">
         <v>8</v>
       </c>
       <c r="B169" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C169" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D169">
         <v>83</v>
       </c>
       <c r="E169" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="F169">
-        <v>8308</v>
+        <v>8307</v>
       </c>
       <c r="G169" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170">
         <v>8</v>
       </c>
       <c r="B170" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C170" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D170">
         <v>83</v>
       </c>
       <c r="E170" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="F170">
-        <v>8309</v>
+        <v>8308</v>
       </c>
       <c r="G170" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171">
         <v>8</v>
       </c>
       <c r="B171" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C171" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D171">
         <v>83</v>
       </c>
       <c r="E171" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="F171">
-        <v>8310</v>
+        <v>8309</v>
       </c>
       <c r="G171" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172">
         <v>8</v>
       </c>
       <c r="B172" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C172" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D172">
         <v>83</v>
       </c>
       <c r="E172" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="F172">
-        <v>8311</v>
+        <v>8310</v>
       </c>
       <c r="G172" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173">
         <v>8</v>
       </c>
       <c r="B173" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C173" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D173">
         <v>83</v>
       </c>
       <c r="E173" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="F173">
-        <v>8312</v>
+        <v>8311</v>
       </c>
       <c r="G173" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174">
         <v>8</v>
       </c>
       <c r="B174" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C174" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D174">
         <v>83</v>
       </c>
       <c r="E174" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="F174">
-        <v>8313</v>
+        <v>8312</v>
       </c>
       <c r="G174" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175">
         <v>8</v>
       </c>
       <c r="B175" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C175" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D175">
         <v>83</v>
       </c>
       <c r="E175" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="F175">
-        <v>8314</v>
+        <v>8313</v>
       </c>
       <c r="G175" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B176" t="s">
-        <v>203</v>
+        <v>172</v>
       </c>
       <c r="C176" t="s">
-        <v>204</v>
+        <v>173</v>
       </c>
       <c r="D176">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="E176" t="s">
-        <v>205</v>
+        <v>172</v>
       </c>
       <c r="F176">
-        <v>9101</v>
+        <v>8314</v>
       </c>
       <c r="G176" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177">
         <v>9</v>
       </c>
       <c r="B177" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="C177" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="D177">
         <v>91</v>
       </c>
       <c r="E177" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="F177">
-        <v>9102</v>
+        <v>9101</v>
       </c>
       <c r="G177" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178">
         <v>9</v>
       </c>
       <c r="B178" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="C178" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="D178">
         <v>91</v>
       </c>
       <c r="E178" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="F178">
-        <v>9103</v>
+        <v>9102</v>
       </c>
       <c r="G178" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179">
         <v>9</v>
       </c>
       <c r="B179" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="C179" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="D179">
         <v>91</v>
       </c>
       <c r="E179" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="F179">
-        <v>9104</v>
+        <v>9103</v>
       </c>
       <c r="G179" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180">
         <v>9</v>
       </c>
       <c r="B180" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="C180" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="D180">
         <v>91</v>
       </c>
       <c r="E180" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="F180">
-        <v>9105</v>
+        <v>9104</v>
       </c>
       <c r="G180" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181">
         <v>9</v>
       </c>
       <c r="B181" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="C181" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="D181">
         <v>91</v>
       </c>
       <c r="E181" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="F181">
-        <v>9106</v>
+        <v>9105</v>
       </c>
       <c r="G181" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182">
         <v>9</v>
       </c>
       <c r="B182" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="C182" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="D182">
         <v>91</v>
       </c>
       <c r="E182" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="F182">
-        <v>9107</v>
+        <v>9106</v>
       </c>
       <c r="G182" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183">
         <v>9</v>
       </c>
       <c r="B183" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="C183" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="D183">
         <v>91</v>
       </c>
       <c r="E183" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="F183">
-        <v>9108</v>
+        <v>9107</v>
       </c>
       <c r="G183" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184">
         <v>9</v>
       </c>
       <c r="B184" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="C184" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="D184">
         <v>91</v>
       </c>
       <c r="E184" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="F184">
-        <v>9109</v>
+        <v>9108</v>
       </c>
       <c r="G184" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185">
         <v>9</v>
       </c>
       <c r="B185" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="C185" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="D185">
         <v>91</v>
       </c>
       <c r="E185" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="F185">
-        <v>9110</v>
+        <v>9109</v>
       </c>
       <c r="G185" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186">
         <v>9</v>
       </c>
       <c r="B186" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="C186" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="D186">
         <v>91</v>
       </c>
       <c r="E186" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="F186">
-        <v>9111</v>
+        <v>9110</v>
       </c>
       <c r="G186" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187">
         <v>9</v>
       </c>
       <c r="B187" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="C187" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="D187">
         <v>91</v>
       </c>
       <c r="E187" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="F187">
-        <v>9112</v>
+        <v>9111</v>
       </c>
       <c r="G187" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188">
         <v>9</v>
       </c>
       <c r="B188" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="C188" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="D188">
         <v>91</v>
       </c>
       <c r="E188" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="F188">
-        <v>9113</v>
+        <v>9112</v>
       </c>
       <c r="G188" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189">
         <v>9</v>
       </c>
       <c r="B189" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="C189" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="D189">
         <v>91</v>
       </c>
       <c r="E189" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="F189">
-        <v>9114</v>
+        <v>9113</v>
       </c>
       <c r="G189" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190">
         <v>9</v>
       </c>
       <c r="B190" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="C190" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="D190">
         <v>91</v>
       </c>
       <c r="E190" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="F190">
-        <v>9115</v>
+        <v>9114</v>
       </c>
       <c r="G190" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191">
         <v>9</v>
       </c>
       <c r="B191" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="C191" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="D191">
         <v>91</v>
       </c>
       <c r="E191" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="F191">
-        <v>9116</v>
+        <v>9115</v>
       </c>
       <c r="G191" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192">
         <v>9</v>
       </c>
       <c r="B192" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="C192" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="D192">
         <v>91</v>
       </c>
       <c r="E192" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="F192">
-        <v>9117</v>
+        <v>9116</v>
       </c>
       <c r="G192" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193">
         <v>9</v>
       </c>
       <c r="B193" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="C193" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="D193">
         <v>91</v>
       </c>
       <c r="E193" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="F193">
-        <v>9118</v>
+        <v>9117</v>
       </c>
       <c r="G193" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194">
         <v>9</v>
       </c>
       <c r="B194" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="C194" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="D194">
         <v>91</v>
       </c>
       <c r="E194" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="F194">
-        <v>9119</v>
+        <v>9118</v>
       </c>
       <c r="G194" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195">
         <v>9</v>
       </c>
       <c r="B195" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="C195" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="D195">
         <v>91</v>
       </c>
       <c r="E195" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="F195">
-        <v>9120</v>
+        <v>9119</v>
       </c>
       <c r="G195" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196">
         <v>9</v>
       </c>
       <c r="B196" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="C196" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="D196">
         <v>91</v>
       </c>
       <c r="E196" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="F196">
-        <v>9121</v>
+        <v>9120</v>
       </c>
       <c r="G196" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197">
         <v>9</v>
       </c>
       <c r="B197" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="C197" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="D197">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="E197" t="s">
-        <v>227</v>
+        <v>207</v>
       </c>
       <c r="F197">
-        <v>9201</v>
+        <v>9121</v>
       </c>
       <c r="G197" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198">
         <v>9</v>
       </c>
       <c r="B198" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="C198" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="D198">
         <v>92</v>
       </c>
       <c r="E198" t="s">
-        <v>227</v>
+        <v>124</v>
       </c>
       <c r="F198">
-        <v>9202</v>
+        <v>9201</v>
       </c>
       <c r="G198" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199">
         <v>9</v>
       </c>
       <c r="B199" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="C199" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="D199">
         <v>92</v>
       </c>
       <c r="E199" t="s">
-        <v>227</v>
+        <v>124</v>
       </c>
       <c r="F199">
-        <v>9203</v>
+        <v>9202</v>
       </c>
       <c r="G199" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200">
         <v>9</v>
       </c>
       <c r="B200" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="C200" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="D200">
         <v>92</v>
       </c>
       <c r="E200" t="s">
-        <v>227</v>
+        <v>124</v>
       </c>
       <c r="F200">
-        <v>9204</v>
+        <v>9203</v>
       </c>
       <c r="G200" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201">
         <v>9</v>
       </c>
       <c r="B201" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="C201" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="D201">
         <v>92</v>
       </c>
       <c r="E201" t="s">
-        <v>227</v>
+        <v>124</v>
       </c>
       <c r="F201">
-        <v>9205</v>
+        <v>9204</v>
       </c>
       <c r="G201" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202">
         <v>9</v>
       </c>
       <c r="B202" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="C202" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="D202">
         <v>92</v>
       </c>
       <c r="E202" t="s">
-        <v>227</v>
+        <v>124</v>
       </c>
       <c r="F202">
-        <v>9206</v>
+        <v>9205</v>
       </c>
       <c r="G202" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203">
         <v>9</v>
       </c>
       <c r="B203" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="C203" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="D203">
         <v>92</v>
       </c>
       <c r="E203" t="s">
-        <v>227</v>
+        <v>124</v>
       </c>
       <c r="F203">
-        <v>9207</v>
+        <v>9206</v>
       </c>
       <c r="G203" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204">
         <v>9</v>
       </c>
       <c r="B204" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="C204" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="D204">
         <v>92</v>
       </c>
       <c r="E204" t="s">
-        <v>227</v>
+        <v>124</v>
       </c>
       <c r="F204">
         <v>9208</v>
       </c>
       <c r="G204" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205">
         <v>9</v>
       </c>
       <c r="B205" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="C205" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="D205">
         <v>92</v>
       </c>
       <c r="E205" t="s">
-        <v>227</v>
+        <v>124</v>
       </c>
       <c r="F205">
         <v>9209</v>
       </c>
       <c r="G205" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206">
         <v>9</v>
       </c>
       <c r="B206" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="C206" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="D206">
         <v>92</v>
       </c>
       <c r="E206" t="s">
-        <v>227</v>
+        <v>124</v>
       </c>
       <c r="F206">
         <v>9210</v>
       </c>
       <c r="G206" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207">
         <v>9</v>
       </c>
       <c r="B207" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="C207" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="D207">
         <v>92</v>
       </c>
       <c r="E207" t="s">
-        <v>227</v>
+        <v>124</v>
       </c>
       <c r="F207">
         <v>9211</v>
       </c>
       <c r="G207" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208">
         <v>10</v>
       </c>
       <c r="B208" t="s">
         <v>239</v>
       </c>
       <c r="C208" t="s">
         <v>240</v>
       </c>
       <c r="D208">
         <v>101</v>
       </c>
       <c r="E208" t="s">
         <v>241</v>
       </c>
       <c r="F208">