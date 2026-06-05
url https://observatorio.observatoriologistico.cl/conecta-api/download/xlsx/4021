--- v2 (2026-04-21)
+++ v3 (2026-06-05)
@@ -12,113 +12,77 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Tipo de carga</t>
   </si>
   <si>
     <t>Toneladas totales</t>
   </si>
   <si>
     <t xml:space="preserve"> Toneladas-Kilómetro</t>
   </si>
   <si>
-    <t>Enero</t>
-[...7 lines deleted...]
-  <si>
     <t>Contenedor</t>
   </si>
   <si>
     <t>Fraccionada</t>
   </si>
   <si>
     <t>Granel líquido</t>
   </si>
   <si>
-    <t>Agosto</t>
-[...26 lines deleted...]
-    <t>Septiembre</t>
+    <t>Granel sólido</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -422,7434 +386,7604 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E434"/>
+  <dimension ref="A1:E444"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
-        <v>2026.0</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>2017</v>
+      </c>
+      <c r="B2">
+        <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D2">
-        <v>170967.0</v>
+        <v>40644</v>
       </c>
       <c r="E2">
-        <v>6599326.0</v>
+        <v>5157767</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2017</v>
+      </c>
+      <c r="B3">
+        <v>1</v>
       </c>
       <c r="C3" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D3">
-        <v>53548.0</v>
+        <v>256447</v>
       </c>
       <c r="E3">
-        <v>7896681.0</v>
+        <v>44185744</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2017</v>
+      </c>
+      <c r="B4">
+        <v>1</v>
       </c>
       <c r="C4" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D4">
-        <v>320946.0</v>
+        <v>317404</v>
       </c>
       <c r="E4">
-        <v>58744579.0</v>
+        <v>59197792</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2017</v>
+      </c>
+      <c r="B5">
+        <v>1</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D5">
-        <v>340200.0</v>
+        <v>1581217</v>
       </c>
       <c r="E5">
-        <v>63157291.0</v>
+        <v>206268018</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2017</v>
+      </c>
+      <c r="B6">
+        <v>2</v>
       </c>
       <c r="C6" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D6">
-        <v>1109240.0</v>
+        <v>29540</v>
       </c>
       <c r="E6">
-        <v>159987541.0</v>
+        <v>3658249</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2017</v>
+      </c>
+      <c r="B7">
+        <v>2</v>
       </c>
       <c r="C7" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D7">
-        <v>45626.0</v>
+        <v>257478</v>
       </c>
       <c r="E7">
-        <v>6828972.0</v>
+        <v>45148783</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2017</v>
+      </c>
+      <c r="B8">
+        <v>2</v>
       </c>
       <c r="C8" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D8">
-        <v>359872.0</v>
+        <v>279431</v>
       </c>
       <c r="E8">
-        <v>81331516.0</v>
+        <v>49466935</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2017</v>
+      </c>
+      <c r="B9">
+        <v>2</v>
       </c>
       <c r="C9" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D9">
-        <v>292212.0</v>
+        <v>1362425</v>
       </c>
       <c r="E9">
-        <v>55566748.0</v>
+        <v>176253776</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2017</v>
+      </c>
+      <c r="B10">
+        <v>3</v>
       </c>
       <c r="C10" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D10">
-        <v>1211708.0</v>
+        <v>25870</v>
       </c>
       <c r="E10">
-        <v>165688977.0</v>
+        <v>3031820</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2017</v>
+      </c>
+      <c r="B11">
+        <v>3</v>
       </c>
       <c r="C11" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D11">
-        <v>50714.0</v>
+        <v>276624</v>
       </c>
       <c r="E11">
-        <v>7446724.0</v>
+        <v>48456147</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2017</v>
+      </c>
+      <c r="B12">
+        <v>3</v>
       </c>
       <c r="C12" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D12">
-        <v>373970.0</v>
+        <v>238657</v>
       </c>
       <c r="E12">
-        <v>66294710.0</v>
+        <v>44402546</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2017</v>
+      </c>
+      <c r="B13">
+        <v>3</v>
       </c>
       <c r="C13" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D13">
-        <v>344061.0</v>
+        <v>1539436</v>
       </c>
       <c r="E13">
-        <v>65593755.0</v>
+        <v>205197325</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2017</v>
+      </c>
+      <c r="B14">
+        <v>4</v>
       </c>
       <c r="C14" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D14">
-        <v>1499828.0</v>
+        <v>19576</v>
       </c>
       <c r="E14">
-        <v>199013117.0</v>
+        <v>2288775</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>2017</v>
+      </c>
+      <c r="B15">
+        <v>4</v>
       </c>
       <c r="C15" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D15">
-        <v>49123.0</v>
+        <v>244797</v>
       </c>
       <c r="E15">
-        <v>8143733.0</v>
+        <v>46849265</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>2017</v>
+      </c>
+      <c r="B16">
+        <v>4</v>
       </c>
       <c r="C16" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D16">
-        <v>354754.0</v>
+        <v>309699</v>
       </c>
       <c r="E16">
-        <v>72015906.0</v>
+        <v>56790180</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>2017</v>
+      </c>
+      <c r="B17">
+        <v>4</v>
       </c>
       <c r="C17" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D17">
-        <v>286165.0</v>
+        <v>1550288</v>
       </c>
       <c r="E17">
-        <v>52769793.0</v>
+        <v>205992483</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
-        <v>2025.0</v>
-[...1 lines deleted...]
-      <c r="B18" t="s">
+        <v>2017</v>
+      </c>
+      <c r="B18">
         <v>5</v>
       </c>
       <c r="C18" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D18">
-        <v>1030303.0</v>
+        <v>19066</v>
       </c>
       <c r="E18">
-        <v>160537586.0</v>
+        <v>2211803</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2017</v>
+      </c>
+      <c r="B19">
+        <v>5</v>
       </c>
       <c r="C19" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D19">
-        <v>40007.0</v>
+        <v>285913</v>
       </c>
       <c r="E19">
-        <v>6231053.0</v>
+        <v>50363559</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2017</v>
+      </c>
+      <c r="B20">
+        <v>5</v>
       </c>
       <c r="C20" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D20">
-        <v>294452.0</v>
+        <v>330499</v>
       </c>
       <c r="E20">
-        <v>53490643.0</v>
+        <v>60577319</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2017</v>
+      </c>
+      <c r="B21">
+        <v>5</v>
       </c>
       <c r="C21" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D21">
-        <v>266825.0</v>
+        <v>1499925</v>
       </c>
       <c r="E21">
-        <v>49644559.0</v>
+        <v>206362152</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2017</v>
+      </c>
+      <c r="B22">
+        <v>6</v>
       </c>
       <c r="C22" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D22">
-        <v>963970.0</v>
+        <v>23892</v>
       </c>
       <c r="E22">
-        <v>141863458.0</v>
+        <v>2806392</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2017</v>
+      </c>
+      <c r="B23">
+        <v>6</v>
       </c>
       <c r="C23" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D23">
-        <v>52636.0</v>
+        <v>268250</v>
       </c>
       <c r="E23">
-        <v>8133554.0</v>
+        <v>49435802</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2017</v>
+      </c>
+      <c r="B24">
+        <v>6</v>
       </c>
       <c r="C24" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D24">
-        <v>303980.0</v>
+        <v>299464</v>
       </c>
       <c r="E24">
-        <v>66575011.0</v>
+        <v>55068193</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2017</v>
+      </c>
+      <c r="B25">
+        <v>6</v>
       </c>
       <c r="C25" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D25">
-        <v>330327.0</v>
+        <v>1488790</v>
       </c>
       <c r="E25">
-        <v>62564699.0</v>
+        <v>196214592</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2017</v>
+      </c>
+      <c r="B26">
+        <v>7</v>
       </c>
       <c r="C26" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D26">
-        <v>734803.0</v>
+        <v>22895</v>
       </c>
       <c r="E26">
-        <v>124765813.0</v>
+        <v>2726000</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2017</v>
+      </c>
+      <c r="B27">
+        <v>7</v>
       </c>
       <c r="C27" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D27">
-        <v>46861.0</v>
+        <v>280283</v>
       </c>
       <c r="E27">
-        <v>6858766.0</v>
+        <v>48542189</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2017</v>
+      </c>
+      <c r="B28">
+        <v>7</v>
       </c>
       <c r="C28" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D28">
-        <v>372068.0</v>
+        <v>349705</v>
       </c>
       <c r="E28">
-        <v>78590189.0</v>
+        <v>64969357</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2017</v>
+      </c>
+      <c r="B29">
+        <v>7</v>
       </c>
       <c r="C29" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D29">
-        <v>348115.0</v>
+        <v>1594344</v>
       </c>
       <c r="E29">
-        <v>65448505.0</v>
+        <v>218459645</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2017</v>
+      </c>
+      <c r="B30">
+        <v>8</v>
       </c>
       <c r="C30" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D30">
-        <v>1105560.0</v>
+        <v>29557</v>
       </c>
       <c r="E30">
-        <v>158202528.0</v>
+        <v>3556210</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2017</v>
+      </c>
+      <c r="B31">
+        <v>8</v>
       </c>
       <c r="C31" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D31">
-        <v>41638.0</v>
+        <v>293097</v>
       </c>
       <c r="E31">
-        <v>6152372.0</v>
+        <v>51374049</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2017</v>
+      </c>
+      <c r="B32">
+        <v>8</v>
       </c>
       <c r="C32" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D32">
-        <v>345549.0</v>
+        <v>352359</v>
       </c>
       <c r="E32">
-        <v>66381809.0</v>
+        <v>66506260</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2017</v>
+      </c>
+      <c r="B33">
+        <v>8</v>
       </c>
       <c r="C33" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D33">
-        <v>328366.0</v>
+        <v>1537970</v>
       </c>
       <c r="E33">
-        <v>62827130.0</v>
+        <v>210934376</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2017</v>
+      </c>
+      <c r="B34">
+        <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D34">
-        <v>1111485.0</v>
+        <v>30193</v>
       </c>
       <c r="E34">
-        <v>156281334.0</v>
+        <v>3868640</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2017</v>
+      </c>
+      <c r="B35">
+        <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D35">
-        <v>48623.0</v>
+        <v>286276</v>
       </c>
       <c r="E35">
-        <v>6873154.0</v>
+        <v>48870229</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2017</v>
+      </c>
+      <c r="B36">
+        <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D36">
-        <v>365642.0</v>
+        <v>336112</v>
       </c>
       <c r="E36">
-        <v>85354263.0</v>
+        <v>61186139</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2017</v>
+      </c>
+      <c r="B37">
+        <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D37">
-        <v>386322.0</v>
+        <v>1584500</v>
       </c>
       <c r="E37">
-        <v>71885589.0</v>
+        <v>209133518</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2017</v>
+      </c>
+      <c r="B38">
+        <v>10</v>
       </c>
       <c r="C38" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D38">
-        <v>1129674.0</v>
+        <v>28561</v>
       </c>
       <c r="E38">
-        <v>161421168.0</v>
+        <v>3749657</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2017</v>
+      </c>
+      <c r="B39">
+        <v>10</v>
       </c>
       <c r="C39" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D39">
-        <v>43096.0</v>
+        <v>275153</v>
       </c>
       <c r="E39">
-        <v>6398732.0</v>
+        <v>49821919</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2017</v>
+      </c>
+      <c r="B40">
+        <v>10</v>
       </c>
       <c r="C40" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D40">
-        <v>369791.0</v>
+        <v>346806</v>
       </c>
       <c r="E40">
-        <v>73722777.0</v>
+        <v>64854016</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2017</v>
+      </c>
+      <c r="B41">
+        <v>10</v>
       </c>
       <c r="C41" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D41">
-        <v>324709.0</v>
+        <v>1638011</v>
       </c>
       <c r="E41">
-        <v>61476783.0</v>
+        <v>219890914</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2017</v>
+      </c>
+      <c r="B42">
+        <v>11</v>
       </c>
       <c r="C42" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D42">
-        <v>1444674.0</v>
+        <v>23385</v>
       </c>
       <c r="E42">
-        <v>190707535.0</v>
+        <v>3243479</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2017</v>
+      </c>
+      <c r="B43">
+        <v>11</v>
       </c>
       <c r="C43" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D43">
-        <v>54688.0</v>
+        <v>253601</v>
       </c>
       <c r="E43">
-        <v>8124763.0</v>
+        <v>40421446</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2017</v>
+      </c>
+      <c r="B44">
+        <v>11</v>
       </c>
       <c r="C44" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D44">
-        <v>342534.0</v>
+        <v>337629</v>
       </c>
       <c r="E44">
-        <v>68428916.0</v>
+        <v>61259478</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2017</v>
+      </c>
+      <c r="B45">
+        <v>11</v>
       </c>
       <c r="C45" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D45">
-        <v>325766.0</v>
+        <v>1423715</v>
       </c>
       <c r="E45">
-        <v>61115590.0</v>
+        <v>194826580</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2017</v>
+      </c>
+      <c r="B46">
+        <v>12</v>
       </c>
       <c r="C46" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D46">
-        <v>1481081.0</v>
+        <v>24290</v>
       </c>
       <c r="E46">
-        <v>200035151.0</v>
+        <v>3323491</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2017</v>
+      </c>
+      <c r="B47">
+        <v>12</v>
       </c>
       <c r="C47" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D47">
-        <v>54051.0</v>
+        <v>252106</v>
       </c>
       <c r="E47">
-        <v>7851262.0</v>
+        <v>38612596</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2017</v>
+      </c>
+      <c r="B48">
+        <v>12</v>
       </c>
       <c r="C48" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D48">
-        <v>357469.0</v>
+        <v>334776</v>
       </c>
       <c r="E48">
-        <v>82039264.0</v>
+        <v>63683755</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2017</v>
+      </c>
+      <c r="B49">
+        <v>12</v>
       </c>
       <c r="C49" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D49">
-        <v>322054.0</v>
+        <v>1512657</v>
       </c>
       <c r="E49">
-        <v>62628685.0</v>
+        <v>205558280</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
-        <v>2025.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2018</v>
+      </c>
+      <c r="B50">
+        <v>1</v>
       </c>
       <c r="C50" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D50">
-        <v>1311655.0</v>
+        <v>31930</v>
       </c>
       <c r="E50">
-        <v>179613331.0</v>
+        <v>4485136</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2018</v>
+      </c>
+      <c r="B51">
+        <v>1</v>
       </c>
       <c r="C51" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D51">
-        <v>41538.0</v>
+        <v>299309</v>
       </c>
       <c r="E51">
-        <v>5710529.0</v>
+        <v>53178198</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2018</v>
+      </c>
+      <c r="B52">
+        <v>1</v>
       </c>
       <c r="C52" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D52">
-        <v>228692.0</v>
+        <v>325341</v>
       </c>
       <c r="E52">
-        <v>70986090.0</v>
+        <v>60580517</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2018</v>
+      </c>
+      <c r="B53">
+        <v>1</v>
       </c>
       <c r="C53" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D53">
-        <v>280125.0</v>
+        <v>1503257</v>
       </c>
       <c r="E53">
-        <v>51932190.0</v>
+        <v>208483675</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2018</v>
+      </c>
+      <c r="B54">
+        <v>2</v>
       </c>
       <c r="C54" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D54">
-        <v>1203230.0</v>
+        <v>32898</v>
       </c>
       <c r="E54">
-        <v>171774175.0</v>
+        <v>4554811</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2018</v>
+      </c>
+      <c r="B55">
+        <v>2</v>
       </c>
       <c r="C55" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D55">
-        <v>45241.0</v>
+        <v>269722</v>
       </c>
       <c r="E55">
-        <v>5974606.0</v>
+        <v>47945784</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2018</v>
+      </c>
+      <c r="B56">
+        <v>2</v>
       </c>
       <c r="C56" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D56">
-        <v>325536.0</v>
+        <v>292593</v>
       </c>
       <c r="E56">
-        <v>69659298.0</v>
+        <v>55521619</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2018</v>
+      </c>
+      <c r="B57">
+        <v>2</v>
       </c>
       <c r="C57" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D57">
-        <v>324011.0</v>
+        <v>1453598</v>
       </c>
       <c r="E57">
-        <v>59091463.0</v>
+        <v>194467654</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2018</v>
+      </c>
+      <c r="B58">
+        <v>3</v>
       </c>
       <c r="C58" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D58">
-        <v>1358615.0</v>
+        <v>42804</v>
       </c>
       <c r="E58">
-        <v>189000039.0</v>
+        <v>5687985</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2018</v>
+      </c>
+      <c r="B59">
+        <v>3</v>
       </c>
       <c r="C59" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D59">
-        <v>56379.0</v>
+        <v>257901</v>
       </c>
       <c r="E59">
-        <v>8425719.0</v>
+        <v>43425293</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2018</v>
+      </c>
+      <c r="B60">
+        <v>3</v>
       </c>
       <c r="C60" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D60">
-        <v>320548.0</v>
+        <v>329888</v>
       </c>
       <c r="E60">
-        <v>61567629.0</v>
+        <v>62851218</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2018</v>
+      </c>
+      <c r="B61">
+        <v>3</v>
       </c>
       <c r="C61" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D61">
-        <v>335544.0</v>
+        <v>1482114</v>
       </c>
       <c r="E61">
-        <v>59891941.0</v>
+        <v>204943466</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2018</v>
+      </c>
+      <c r="B62">
+        <v>4</v>
       </c>
       <c r="C62" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D62">
-        <v>1118552.0</v>
+        <v>28399</v>
       </c>
       <c r="E62">
-        <v>163115416.0</v>
+        <v>3994025</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>2018</v>
+      </c>
+      <c r="B63">
+        <v>4</v>
       </c>
       <c r="C63" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D63">
-        <v>54752.0</v>
+        <v>292624</v>
       </c>
       <c r="E63">
-        <v>7761758.0</v>
+        <v>54969510</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>2018</v>
+      </c>
+      <c r="B64">
+        <v>4</v>
       </c>
       <c r="C64" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D64">
-        <v>328232.0</v>
+        <v>318035</v>
       </c>
       <c r="E64">
-        <v>58383216.0</v>
+        <v>58508057</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>2018</v>
+      </c>
+      <c r="B65">
+        <v>4</v>
       </c>
       <c r="C65" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D65">
-        <v>343872.0</v>
+        <v>1445346</v>
       </c>
       <c r="E65">
-        <v>62930910.0</v>
+        <v>190283707</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
-        <v>2024.0</v>
-[...1 lines deleted...]
-      <c r="B66" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B66">
         <v>5</v>
       </c>
       <c r="C66" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D66">
-        <v>1289115.0</v>
+        <v>32280</v>
       </c>
       <c r="E66">
-        <v>173838845.0</v>
+        <v>5159738</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2018</v>
+      </c>
+      <c r="B67">
+        <v>5</v>
       </c>
       <c r="C67" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D67">
-        <v>43560.0</v>
+        <v>321025</v>
       </c>
       <c r="E67">
-        <v>5290441.0</v>
+        <v>58015689</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2018</v>
+      </c>
+      <c r="B68">
+        <v>5</v>
       </c>
       <c r="C68" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D68">
-        <v>335318.0</v>
+        <v>329943</v>
       </c>
       <c r="E68">
-        <v>59340199.0</v>
+        <v>61299745</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2018</v>
+      </c>
+      <c r="B69">
+        <v>5</v>
       </c>
       <c r="C69" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D69">
-        <v>307094.0</v>
+        <v>1589613</v>
       </c>
       <c r="E69">
-        <v>56043116.0</v>
+        <v>219096557</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2018</v>
+      </c>
+      <c r="B70">
+        <v>6</v>
       </c>
       <c r="C70" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D70">
-        <v>1288017.0</v>
+        <v>29262</v>
       </c>
       <c r="E70">
-        <v>175010406.0</v>
+        <v>4883929</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2018</v>
+      </c>
+      <c r="B71">
+        <v>6</v>
       </c>
       <c r="C71" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D71">
-        <v>49013.0</v>
+        <v>313892</v>
       </c>
       <c r="E71">
-        <v>7441803.0</v>
+        <v>57172365</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2018</v>
+      </c>
+      <c r="B72">
+        <v>6</v>
       </c>
       <c r="C72" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D72">
-        <v>325625.0</v>
+        <v>279825</v>
       </c>
       <c r="E72">
-        <v>73278596.0</v>
+        <v>53047097</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2018</v>
+      </c>
+      <c r="B73">
+        <v>6</v>
       </c>
       <c r="C73" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D73">
-        <v>314585.0</v>
+        <v>1653136</v>
       </c>
       <c r="E73">
-        <v>57715006.0</v>
+        <v>216646303</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2018</v>
+      </c>
+      <c r="B74">
+        <v>7</v>
       </c>
       <c r="C74" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D74">
-        <v>1319306.0</v>
+        <v>37585</v>
       </c>
       <c r="E74">
-        <v>185072063.0</v>
+        <v>5875498</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2018</v>
+      </c>
+      <c r="B75">
+        <v>7</v>
       </c>
       <c r="C75" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D75">
-        <v>37799.0</v>
+        <v>281611</v>
       </c>
       <c r="E75">
-        <v>5161711.0</v>
+        <v>52241735</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2018</v>
+      </c>
+      <c r="B76">
+        <v>7</v>
       </c>
       <c r="C76" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D76">
-        <v>188089.0</v>
+        <v>306782</v>
       </c>
       <c r="E76">
-        <v>55523681.0</v>
+        <v>58452884</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2018</v>
+      </c>
+      <c r="B77">
+        <v>7</v>
       </c>
       <c r="C77" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D77">
-        <v>293475.0</v>
+        <v>1637641</v>
       </c>
       <c r="E77">
-        <v>54905092.0</v>
+        <v>218715097</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2018</v>
+      </c>
+      <c r="B78">
+        <v>8</v>
       </c>
       <c r="C78" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D78">
-        <v>1189861.0</v>
+        <v>40131</v>
       </c>
       <c r="E78">
-        <v>168927468.0</v>
+        <v>6837364</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2018</v>
+      </c>
+      <c r="B79">
+        <v>8</v>
       </c>
       <c r="C79" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D79">
-        <v>51050.0</v>
+        <v>345277</v>
       </c>
       <c r="E79">
-        <v>6237464.0</v>
+        <v>62184305</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2018</v>
+      </c>
+      <c r="B80">
+        <v>8</v>
       </c>
       <c r="C80" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D80">
-        <v>353503.0</v>
+        <v>329755</v>
       </c>
       <c r="E80">
-        <v>66128536.0</v>
+        <v>61059765</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2018</v>
+      </c>
+      <c r="B81">
+        <v>8</v>
       </c>
       <c r="C81" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D81">
-        <v>322508.0</v>
+        <v>1581577</v>
       </c>
       <c r="E81">
-        <v>58403976.0</v>
+        <v>210336572</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2018</v>
+      </c>
+      <c r="B82">
+        <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D82">
-        <v>1316927.0</v>
+        <v>32661</v>
       </c>
       <c r="E82">
-        <v>182667051.0</v>
+        <v>5456565</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2018</v>
+      </c>
+      <c r="B83">
+        <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D83">
-        <v>48167.0</v>
+        <v>286937</v>
       </c>
       <c r="E83">
-        <v>7972392.0</v>
+        <v>52520934</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2018</v>
+      </c>
+      <c r="B84">
+        <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D84">
-        <v>263551.0</v>
+        <v>301734</v>
       </c>
       <c r="E84">
-        <v>80717779.0</v>
+        <v>58347329</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2018</v>
+      </c>
+      <c r="B85">
+        <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D85">
-        <v>309814.0</v>
+        <v>1447704</v>
       </c>
       <c r="E85">
-        <v>59679583.0</v>
+        <v>186110143</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2018</v>
+      </c>
+      <c r="B86">
+        <v>10</v>
       </c>
       <c r="C86" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D86">
-        <v>1209861.0</v>
+        <v>51488</v>
       </c>
       <c r="E86">
-        <v>174801553.0</v>
+        <v>8450819</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2018</v>
+      </c>
+      <c r="B87">
+        <v>10</v>
       </c>
       <c r="C87" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D87">
-        <v>55027.0</v>
+        <v>283417</v>
       </c>
       <c r="E87">
-        <v>8179942.0</v>
+        <v>55467523</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2018</v>
+      </c>
+      <c r="B88">
+        <v>10</v>
       </c>
       <c r="C88" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D88">
-        <v>439234.0</v>
+        <v>326938</v>
       </c>
       <c r="E88">
-        <v>91899857.0</v>
+        <v>63262455</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2018</v>
+      </c>
+      <c r="B89">
+        <v>10</v>
       </c>
       <c r="C89" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D89">
-        <v>333407.0</v>
+        <v>1657101</v>
       </c>
       <c r="E89">
-        <v>60461771.0</v>
+        <v>214920175</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2018</v>
+      </c>
+      <c r="B90">
+        <v>11</v>
       </c>
       <c r="C90" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D90">
-        <v>949502.0</v>
+        <v>46828</v>
       </c>
       <c r="E90">
-        <v>145719650.0</v>
+        <v>7051212</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2018</v>
+      </c>
+      <c r="B91">
+        <v>11</v>
       </c>
       <c r="C91" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D91">
-        <v>51404.0</v>
+        <v>283090</v>
       </c>
       <c r="E91">
-        <v>7663141.0</v>
+        <v>52091442</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2018</v>
+      </c>
+      <c r="B92">
+        <v>11</v>
       </c>
       <c r="C92" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D92">
-        <v>374214.0</v>
+        <v>320201</v>
       </c>
       <c r="E92">
-        <v>77087772.0</v>
+        <v>62205219</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2018</v>
+      </c>
+      <c r="B93">
+        <v>11</v>
       </c>
       <c r="C93" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D93">
-        <v>336496.0</v>
+        <v>1469087</v>
       </c>
       <c r="E93">
-        <v>61279356.0</v>
+        <v>197933257</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2018</v>
+      </c>
+      <c r="B94">
+        <v>12</v>
       </c>
       <c r="C94" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D94">
-        <v>971458.0</v>
+        <v>49191</v>
       </c>
       <c r="E94">
-        <v>152007716.0</v>
+        <v>8212563</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2018</v>
+      </c>
+      <c r="B95">
+        <v>12</v>
       </c>
       <c r="C95" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D95">
-        <v>41932.0</v>
+        <v>264433</v>
       </c>
       <c r="E95">
-        <v>6687147.0</v>
+        <v>46677688</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2018</v>
+      </c>
+      <c r="B96">
+        <v>12</v>
       </c>
       <c r="C96" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D96">
-        <v>366213.0</v>
+        <v>308643</v>
       </c>
       <c r="E96">
-        <v>83876461.0</v>
+        <v>59924732</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2018</v>
+      </c>
+      <c r="B97">
+        <v>12</v>
       </c>
       <c r="C97" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D97">
-        <v>324839.0</v>
+        <v>1016192</v>
       </c>
       <c r="E97">
-        <v>59731008.0</v>
+        <v>147993768</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98">
-        <v>2024.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2019</v>
+      </c>
+      <c r="B98">
+        <v>1</v>
       </c>
       <c r="C98" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D98">
-        <v>1174200.0</v>
+        <v>39917</v>
       </c>
       <c r="E98">
-        <v>170123200.0</v>
+        <v>6086617</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2019</v>
+      </c>
+      <c r="B99">
+        <v>1</v>
       </c>
       <c r="C99" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D99">
-        <v>45379.0</v>
+        <v>245933</v>
       </c>
       <c r="E99">
-        <v>9751110.0</v>
+        <v>44090936</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2019</v>
+      </c>
+      <c r="B100">
+        <v>1</v>
       </c>
       <c r="C100" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D100">
-        <v>262237.0</v>
+        <v>426985</v>
       </c>
       <c r="E100">
-        <v>57480949.0</v>
+        <v>72883293</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2019</v>
+      </c>
+      <c r="B101">
+        <v>1</v>
       </c>
       <c r="C101" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D101">
-        <v>257062.0</v>
+        <v>710781</v>
       </c>
       <c r="E101">
-        <v>47901932.0</v>
+        <v>115078090</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2019</v>
+      </c>
+      <c r="B102">
+        <v>2</v>
       </c>
       <c r="C102" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D102">
-        <v>1329418.0</v>
+        <v>39653</v>
       </c>
       <c r="E102">
-        <v>183869426.0</v>
+        <v>6016792</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2019</v>
+      </c>
+      <c r="B103">
+        <v>2</v>
       </c>
       <c r="C103" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D103">
-        <v>49977.0</v>
+        <v>253631</v>
       </c>
       <c r="E103">
-        <v>6584957.0</v>
+        <v>48471489</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2019</v>
+      </c>
+      <c r="B104">
+        <v>2</v>
       </c>
       <c r="C104" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D104">
-        <v>270954.0</v>
+        <v>377506</v>
       </c>
       <c r="E104">
-        <v>46760277.0</v>
+        <v>60625146</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2019</v>
+      </c>
+      <c r="B105">
+        <v>2</v>
       </c>
       <c r="C105" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D105">
-        <v>331056.0</v>
+        <v>642103</v>
       </c>
       <c r="E105">
-        <v>59580943.0</v>
+        <v>88955561</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2019</v>
+      </c>
+      <c r="B106">
+        <v>3</v>
       </c>
       <c r="C106" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D106">
-        <v>1238054.0</v>
+        <v>42099</v>
       </c>
       <c r="E106">
-        <v>166501958.0</v>
+        <v>6840032</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2019</v>
+      </c>
+      <c r="B107">
+        <v>3</v>
       </c>
       <c r="C107" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D107">
-        <v>56277.0</v>
+        <v>282991</v>
       </c>
       <c r="E107">
-        <v>8265594.0</v>
+        <v>51665663</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2019</v>
+      </c>
+      <c r="B108">
+        <v>3</v>
       </c>
       <c r="C108" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D108">
-        <v>264978.0</v>
+        <v>346444</v>
       </c>
       <c r="E108">
-        <v>43932711.0</v>
+        <v>61869845</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2019</v>
+      </c>
+      <c r="B109">
+        <v>3</v>
       </c>
       <c r="C109" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D109">
-        <v>305541.0</v>
+        <v>775843</v>
       </c>
       <c r="E109">
-        <v>54056800.0</v>
+        <v>120936326</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2019</v>
+      </c>
+      <c r="B110">
+        <v>4</v>
       </c>
       <c r="C110" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D110">
-        <v>1362381.0</v>
+        <v>41355</v>
       </c>
       <c r="E110">
-        <v>178926249.0</v>
+        <v>6302635</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>2019</v>
+      </c>
+      <c r="B111">
+        <v>4</v>
       </c>
       <c r="C111" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D111">
-        <v>37184.0</v>
+        <v>272544</v>
       </c>
       <c r="E111">
-        <v>7584842.0</v>
+        <v>47357620</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>2019</v>
+      </c>
+      <c r="B112">
+        <v>4</v>
       </c>
       <c r="C112" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D112">
-        <v>250471.0</v>
+        <v>444500</v>
       </c>
       <c r="E112">
-        <v>58609842.0</v>
+        <v>76115370</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>2019</v>
+      </c>
+      <c r="B113">
+        <v>4</v>
       </c>
       <c r="C113" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D113">
-        <v>345350.0</v>
+        <v>1131679</v>
       </c>
       <c r="E113">
-        <v>62811489.0</v>
+        <v>152584365</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114">
-        <v>2023.0</v>
-[...1 lines deleted...]
-      <c r="B114" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B114">
         <v>5</v>
       </c>
       <c r="C114" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D114">
-        <v>1343560.0</v>
+        <v>38207</v>
       </c>
       <c r="E114">
-        <v>172896605.0</v>
+        <v>5733673</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2019</v>
+      </c>
+      <c r="B115">
+        <v>5</v>
       </c>
       <c r="C115" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D115">
-        <v>39095.0</v>
+        <v>319517</v>
       </c>
       <c r="E115">
-        <v>7363323.0</v>
+        <v>54636816</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2019</v>
+      </c>
+      <c r="B116">
+        <v>5</v>
       </c>
       <c r="C116" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D116">
-        <v>177928.0</v>
+        <v>446506</v>
       </c>
       <c r="E116">
-        <v>38348344.0</v>
+        <v>76265412</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2019</v>
+      </c>
+      <c r="B117">
+        <v>5</v>
       </c>
       <c r="C117" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D117">
-        <v>284486.0</v>
+        <v>1193343</v>
       </c>
       <c r="E117">
-        <v>48250801.0</v>
+        <v>162541061</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2019</v>
+      </c>
+      <c r="B118">
+        <v>6</v>
       </c>
       <c r="C118" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D118">
-        <v>1254979.0</v>
+        <v>36739</v>
       </c>
       <c r="E118">
-        <v>154858486.0</v>
+        <v>5520055</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2019</v>
+      </c>
+      <c r="B119">
+        <v>6</v>
       </c>
       <c r="C119" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D119">
-        <v>43896.0</v>
+        <v>305670</v>
       </c>
       <c r="E119">
-        <v>6291989.0</v>
+        <v>52124923</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2019</v>
+      </c>
+      <c r="B120">
+        <v>6</v>
       </c>
       <c r="C120" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D120">
-        <v>281941.0</v>
+        <v>438362</v>
       </c>
       <c r="E120">
-        <v>51076096.0</v>
+        <v>75810099</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2019</v>
+      </c>
+      <c r="B121">
+        <v>6</v>
       </c>
       <c r="C121" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D121">
-        <v>340069.0</v>
+        <v>1177954</v>
       </c>
       <c r="E121">
-        <v>59831721.0</v>
+        <v>159543735</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2019</v>
+      </c>
+      <c r="B122">
+        <v>7</v>
       </c>
       <c r="C122" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D122">
-        <v>1390636.0</v>
+        <v>40389</v>
       </c>
       <c r="E122">
-        <v>185079236.0</v>
+        <v>6215081</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2019</v>
+      </c>
+      <c r="B123">
+        <v>7</v>
       </c>
       <c r="C123" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D123">
-        <v>38912.0</v>
+        <v>324799</v>
       </c>
       <c r="E123">
-        <v>7880953.0</v>
+        <v>57232770</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2019</v>
+      </c>
+      <c r="B124">
+        <v>7</v>
       </c>
       <c r="C124" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D124">
-        <v>284626.0</v>
+        <v>458352</v>
       </c>
       <c r="E124">
-        <v>52620907.0</v>
+        <v>78852165</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2019</v>
+      </c>
+      <c r="B125">
+        <v>7</v>
       </c>
       <c r="C125" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D125">
-        <v>319916.0</v>
+        <v>860261</v>
       </c>
       <c r="E125">
-        <v>57478010.0</v>
+        <v>128980215</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2019</v>
+      </c>
+      <c r="B126">
+        <v>8</v>
       </c>
       <c r="C126" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D126">
-        <v>1481497.0</v>
+        <v>39046</v>
       </c>
       <c r="E126">
-        <v>183275983.0</v>
+        <v>6255020</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2019</v>
+      </c>
+      <c r="B127">
+        <v>8</v>
       </c>
       <c r="C127" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D127">
-        <v>47912.0</v>
+        <v>325824</v>
       </c>
       <c r="E127">
-        <v>9715201.0</v>
+        <v>59420993</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2019</v>
+      </c>
+      <c r="B128">
+        <v>8</v>
       </c>
       <c r="C128" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D128">
-        <v>267796.0</v>
+        <v>474316</v>
       </c>
       <c r="E128">
-        <v>67970117.0</v>
+        <v>83371653</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2019</v>
+      </c>
+      <c r="B129">
+        <v>8</v>
       </c>
       <c r="C129" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D129">
-        <v>367213.0</v>
+        <v>785112</v>
       </c>
       <c r="E129">
-        <v>67497616.0</v>
+        <v>115222378</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2019</v>
+      </c>
+      <c r="B130">
+        <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D130">
-        <v>1395274.0</v>
+        <v>44096</v>
       </c>
       <c r="E130">
-        <v>181005013.0</v>
+        <v>6535204</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2019</v>
+      </c>
+      <c r="B131">
+        <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D131">
-        <v>53082.0</v>
+        <v>293568</v>
       </c>
       <c r="E131">
-        <v>9876710.0</v>
+        <v>51694352</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2019</v>
+      </c>
+      <c r="B132">
+        <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D132">
-        <v>317268.0</v>
+        <v>411018</v>
       </c>
       <c r="E132">
-        <v>70329137.0</v>
+        <v>73152970</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2019</v>
+      </c>
+      <c r="B133">
+        <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D133">
-        <v>314168.0</v>
+        <v>791460</v>
       </c>
       <c r="E133">
-        <v>57100701.0</v>
+        <v>115987878</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2019</v>
+      </c>
+      <c r="B134">
+        <v>10</v>
       </c>
       <c r="C134" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D134">
-        <v>1459187.0</v>
+        <v>28479</v>
       </c>
       <c r="E134">
-        <v>193168623.0</v>
+        <v>3780534</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2019</v>
+      </c>
+      <c r="B135">
+        <v>10</v>
       </c>
       <c r="C135" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D135">
-        <v>20916.0</v>
+        <v>113210</v>
       </c>
       <c r="E135">
-        <v>2635362.0</v>
+        <v>18490212</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2019</v>
+      </c>
+      <c r="B136">
+        <v>10</v>
       </c>
       <c r="C136" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D136">
-        <v>0.0</v>
+        <v>386980</v>
       </c>
       <c r="E136">
-        <v>0.0</v>
+        <v>66963313</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2019</v>
+      </c>
+      <c r="B137">
+        <v>10</v>
       </c>
       <c r="C137" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D137">
-        <v>325165.0</v>
+        <v>529381</v>
       </c>
       <c r="E137">
-        <v>57642580.0</v>
+        <v>91673748</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2019</v>
+      </c>
+      <c r="B138">
+        <v>11</v>
       </c>
       <c r="C138" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D138">
-        <v>1297787.0</v>
+        <v>45134</v>
       </c>
       <c r="E138">
-        <v>170423303.0</v>
+        <v>6562439</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2019</v>
+      </c>
+      <c r="B139">
+        <v>11</v>
       </c>
       <c r="C139" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D139">
-        <v>51926.0</v>
+        <v>299324</v>
       </c>
       <c r="E139">
-        <v>6828200.0</v>
+        <v>48076507</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2019</v>
+      </c>
+      <c r="B140">
+        <v>11</v>
       </c>
       <c r="C140" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D140">
-        <v>221648.0</v>
+        <v>399814</v>
       </c>
       <c r="E140">
-        <v>37302309.0</v>
+        <v>62708480</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2019</v>
+      </c>
+      <c r="B141">
+        <v>11</v>
       </c>
       <c r="C141" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D141">
-        <v>318323.0</v>
+        <v>662413</v>
       </c>
       <c r="E141">
-        <v>58818953.0</v>
+        <v>114397676</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2019</v>
+      </c>
+      <c r="B142">
+        <v>12</v>
       </c>
       <c r="C142" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D142">
-        <v>1392389.0</v>
+        <v>56832</v>
       </c>
       <c r="E142">
-        <v>186209214.0</v>
+        <v>7863887</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2019</v>
+      </c>
+      <c r="B143">
+        <v>12</v>
       </c>
       <c r="C143" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D143">
-        <v>49243.0</v>
+        <v>281081</v>
       </c>
       <c r="E143">
-        <v>6951712.0</v>
+        <v>49147178</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2019</v>
+      </c>
+      <c r="B144">
+        <v>12</v>
       </c>
       <c r="C144" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D144">
-        <v>267706.0</v>
+        <v>418966</v>
       </c>
       <c r="E144">
-        <v>44077921.0</v>
+        <v>74552664</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2019</v>
+      </c>
+      <c r="B145">
+        <v>12</v>
       </c>
       <c r="C145" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D145">
-        <v>334796.0</v>
+        <v>1019577</v>
       </c>
       <c r="E145">
-        <v>61346402.0</v>
+        <v>145799896</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146">
-        <v>2023.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2020</v>
+      </c>
+      <c r="B146">
+        <v>1</v>
       </c>
       <c r="C146" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D146">
-        <v>1330844.0</v>
+        <v>57417</v>
       </c>
       <c r="E146">
-        <v>177429525.0</v>
+        <v>8667178</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2020</v>
+      </c>
+      <c r="B147">
+        <v>1</v>
       </c>
       <c r="C147" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D147">
-        <v>88252.0</v>
+        <v>234906</v>
       </c>
       <c r="E147">
-        <v>16695534.0</v>
+        <v>45416452</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2020</v>
+      </c>
+      <c r="B148">
+        <v>1</v>
       </c>
       <c r="C148" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D148">
-        <v>295932.0</v>
+        <v>337030</v>
       </c>
       <c r="E148">
-        <v>63004517.0</v>
+        <v>63726754</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2020</v>
+      </c>
+      <c r="B149">
+        <v>1</v>
       </c>
       <c r="C149" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D149">
-        <v>325129.0</v>
+        <v>1294210</v>
       </c>
       <c r="E149">
-        <v>58198233.0</v>
+        <v>175717083</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2020</v>
+      </c>
+      <c r="B150">
+        <v>2</v>
       </c>
       <c r="C150" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D150">
-        <v>1446395.0</v>
+        <v>52224</v>
       </c>
       <c r="E150">
-        <v>194636246.0</v>
+        <v>7549716</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2020</v>
+      </c>
+      <c r="B151">
+        <v>2</v>
       </c>
       <c r="C151" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D151">
-        <v>77771.0</v>
+        <v>266191</v>
       </c>
       <c r="E151">
-        <v>15135268.0</v>
+        <v>47336616</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2020</v>
+      </c>
+      <c r="B152">
+        <v>2</v>
       </c>
       <c r="C152" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D152">
-        <v>300700.0</v>
+        <v>312809</v>
       </c>
       <c r="E152">
-        <v>71425711.0</v>
+        <v>61248266</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2020</v>
+      </c>
+      <c r="B153">
+        <v>2</v>
       </c>
       <c r="C153" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D153">
-        <v>295583.0</v>
+        <v>1169046</v>
       </c>
       <c r="E153">
-        <v>55336490.0</v>
+        <v>153219718</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2020</v>
+      </c>
+      <c r="B154">
+        <v>3</v>
       </c>
       <c r="C154" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D154">
-        <v>1485466.0</v>
+        <v>55001</v>
       </c>
       <c r="E154">
-        <v>197729333.0</v>
+        <v>8301991</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2020</v>
+      </c>
+      <c r="B155">
+        <v>3</v>
       </c>
       <c r="C155" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D155">
-        <v>51737.0</v>
+        <v>295452</v>
       </c>
       <c r="E155">
-        <v>12202051.0</v>
+        <v>53390898</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2020</v>
+      </c>
+      <c r="B156">
+        <v>3</v>
       </c>
       <c r="C156" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D156">
-        <v>288530.0</v>
+        <v>321925</v>
       </c>
       <c r="E156">
-        <v>67446618.0</v>
+        <v>62416255</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2020</v>
+      </c>
+      <c r="B157">
+        <v>3</v>
       </c>
       <c r="C157" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D157">
-        <v>367593.0</v>
+        <v>1125056</v>
       </c>
       <c r="E157">
-        <v>64415164.0</v>
+        <v>153818144</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2020</v>
+      </c>
+      <c r="B158">
+        <v>4</v>
       </c>
       <c r="C158" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D158">
-        <v>1497660.0</v>
+        <v>58483</v>
       </c>
       <c r="E158">
-        <v>198741687.0</v>
+        <v>8306222</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>2020</v>
+      </c>
+      <c r="B159">
+        <v>4</v>
       </c>
       <c r="C159" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D159">
-        <v>82792.0</v>
+        <v>274045</v>
       </c>
       <c r="E159">
-        <v>14977151.0</v>
+        <v>55083069</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>2020</v>
+      </c>
+      <c r="B160">
+        <v>4</v>
       </c>
       <c r="C160" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D160">
-        <v>224338.0</v>
+        <v>324422</v>
       </c>
       <c r="E160">
-        <v>56444912.0</v>
+        <v>61237532</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>2020</v>
+      </c>
+      <c r="B161">
+        <v>4</v>
       </c>
       <c r="C161" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D161">
-        <v>331459.0</v>
+        <v>1292023</v>
       </c>
       <c r="E161">
-        <v>61727287.0</v>
+        <v>171136325</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162">
-        <v>2022.0</v>
-[...1 lines deleted...]
-      <c r="B162" t="s">
+        <v>2020</v>
+      </c>
+      <c r="B162">
         <v>5</v>
       </c>
       <c r="C162" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D162">
-        <v>1272020.0</v>
+        <v>63278</v>
       </c>
       <c r="E162">
-        <v>188508265.0</v>
+        <v>9105697</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2020</v>
+      </c>
+      <c r="B163">
+        <v>5</v>
       </c>
       <c r="C163" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D163">
-        <v>75805.0</v>
+        <v>287655</v>
       </c>
       <c r="E163">
-        <v>14506938.0</v>
+        <v>54618047</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2020</v>
+      </c>
+      <c r="B164">
+        <v>5</v>
       </c>
       <c r="C164" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D164">
-        <v>230465.0</v>
+        <v>337796</v>
       </c>
       <c r="E164">
-        <v>52384720.0</v>
+        <v>63811384</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2020</v>
+      </c>
+      <c r="B165">
+        <v>5</v>
       </c>
       <c r="C165" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D165">
-        <v>301368.0</v>
+        <v>1413281</v>
       </c>
       <c r="E165">
-        <v>53724436.0</v>
+        <v>175608017</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2020</v>
+      </c>
+      <c r="B166">
+        <v>6</v>
       </c>
       <c r="C166" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D166">
-        <v>1263041.0</v>
+        <v>48250</v>
       </c>
       <c r="E166">
-        <v>168378731.0</v>
+        <v>7136602</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2020</v>
+      </c>
+      <c r="B167">
+        <v>6</v>
       </c>
       <c r="C167" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D167">
-        <v>66001.0</v>
+        <v>207840</v>
       </c>
       <c r="E167">
-        <v>13471689.0</v>
+        <v>36408661</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2020</v>
+      </c>
+      <c r="B168">
+        <v>6</v>
       </c>
       <c r="C168" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D168">
-        <v>293087.0</v>
+        <v>312871</v>
       </c>
       <c r="E168">
-        <v>66578647.0</v>
+        <v>60115146</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2020</v>
+      </c>
+      <c r="B169">
+        <v>6</v>
       </c>
       <c r="C169" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D169">
-        <v>287612.0</v>
+        <v>1417692</v>
       </c>
       <c r="E169">
-        <v>52250609.0</v>
+        <v>181510567</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2020</v>
+      </c>
+      <c r="B170">
+        <v>7</v>
       </c>
       <c r="C170" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D170">
-        <v>1316983.0</v>
+        <v>72543</v>
       </c>
       <c r="E170">
-        <v>178929045.0</v>
+        <v>9697411</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2020</v>
+      </c>
+      <c r="B171">
+        <v>7</v>
       </c>
       <c r="C171" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D171">
-        <v>64371.0</v>
+        <v>258890</v>
       </c>
       <c r="E171">
-        <v>13355380.0</v>
+        <v>49284567</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2020</v>
+      </c>
+      <c r="B172">
+        <v>7</v>
       </c>
       <c r="C172" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D172">
-        <v>257163.0</v>
+        <v>303487</v>
       </c>
       <c r="E172">
-        <v>56271370.0</v>
+        <v>59685204</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2020</v>
+      </c>
+      <c r="B173">
+        <v>7</v>
       </c>
       <c r="C173" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D173">
-        <v>341787.0</v>
+        <v>1456878</v>
       </c>
       <c r="E173">
-        <v>61375820.0</v>
+        <v>179432811</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2020</v>
+      </c>
+      <c r="B174">
+        <v>8</v>
       </c>
       <c r="C174" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D174">
-        <v>1392257.0</v>
+        <v>54724</v>
       </c>
       <c r="E174">
-        <v>195058455.0</v>
+        <v>8193932</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2020</v>
+      </c>
+      <c r="B175">
+        <v>8</v>
       </c>
       <c r="C175" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D175">
-        <v>98938.0</v>
+        <v>242160</v>
       </c>
       <c r="E175">
-        <v>20273559.0</v>
+        <v>41582575</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2020</v>
+      </c>
+      <c r="B176">
+        <v>8</v>
       </c>
       <c r="C176" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D176">
-        <v>277021.0</v>
+        <v>342669</v>
       </c>
       <c r="E176">
-        <v>65459435.0</v>
+        <v>64131466</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2020</v>
+      </c>
+      <c r="B177">
+        <v>8</v>
       </c>
       <c r="C177" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D177">
-        <v>300842.0</v>
+        <v>1491673</v>
       </c>
       <c r="E177">
-        <v>55506497.0</v>
+        <v>185174268</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2020</v>
+      </c>
+      <c r="B178">
+        <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D178">
-        <v>1410765.0</v>
+        <v>66610</v>
       </c>
       <c r="E178">
-        <v>188585084.0</v>
+        <v>9469594</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2020</v>
+      </c>
+      <c r="B179">
+        <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D179">
-        <v>70686.0</v>
+        <v>269864</v>
       </c>
       <c r="E179">
-        <v>14518813.0</v>
+        <v>50336372</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2020</v>
+      </c>
+      <c r="B180">
+        <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D180">
-        <v>211465.0</v>
+        <v>339507</v>
       </c>
       <c r="E180">
-        <v>54086265.0</v>
+        <v>62884573</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2020</v>
+      </c>
+      <c r="B181">
+        <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D181">
-        <v>350216.0</v>
+        <v>1361266</v>
       </c>
       <c r="E181">
-        <v>62852262.0</v>
+        <v>171108924</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2020</v>
+      </c>
+      <c r="B182">
+        <v>10</v>
       </c>
       <c r="C182" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D182">
-        <v>1462478.0</v>
+        <v>62356</v>
       </c>
       <c r="E182">
-        <v>201610741.0</v>
+        <v>9216252</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2020</v>
+      </c>
+      <c r="B183">
+        <v>10</v>
       </c>
       <c r="C183" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D183">
-        <v>49562.0</v>
+        <v>291215</v>
       </c>
       <c r="E183">
-        <v>12024871.0</v>
+        <v>51695512</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2020</v>
+      </c>
+      <c r="B184">
+        <v>10</v>
       </c>
       <c r="C184" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D184">
-        <v>313051.0</v>
+        <v>363882</v>
       </c>
       <c r="E184">
-        <v>74659872.0</v>
+        <v>66596821</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2020</v>
+      </c>
+      <c r="B185">
+        <v>10</v>
       </c>
       <c r="C185" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D185">
-        <v>327034.0</v>
+        <v>1541105</v>
       </c>
       <c r="E185">
-        <v>58779478.0</v>
+        <v>200648118</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2020</v>
+      </c>
+      <c r="B186">
+        <v>11</v>
       </c>
       <c r="C186" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D186">
-        <v>1468603.0</v>
+        <v>55207</v>
       </c>
       <c r="E186">
-        <v>192491995.0</v>
+        <v>8516443</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2020</v>
+      </c>
+      <c r="B187">
+        <v>11</v>
       </c>
       <c r="C187" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D187">
-        <v>49448.0</v>
+        <v>302458</v>
       </c>
       <c r="E187">
-        <v>10988808.0</v>
+        <v>54261230</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2020</v>
+      </c>
+      <c r="B188">
+        <v>11</v>
       </c>
       <c r="C188" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D188">
-        <v>305768.0</v>
+        <v>346631</v>
       </c>
       <c r="E188">
-        <v>79768350.0</v>
+        <v>65877139</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2020</v>
+      </c>
+      <c r="B189">
+        <v>11</v>
       </c>
       <c r="C189" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D189">
-        <v>313148.0</v>
+        <v>1497880</v>
       </c>
       <c r="E189">
-        <v>57364921.0</v>
+        <v>197622846</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2020</v>
+      </c>
+      <c r="B190">
+        <v>12</v>
       </c>
       <c r="C190" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D190">
-        <v>1468707.0</v>
+        <v>64032</v>
       </c>
       <c r="E190">
-        <v>196866299.0</v>
+        <v>11107759</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2020</v>
+      </c>
+      <c r="B191">
+        <v>12</v>
       </c>
       <c r="C191" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D191">
-        <v>55723.0</v>
+        <v>305263</v>
       </c>
       <c r="E191">
-        <v>12441452.0</v>
+        <v>55780133</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2020</v>
+      </c>
+      <c r="B192">
+        <v>12</v>
       </c>
       <c r="C192" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D192">
-        <v>262468.0</v>
+        <v>314775</v>
       </c>
       <c r="E192">
-        <v>69422366.0</v>
+        <v>60767688</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2020</v>
+      </c>
+      <c r="B193">
+        <v>12</v>
       </c>
       <c r="C193" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D193">
-        <v>328406.0</v>
+        <v>1559291</v>
       </c>
       <c r="E193">
-        <v>59153578.0</v>
+        <v>205985261</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194">
-        <v>2022.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2021</v>
+      </c>
+      <c r="B194">
+        <v>1</v>
       </c>
       <c r="C194" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D194">
-        <v>1366049.0</v>
+        <v>76702</v>
       </c>
       <c r="E194">
-        <v>181086123.0</v>
+        <v>11364940</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2021</v>
+      </c>
+      <c r="B195">
+        <v>1</v>
       </c>
       <c r="C195" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D195">
-        <v>89620.0</v>
+        <v>281335</v>
       </c>
       <c r="E195">
-        <v>13396677.0</v>
+        <v>59936543</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2021</v>
+      </c>
+      <c r="B196">
+        <v>1</v>
       </c>
       <c r="C196" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D196">
-        <v>271138.0</v>
+        <v>288683</v>
       </c>
       <c r="E196">
-        <v>57448101.0</v>
+        <v>56184723</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2021</v>
+      </c>
+      <c r="B197">
+        <v>1</v>
       </c>
       <c r="C197" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D197">
-        <v>289768.0</v>
+        <v>1195005</v>
       </c>
       <c r="E197">
-        <v>57335589.0</v>
+        <v>162731191</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2021</v>
+      </c>
+      <c r="B198">
+        <v>2</v>
       </c>
       <c r="C198" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D198">
-        <v>1430980.0</v>
+        <v>72884</v>
       </c>
       <c r="E198">
-        <v>193549149.0</v>
+        <v>11257090</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2021</v>
+      </c>
+      <c r="B199">
+        <v>2</v>
       </c>
       <c r="C199" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D199">
-        <v>76861.0</v>
+        <v>238980</v>
       </c>
       <c r="E199">
-        <v>12327847.0</v>
+        <v>48525175</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2021</v>
+      </c>
+      <c r="B200">
+        <v>2</v>
       </c>
       <c r="C200" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D200">
-        <v>272715.0</v>
+        <v>352865</v>
       </c>
       <c r="E200">
-        <v>60393714.0</v>
+        <v>66386854</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2021</v>
+      </c>
+      <c r="B201">
+        <v>2</v>
       </c>
       <c r="C201" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D201">
-        <v>332707.0</v>
+        <v>1252743</v>
       </c>
       <c r="E201">
-        <v>62238479.0</v>
+        <v>165357658</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2021</v>
+      </c>
+      <c r="B202">
+        <v>3</v>
       </c>
       <c r="C202" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D202">
-        <v>1481506.0</v>
+        <v>93011</v>
       </c>
       <c r="E202">
-        <v>209224675.0</v>
+        <v>13741485</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2021</v>
+      </c>
+      <c r="B203">
+        <v>3</v>
       </c>
       <c r="C203" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D203">
-        <v>81059.0</v>
+        <v>291958</v>
       </c>
       <c r="E203">
-        <v>15989666.0</v>
+        <v>56934043</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2021</v>
+      </c>
+      <c r="B204">
+        <v>3</v>
       </c>
       <c r="C204" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D204">
-        <v>304503.0</v>
+        <v>335103</v>
       </c>
       <c r="E204">
-        <v>66214064.0</v>
+        <v>64251656</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2021</v>
+      </c>
+      <c r="B205">
+        <v>3</v>
       </c>
       <c r="C205" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D205">
-        <v>341454.0</v>
+        <v>1533410</v>
       </c>
       <c r="E205">
-        <v>61680514.0</v>
+        <v>207799381</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2021</v>
+      </c>
+      <c r="B206">
+        <v>4</v>
       </c>
       <c r="C206" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D206">
-        <v>1429416.0</v>
+        <v>89620</v>
       </c>
       <c r="E206">
-        <v>186819093.0</v>
+        <v>13396677</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>2021</v>
+      </c>
+      <c r="B207">
+        <v>4</v>
       </c>
       <c r="C207" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D207">
-        <v>76702.0</v>
+        <v>271138</v>
       </c>
       <c r="E207">
-        <v>11364940.0</v>
+        <v>57448101</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>2021</v>
+      </c>
+      <c r="B208">
+        <v>4</v>
       </c>
       <c r="C208" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D208">
-        <v>281335.0</v>
+        <v>289768</v>
       </c>
       <c r="E208">
-        <v>59936543.0</v>
+        <v>57335589</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>2021</v>
+      </c>
+      <c r="B209">
+        <v>4</v>
       </c>
       <c r="C209" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D209">
-        <v>288683.0</v>
+        <v>1430980</v>
       </c>
       <c r="E209">
-        <v>56184723.0</v>
+        <v>193549149</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210">
-        <v>2021.0</v>
-[...1 lines deleted...]
-      <c r="B210" t="s">
+        <v>2021</v>
+      </c>
+      <c r="B210">
         <v>5</v>
       </c>
       <c r="C210" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D210">
-        <v>1195005.0</v>
+        <v>80201</v>
       </c>
       <c r="E210">
-        <v>162731191.0</v>
+        <v>13152289</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2021</v>
+      </c>
+      <c r="B211">
+        <v>5</v>
       </c>
       <c r="C211" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D211">
-        <v>72884.0</v>
+        <v>296028</v>
       </c>
       <c r="E211">
-        <v>11257090.0</v>
+        <v>67789615</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2021</v>
+      </c>
+      <c r="B212">
+        <v>5</v>
       </c>
       <c r="C212" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D212">
-        <v>238980.0</v>
+        <v>339940</v>
       </c>
       <c r="E212">
-        <v>48525175.0</v>
+        <v>64731783</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2021</v>
+      </c>
+      <c r="B213">
+        <v>5</v>
       </c>
       <c r="C213" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D213">
-        <v>352865.0</v>
+        <v>1523820</v>
       </c>
       <c r="E213">
-        <v>66386854.0</v>
+        <v>208281528</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2021</v>
+      </c>
+      <c r="B214">
+        <v>6</v>
       </c>
       <c r="C214" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D214">
-        <v>1252743.0</v>
+        <v>82579</v>
       </c>
       <c r="E214">
-        <v>165357657.0</v>
+        <v>13564335</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2021</v>
+      </c>
+      <c r="B215">
+        <v>6</v>
       </c>
       <c r="C215" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D215">
-        <v>87420.0</v>
+        <v>288279</v>
       </c>
       <c r="E215">
-        <v>14070480.0</v>
+        <v>60442970</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2021</v>
+      </c>
+      <c r="B216">
+        <v>6</v>
       </c>
       <c r="C216" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D216">
-        <v>304714.0</v>
+        <v>321637</v>
       </c>
       <c r="E216">
-        <v>65644374.0</v>
+        <v>61674287</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2021</v>
+      </c>
+      <c r="B217">
+        <v>6</v>
       </c>
       <c r="C217" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D217">
-        <v>325606.0</v>
+        <v>1420181</v>
       </c>
       <c r="E217">
-        <v>61110366.0</v>
+        <v>200240393</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2021</v>
+      </c>
+      <c r="B218">
+        <v>7</v>
       </c>
       <c r="C218" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D218">
-        <v>1455991.0</v>
+        <v>87420</v>
       </c>
       <c r="E218">
-        <v>203395687.0</v>
+        <v>14070480</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2021</v>
+      </c>
+      <c r="B219">
+        <v>7</v>
       </c>
       <c r="C219" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D219">
-        <v>82579.0</v>
+        <v>304714</v>
       </c>
       <c r="E219">
-        <v>13564335.0</v>
+        <v>65644374</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2021</v>
+      </c>
+      <c r="B220">
+        <v>7</v>
       </c>
       <c r="C220" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D220">
-        <v>288279.0</v>
+        <v>325606</v>
       </c>
       <c r="E220">
-        <v>60442970.0</v>
+        <v>61110366</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2021</v>
+      </c>
+      <c r="B221">
+        <v>7</v>
       </c>
       <c r="C221" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D221">
-        <v>321637.0</v>
+        <v>1455991</v>
       </c>
       <c r="E221">
-        <v>61674287.0</v>
+        <v>203395687</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2021</v>
+      </c>
+      <c r="B222">
+        <v>8</v>
       </c>
       <c r="C222" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D222">
-        <v>1420181.0</v>
+        <v>76861</v>
       </c>
       <c r="E222">
-        <v>200240393.0</v>
+        <v>12327847</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2021</v>
+      </c>
+      <c r="B223">
+        <v>8</v>
       </c>
       <c r="C223" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D223">
-        <v>93011.0</v>
+        <v>272715</v>
       </c>
       <c r="E223">
-        <v>13741485.0</v>
+        <v>60393714</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2021</v>
+      </c>
+      <c r="B224">
+        <v>8</v>
       </c>
       <c r="C224" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D224">
-        <v>291958.0</v>
+        <v>332707</v>
       </c>
       <c r="E224">
-        <v>56934043.0</v>
+        <v>62238479</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2021</v>
+      </c>
+      <c r="B225">
+        <v>8</v>
       </c>
       <c r="C225" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D225">
-        <v>335103.0</v>
+        <v>1481506</v>
       </c>
       <c r="E225">
-        <v>64251656.0</v>
+        <v>209224675</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2021</v>
+      </c>
+      <c r="B226">
+        <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D226">
-        <v>1533410.0</v>
+        <v>74681</v>
       </c>
       <c r="E226">
-        <v>207799381.0</v>
+        <v>12497589</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2021</v>
+      </c>
+      <c r="B227">
+        <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D227">
-        <v>80201.0</v>
+        <v>283286</v>
       </c>
       <c r="E227">
-        <v>13152289.0</v>
+        <v>61989806</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2021</v>
+      </c>
+      <c r="B228">
+        <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D228">
-        <v>296028.0</v>
+        <v>322396</v>
       </c>
       <c r="E228">
-        <v>67789615.0</v>
+        <v>60766114</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2021</v>
+      </c>
+      <c r="B229">
+        <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D229">
-        <v>339940.0</v>
+        <v>1387631</v>
       </c>
       <c r="E229">
-        <v>64731783.0</v>
+        <v>186616728</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2021</v>
+      </c>
+      <c r="B230">
+        <v>10</v>
       </c>
       <c r="C230" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D230">
-        <v>1523820.0</v>
+        <v>77141</v>
       </c>
       <c r="E230">
-        <v>208281528.0</v>
+        <v>13508954</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2021</v>
+      </c>
+      <c r="B231">
+        <v>10</v>
       </c>
       <c r="C231" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D231">
-        <v>84663.0</v>
+        <v>309873</v>
       </c>
       <c r="E231">
-        <v>15374147.0</v>
+        <v>65706242</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2021</v>
+      </c>
+      <c r="B232">
+        <v>10</v>
       </c>
       <c r="C232" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D232">
-        <v>276539.0</v>
+        <v>332265</v>
       </c>
       <c r="E232">
-        <v>56355128.0</v>
+        <v>62299699</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2021</v>
+      </c>
+      <c r="B233">
+        <v>10</v>
       </c>
       <c r="C233" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D233">
-        <v>342906.0</v>
+        <v>1369674</v>
       </c>
       <c r="E233">
-        <v>59558043.0</v>
+        <v>191779553</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2021</v>
+      </c>
+      <c r="B234">
+        <v>11</v>
       </c>
       <c r="C234" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D234">
-        <v>1476598.0</v>
+        <v>84663</v>
       </c>
       <c r="E234">
-        <v>202113098.0</v>
+        <v>15374147</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2021</v>
+      </c>
+      <c r="B235">
+        <v>11</v>
       </c>
       <c r="C235" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D235">
-        <v>77141.0</v>
+        <v>276539</v>
       </c>
       <c r="E235">
-        <v>13508954.0</v>
+        <v>56355128</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2021</v>
+      </c>
+      <c r="B236">
+        <v>11</v>
       </c>
       <c r="C236" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D236">
-        <v>309873.0</v>
+        <v>342906</v>
       </c>
       <c r="E236">
-        <v>65706242.0</v>
+        <v>59558043</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2021</v>
+      </c>
+      <c r="B237">
+        <v>11</v>
       </c>
       <c r="C237" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D237">
-        <v>332265.0</v>
+        <v>1476598</v>
       </c>
       <c r="E237">
-        <v>62299699.0</v>
+        <v>202113098</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2021</v>
+      </c>
+      <c r="B238">
+        <v>12</v>
       </c>
       <c r="C238" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D238">
-        <v>1369674.0</v>
+        <v>81059</v>
       </c>
       <c r="E238">
-        <v>191779553.0</v>
+        <v>15989666</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2021</v>
+      </c>
+      <c r="B239">
+        <v>12</v>
       </c>
       <c r="C239" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D239">
-        <v>74681.0</v>
+        <v>304503</v>
       </c>
       <c r="E239">
-        <v>12497589.0</v>
+        <v>66214064</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2021</v>
+      </c>
+      <c r="B240">
+        <v>12</v>
       </c>
       <c r="C240" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D240">
-        <v>283286.0</v>
+        <v>341454</v>
       </c>
       <c r="E240">
-        <v>61989806.0</v>
+        <v>61680514</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2021</v>
+      </c>
+      <c r="B241">
+        <v>12</v>
       </c>
       <c r="C241" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D241">
-        <v>322396.0</v>
+        <v>1429416</v>
       </c>
       <c r="E241">
-        <v>60766114.0</v>
+        <v>186819093</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242">
-        <v>2021.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2022</v>
+      </c>
+      <c r="B242">
+        <v>1</v>
       </c>
       <c r="C242" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D242">
-        <v>1387631.0</v>
+        <v>82792</v>
       </c>
       <c r="E242">
-        <v>186616728.0</v>
+        <v>14977151</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2022</v>
+      </c>
+      <c r="B243">
+        <v>1</v>
       </c>
       <c r="C243" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D243">
-        <v>58483.0</v>
+        <v>224338</v>
       </c>
       <c r="E243">
-        <v>8306222.0</v>
+        <v>56444912</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2022</v>
+      </c>
+      <c r="B244">
+        <v>1</v>
       </c>
       <c r="C244" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D244">
-        <v>274045.0</v>
+        <v>331459</v>
       </c>
       <c r="E244">
-        <v>55083069.0</v>
+        <v>61727287</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2022</v>
+      </c>
+      <c r="B245">
+        <v>1</v>
       </c>
       <c r="C245" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D245">
-        <v>324422.0</v>
+        <v>1272020</v>
       </c>
       <c r="E245">
-        <v>61237532.0</v>
+        <v>188508266</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2022</v>
+      </c>
+      <c r="B246">
+        <v>2</v>
       </c>
       <c r="C246" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D246">
-        <v>1292023.0</v>
+        <v>75805</v>
       </c>
       <c r="E246">
-        <v>171136325.0</v>
+        <v>14506938</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2022</v>
+      </c>
+      <c r="B247">
+        <v>2</v>
       </c>
       <c r="C247" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D247">
-        <v>54724.0</v>
+        <v>230465</v>
       </c>
       <c r="E247">
-        <v>8193932.0</v>
+        <v>52384720</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2022</v>
+      </c>
+      <c r="B248">
+        <v>2</v>
       </c>
       <c r="C248" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D248">
-        <v>242160.0</v>
+        <v>301368</v>
       </c>
       <c r="E248">
-        <v>41582575.0</v>
+        <v>53724436</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2022</v>
+      </c>
+      <c r="B249">
+        <v>2</v>
       </c>
       <c r="C249" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D249">
-        <v>342669.0</v>
+        <v>1263041</v>
       </c>
       <c r="E249">
-        <v>64131466.0</v>
+        <v>168378731</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2022</v>
+      </c>
+      <c r="B250">
+        <v>3</v>
       </c>
       <c r="C250" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D250">
-        <v>1491673.0</v>
+        <v>98938</v>
       </c>
       <c r="E250">
-        <v>185174269.0</v>
+        <v>20273559</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2022</v>
+      </c>
+      <c r="B251">
+        <v>3</v>
       </c>
       <c r="C251" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D251">
-        <v>64032.0</v>
+        <v>277021</v>
       </c>
       <c r="E251">
-        <v>11107759.0</v>
+        <v>65459435</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2022</v>
+      </c>
+      <c r="B252">
+        <v>3</v>
       </c>
       <c r="C252" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D252">
-        <v>305263.0</v>
+        <v>300842</v>
       </c>
       <c r="E252">
-        <v>55780133.0</v>
+        <v>55506497</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2022</v>
+      </c>
+      <c r="B253">
+        <v>3</v>
       </c>
       <c r="C253" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D253">
-        <v>314775.0</v>
+        <v>1410765</v>
       </c>
       <c r="E253">
-        <v>60767688.0</v>
+        <v>188585084</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2022</v>
+      </c>
+      <c r="B254">
+        <v>4</v>
       </c>
       <c r="C254" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D254">
-        <v>1559291.0</v>
+        <v>88252</v>
       </c>
       <c r="E254">
-        <v>205985261.0</v>
+        <v>16695534</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>2022</v>
+      </c>
+      <c r="B255">
+        <v>4</v>
       </c>
       <c r="C255" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D255">
-        <v>57417.0</v>
+        <v>295932</v>
       </c>
       <c r="E255">
-        <v>8667178.0</v>
+        <v>63004517</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>2022</v>
+      </c>
+      <c r="B256">
+        <v>4</v>
       </c>
       <c r="C256" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D256">
-        <v>234906.0</v>
+        <v>325129</v>
       </c>
       <c r="E256">
-        <v>45416452.0</v>
+        <v>58198233</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>2022</v>
+      </c>
+      <c r="B257">
+        <v>4</v>
       </c>
       <c r="C257" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D257">
-        <v>337030.0</v>
+        <v>1446395</v>
       </c>
       <c r="E257">
-        <v>63726754.0</v>
+        <v>194636246</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258">
-        <v>2020.0</v>
-[...1 lines deleted...]
-      <c r="B258" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B258">
         <v>5</v>
       </c>
       <c r="C258" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D258">
-        <v>1294210.0</v>
+        <v>70686</v>
       </c>
       <c r="E258">
-        <v>175717083.0</v>
+        <v>14518813</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2022</v>
+      </c>
+      <c r="B259">
+        <v>5</v>
       </c>
       <c r="C259" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D259">
-        <v>52224.0</v>
+        <v>211465</v>
       </c>
       <c r="E259">
-        <v>7549716.0</v>
+        <v>54086265</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2022</v>
+      </c>
+      <c r="B260">
+        <v>5</v>
       </c>
       <c r="C260" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D260">
-        <v>266191.0</v>
+        <v>350216</v>
       </c>
       <c r="E260">
-        <v>47336616.0</v>
+        <v>62852262</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2022</v>
+      </c>
+      <c r="B261">
+        <v>5</v>
       </c>
       <c r="C261" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D261">
-        <v>312809.0</v>
+        <v>1462478</v>
       </c>
       <c r="E261">
-        <v>61248266.0</v>
+        <v>201610741</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2022</v>
+      </c>
+      <c r="B262">
+        <v>6</v>
       </c>
       <c r="C262" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D262">
-        <v>1169046.0</v>
+        <v>64371</v>
       </c>
       <c r="E262">
-        <v>153219718.0</v>
+        <v>13355380</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2022</v>
+      </c>
+      <c r="B263">
+        <v>6</v>
       </c>
       <c r="C263" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D263">
-        <v>72543.0</v>
+        <v>257163</v>
       </c>
       <c r="E263">
-        <v>9697411.0</v>
+        <v>56271370</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2022</v>
+      </c>
+      <c r="B264">
+        <v>6</v>
       </c>
       <c r="C264" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D264">
-        <v>258890.0</v>
+        <v>341787</v>
       </c>
       <c r="E264">
-        <v>49284567.0</v>
+        <v>61375820</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2022</v>
+      </c>
+      <c r="B265">
+        <v>6</v>
       </c>
       <c r="C265" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D265">
-        <v>303487.0</v>
+        <v>1392257</v>
       </c>
       <c r="E265">
-        <v>59685204.0</v>
+        <v>195058455</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2022</v>
+      </c>
+      <c r="B266">
+        <v>7</v>
       </c>
       <c r="C266" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D266">
-        <v>1456878.0</v>
+        <v>66001</v>
       </c>
       <c r="E266">
-        <v>179432812.0</v>
+        <v>13471689</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2022</v>
+      </c>
+      <c r="B267">
+        <v>7</v>
       </c>
       <c r="C267" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D267">
-        <v>48250.0</v>
+        <v>293087</v>
       </c>
       <c r="E267">
-        <v>7136602.0</v>
+        <v>66578647</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2022</v>
+      </c>
+      <c r="B268">
+        <v>7</v>
       </c>
       <c r="C268" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D268">
-        <v>207840.0</v>
+        <v>287612</v>
       </c>
       <c r="E268">
-        <v>36408661.0</v>
+        <v>52250609</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2022</v>
+      </c>
+      <c r="B269">
+        <v>7</v>
       </c>
       <c r="C269" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D269">
-        <v>312871.0</v>
+        <v>1316983</v>
       </c>
       <c r="E269">
-        <v>60115146.0</v>
+        <v>178929045</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2022</v>
+      </c>
+      <c r="B270">
+        <v>8</v>
       </c>
       <c r="C270" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D270">
-        <v>1417692.0</v>
+        <v>77771</v>
       </c>
       <c r="E270">
-        <v>181510567.0</v>
+        <v>15135268</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2022</v>
+      </c>
+      <c r="B271">
+        <v>8</v>
       </c>
       <c r="C271" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D271">
-        <v>55001.0</v>
+        <v>300700</v>
       </c>
       <c r="E271">
-        <v>8301991.0</v>
+        <v>71425711</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2022</v>
+      </c>
+      <c r="B272">
+        <v>8</v>
       </c>
       <c r="C272" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D272">
-        <v>295452.0</v>
+        <v>295583</v>
       </c>
       <c r="E272">
-        <v>53390898.0</v>
+        <v>55336490</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2022</v>
+      </c>
+      <c r="B273">
+        <v>8</v>
       </c>
       <c r="C273" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D273">
-        <v>321925.0</v>
+        <v>1485466</v>
       </c>
       <c r="E273">
-        <v>62416255.0</v>
+        <v>197729333</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2022</v>
+      </c>
+      <c r="B274">
+        <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D274">
-        <v>1125056.0</v>
+        <v>55723</v>
       </c>
       <c r="E274">
-        <v>153818144.0</v>
+        <v>12441452</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2022</v>
+      </c>
+      <c r="B275">
+        <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D275">
-        <v>63278.0</v>
+        <v>262468</v>
       </c>
       <c r="E275">
-        <v>9105697.0</v>
+        <v>69422366</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2022</v>
+      </c>
+      <c r="B276">
+        <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D276">
-        <v>287655.0</v>
+        <v>328406</v>
       </c>
       <c r="E276">
-        <v>54618047.0</v>
+        <v>59153578</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2022</v>
+      </c>
+      <c r="B277">
+        <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D277">
-        <v>337796.0</v>
+        <v>1366049</v>
       </c>
       <c r="E277">
-        <v>63811384.0</v>
+        <v>181086123</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2022</v>
+      </c>
+      <c r="B278">
+        <v>10</v>
       </c>
       <c r="C278" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D278">
-        <v>1413281.0</v>
+        <v>49448</v>
       </c>
       <c r="E278">
-        <v>175608017.0</v>
+        <v>10988808</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2022</v>
+      </c>
+      <c r="B279">
+        <v>10</v>
       </c>
       <c r="C279" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D279">
-        <v>55207.0</v>
+        <v>305768</v>
       </c>
       <c r="E279">
-        <v>8516443.0</v>
+        <v>79768350</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2022</v>
+      </c>
+      <c r="B280">
+        <v>10</v>
       </c>
       <c r="C280" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D280">
-        <v>302458.0</v>
+        <v>313148</v>
       </c>
       <c r="E280">
-        <v>54261230.0</v>
+        <v>57364921</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2022</v>
+      </c>
+      <c r="B281">
+        <v>10</v>
       </c>
       <c r="C281" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D281">
-        <v>346631.0</v>
+        <v>1468707</v>
       </c>
       <c r="E281">
-        <v>65877139.0</v>
+        <v>196866299</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2022</v>
+      </c>
+      <c r="B282">
+        <v>11</v>
       </c>
       <c r="C282" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D282">
-        <v>1497880.0</v>
+        <v>49562</v>
       </c>
       <c r="E282">
-        <v>197622846.0</v>
+        <v>12024871</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2022</v>
+      </c>
+      <c r="B283">
+        <v>11</v>
       </c>
       <c r="C283" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D283">
-        <v>62356.0</v>
+        <v>313051</v>
       </c>
       <c r="E283">
-        <v>9216252.0</v>
+        <v>74659872</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2022</v>
+      </c>
+      <c r="B284">
+        <v>11</v>
       </c>
       <c r="C284" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D284">
-        <v>291215.0</v>
+        <v>327034</v>
       </c>
       <c r="E284">
-        <v>51695512.0</v>
+        <v>58779478</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2022</v>
+      </c>
+      <c r="B285">
+        <v>11</v>
       </c>
       <c r="C285" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D285">
-        <v>363882.0</v>
+        <v>1468603</v>
       </c>
       <c r="E285">
-        <v>66596821.0</v>
+        <v>192491995</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2022</v>
+      </c>
+      <c r="B286">
+        <v>12</v>
       </c>
       <c r="C286" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D286">
-        <v>1541106.0</v>
+        <v>51737</v>
       </c>
       <c r="E286">
-        <v>200648118.0</v>
+        <v>12202051</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2022</v>
+      </c>
+      <c r="B287">
+        <v>12</v>
       </c>
       <c r="C287" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D287">
-        <v>66610.0</v>
+        <v>288530</v>
       </c>
       <c r="E287">
-        <v>9469594.0</v>
+        <v>67446618</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2022</v>
+      </c>
+      <c r="B288">
+        <v>12</v>
       </c>
       <c r="C288" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D288">
-        <v>269864.0</v>
+        <v>367593</v>
       </c>
       <c r="E288">
-        <v>50336372.0</v>
+        <v>64415164</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2022</v>
+      </c>
+      <c r="B289">
+        <v>12</v>
       </c>
       <c r="C289" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D289">
-        <v>339507.0</v>
+        <v>1497660</v>
       </c>
       <c r="E289">
-        <v>62884573.0</v>
+        <v>198741687</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290">
-        <v>2020.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2023</v>
+      </c>
+      <c r="B290">
+        <v>1</v>
       </c>
       <c r="C290" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D290">
-        <v>1361266.0</v>
+        <v>37184</v>
       </c>
       <c r="E290">
-        <v>171108924.0</v>
+        <v>7584842</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2023</v>
+      </c>
+      <c r="B291">
+        <v>1</v>
       </c>
       <c r="C291" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D291">
-        <v>41355.0</v>
+        <v>250471</v>
       </c>
       <c r="E291">
-        <v>6302635.0</v>
+        <v>58609842</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2023</v>
+      </c>
+      <c r="B292">
+        <v>1</v>
       </c>
       <c r="C292" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D292">
-        <v>272544.0</v>
+        <v>345350</v>
       </c>
       <c r="E292">
-        <v>47357620.0</v>
+        <v>62811489</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2023</v>
+      </c>
+      <c r="B293">
+        <v>1</v>
       </c>
       <c r="C293" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D293">
-        <v>444500.0</v>
+        <v>1343560</v>
       </c>
       <c r="E293">
-        <v>76115370.0</v>
+        <v>172896605</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2023</v>
+      </c>
+      <c r="B294">
+        <v>2</v>
       </c>
       <c r="C294" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D294">
-        <v>1131679.0</v>
+        <v>39095</v>
       </c>
       <c r="E294">
-        <v>152584365.0</v>
+        <v>7363323</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2023</v>
+      </c>
+      <c r="B295">
+        <v>2</v>
       </c>
       <c r="C295" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D295">
-        <v>39046.0</v>
+        <v>177928</v>
       </c>
       <c r="E295">
-        <v>6255020.0</v>
+        <v>38348344</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2023</v>
+      </c>
+      <c r="B296">
+        <v>2</v>
       </c>
       <c r="C296" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D296">
-        <v>325824.0</v>
+        <v>284486</v>
       </c>
       <c r="E296">
-        <v>59420993.0</v>
+        <v>48250801</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2023</v>
+      </c>
+      <c r="B297">
+        <v>2</v>
       </c>
       <c r="C297" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D297">
-        <v>474316.0</v>
+        <v>1254979</v>
       </c>
       <c r="E297">
-        <v>83371653.0</v>
+        <v>154858486</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2023</v>
+      </c>
+      <c r="B298">
+        <v>3</v>
       </c>
       <c r="C298" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D298">
-        <v>785112.0</v>
+        <v>47912</v>
       </c>
       <c r="E298">
-        <v>115222378.0</v>
+        <v>9715201</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2023</v>
+      </c>
+      <c r="B299">
+        <v>3</v>
       </c>
       <c r="C299" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D299">
-        <v>56832.0</v>
+        <v>267796</v>
       </c>
       <c r="E299">
-        <v>7863887.0</v>
+        <v>67970117</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2023</v>
+      </c>
+      <c r="B300">
+        <v>3</v>
       </c>
       <c r="C300" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D300">
-        <v>281081.0</v>
+        <v>367213</v>
       </c>
       <c r="E300">
-        <v>49147178.0</v>
+        <v>67497616</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2023</v>
+      </c>
+      <c r="B301">
+        <v>3</v>
       </c>
       <c r="C301" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D301">
-        <v>418966.0</v>
+        <v>1395274</v>
       </c>
       <c r="E301">
-        <v>74552664.0</v>
+        <v>181005013</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2023</v>
+      </c>
+      <c r="B302">
+        <v>4</v>
       </c>
       <c r="C302" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D302">
-        <v>1019577.0</v>
+        <v>45379</v>
       </c>
       <c r="E302">
-        <v>145799896.0</v>
+        <v>9751110</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>2023</v>
+      </c>
+      <c r="B303">
+        <v>4</v>
       </c>
       <c r="C303" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D303">
-        <v>39917.0</v>
+        <v>262237</v>
       </c>
       <c r="E303">
-        <v>6086617.0</v>
+        <v>57480949</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>2023</v>
+      </c>
+      <c r="B304">
+        <v>4</v>
       </c>
       <c r="C304" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D304">
-        <v>245933.0</v>
+        <v>257062</v>
       </c>
       <c r="E304">
-        <v>44090936.0</v>
+        <v>47901932</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>2023</v>
+      </c>
+      <c r="B305">
+        <v>4</v>
       </c>
       <c r="C305" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D305">
-        <v>426985.0</v>
+        <v>1329418</v>
       </c>
       <c r="E305">
-        <v>72883293.0</v>
+        <v>183869426</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306">
-        <v>2019.0</v>
-[...1 lines deleted...]
-      <c r="B306" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B306">
         <v>5</v>
       </c>
       <c r="C306" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D306">
-        <v>710781.0</v>
+        <v>53082</v>
       </c>
       <c r="E306">
-        <v>115078090.0</v>
+        <v>9876710</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2023</v>
+      </c>
+      <c r="B307">
+        <v>5</v>
       </c>
       <c r="C307" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D307">
-        <v>39653.0</v>
+        <v>317268</v>
       </c>
       <c r="E307">
-        <v>6016792.0</v>
+        <v>70329137</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2023</v>
+      </c>
+      <c r="B308">
+        <v>5</v>
       </c>
       <c r="C308" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D308">
-        <v>253631.0</v>
+        <v>314168</v>
       </c>
       <c r="E308">
-        <v>48471489.0</v>
+        <v>57100701</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2023</v>
+      </c>
+      <c r="B309">
+        <v>5</v>
       </c>
       <c r="C309" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D309">
-        <v>377506.0</v>
+        <v>1459187</v>
       </c>
       <c r="E309">
-        <v>60625146.0</v>
+        <v>193168623</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2023</v>
+      </c>
+      <c r="B310">
+        <v>6</v>
       </c>
       <c r="C310" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D310">
-        <v>642103.0</v>
+        <v>38912</v>
       </c>
       <c r="E310">
-        <v>88955561.0</v>
+        <v>7880953</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2023</v>
+      </c>
+      <c r="B311">
+        <v>6</v>
       </c>
       <c r="C311" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D311">
-        <v>40389.0</v>
+        <v>284626</v>
       </c>
       <c r="E311">
-        <v>6215081.0</v>
+        <v>52620907</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2023</v>
+      </c>
+      <c r="B312">
+        <v>6</v>
       </c>
       <c r="C312" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D312">
-        <v>324799.0</v>
+        <v>319916</v>
       </c>
       <c r="E312">
-        <v>57232770.0</v>
+        <v>57478010</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2023</v>
+      </c>
+      <c r="B313">
+        <v>6</v>
       </c>
       <c r="C313" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D313">
-        <v>458352.0</v>
+        <v>1481497</v>
       </c>
       <c r="E313">
-        <v>78852165.0</v>
+        <v>183275983</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2023</v>
+      </c>
+      <c r="B314">
+        <v>7</v>
       </c>
       <c r="C314" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D314">
-        <v>860261.0</v>
+        <v>43896</v>
       </c>
       <c r="E314">
-        <v>128980216.0</v>
+        <v>6291989</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2023</v>
+      </c>
+      <c r="B315">
+        <v>7</v>
       </c>
       <c r="C315" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D315">
-        <v>36739.0</v>
+        <v>281941</v>
       </c>
       <c r="E315">
-        <v>5520055.0</v>
+        <v>51076096</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2023</v>
+      </c>
+      <c r="B316">
+        <v>7</v>
       </c>
       <c r="C316" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D316">
-        <v>305670.0</v>
+        <v>340069</v>
       </c>
       <c r="E316">
-        <v>52124923.0</v>
+        <v>59831721</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2023</v>
+      </c>
+      <c r="B317">
+        <v>7</v>
       </c>
       <c r="C317" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D317">
-        <v>438362.0</v>
+        <v>1390636</v>
       </c>
       <c r="E317">
-        <v>75810099.0</v>
+        <v>185079236</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2023</v>
+      </c>
+      <c r="B318">
+        <v>8</v>
       </c>
       <c r="C318" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D318">
-        <v>1177954.0</v>
+        <v>49977</v>
       </c>
       <c r="E318">
-        <v>159543734.0</v>
+        <v>6584957</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2023</v>
+      </c>
+      <c r="B319">
+        <v>8</v>
       </c>
       <c r="C319" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D319">
-        <v>42099.0</v>
+        <v>270954</v>
       </c>
       <c r="E319">
-        <v>6840032.0</v>
+        <v>46760277</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2023</v>
+      </c>
+      <c r="B320">
+        <v>8</v>
       </c>
       <c r="C320" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D320">
-        <v>282991.0</v>
+        <v>331056</v>
       </c>
       <c r="E320">
-        <v>51665663.0</v>
+        <v>59580943</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2023</v>
+      </c>
+      <c r="B321">
+        <v>8</v>
       </c>
       <c r="C321" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D321">
-        <v>346444.0</v>
+        <v>1238054</v>
       </c>
       <c r="E321">
-        <v>61869845.0</v>
+        <v>166501958</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2023</v>
+      </c>
+      <c r="B322">
+        <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D322">
-        <v>775843.0</v>
+        <v>49243</v>
       </c>
       <c r="E322">
-        <v>120936326.0</v>
+        <v>6951712</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2023</v>
+      </c>
+      <c r="B323">
+        <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D323">
-        <v>38207.0</v>
+        <v>267706</v>
       </c>
       <c r="E323">
-        <v>5733673.0</v>
+        <v>44077921</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2023</v>
+      </c>
+      <c r="B324">
+        <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D324">
-        <v>319517.0</v>
+        <v>334796</v>
       </c>
       <c r="E324">
-        <v>54636816.0</v>
+        <v>61346402</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2023</v>
+      </c>
+      <c r="B325">
+        <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D325">
-        <v>446506.0</v>
+        <v>1330844</v>
       </c>
       <c r="E325">
-        <v>76265412.0</v>
+        <v>177429525</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2023</v>
+      </c>
+      <c r="B326">
+        <v>10</v>
       </c>
       <c r="C326" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D326">
-        <v>1193343.0</v>
+        <v>51926</v>
       </c>
       <c r="E326">
-        <v>162541061.0</v>
+        <v>6828200</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2023</v>
+      </c>
+      <c r="B327">
+        <v>10</v>
       </c>
       <c r="C327" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D327">
-        <v>45134.0</v>
+        <v>221648</v>
       </c>
       <c r="E327">
-        <v>6562439.0</v>
+        <v>37302309</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2023</v>
+      </c>
+      <c r="B328">
+        <v>10</v>
       </c>
       <c r="C328" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D328">
-        <v>299324.0</v>
+        <v>318323</v>
       </c>
       <c r="E328">
-        <v>48076507.0</v>
+        <v>58818953</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2023</v>
+      </c>
+      <c r="B329">
+        <v>10</v>
       </c>
       <c r="C329" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D329">
-        <v>399814.0</v>
+        <v>1392389</v>
       </c>
       <c r="E329">
-        <v>62708480.0</v>
+        <v>186209214</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2023</v>
+      </c>
+      <c r="B330">
+        <v>11</v>
       </c>
       <c r="C330" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D330">
-        <v>662413.0</v>
+        <v>20916</v>
       </c>
       <c r="E330">
-        <v>114397676.0</v>
+        <v>2635362</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2023</v>
+      </c>
+      <c r="B331">
+        <v>11</v>
       </c>
       <c r="C331" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D331">
-        <v>28479.0</v>
+        <v>0</v>
       </c>
       <c r="E331">
-        <v>3780534.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2023</v>
+      </c>
+      <c r="B332">
+        <v>11</v>
       </c>
       <c r="C332" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D332">
-        <v>113210.0</v>
+        <v>325165</v>
       </c>
       <c r="E332">
-        <v>18490212.0</v>
+        <v>57642580</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2023</v>
+      </c>
+      <c r="B333">
+        <v>11</v>
       </c>
       <c r="C333" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D333">
-        <v>386980.0</v>
+        <v>1297787</v>
       </c>
       <c r="E333">
-        <v>66963313.0</v>
+        <v>170423303</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2023</v>
+      </c>
+      <c r="B334">
+        <v>12</v>
       </c>
       <c r="C334" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D334">
-        <v>529381.0</v>
+        <v>56277</v>
       </c>
       <c r="E334">
-        <v>91673749.0</v>
+        <v>8265594</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2023</v>
+      </c>
+      <c r="B335">
+        <v>12</v>
       </c>
       <c r="C335" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D335">
-        <v>44096.0</v>
+        <v>264978</v>
       </c>
       <c r="E335">
-        <v>6535204.0</v>
+        <v>43932711</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2023</v>
+      </c>
+      <c r="B336">
+        <v>12</v>
       </c>
       <c r="C336" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D336">
-        <v>293568.0</v>
+        <v>305541</v>
       </c>
       <c r="E336">
-        <v>51694352.0</v>
+        <v>54056800</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2023</v>
+      </c>
+      <c r="B337">
+        <v>12</v>
       </c>
       <c r="C337" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D337">
-        <v>411018.0</v>
+        <v>1362381</v>
       </c>
       <c r="E337">
-        <v>73152970.0</v>
+        <v>178926249</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338">
-        <v>2019.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2024</v>
+      </c>
+      <c r="B338">
+        <v>1</v>
       </c>
       <c r="C338" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D338">
-        <v>791460.0</v>
+        <v>54752</v>
       </c>
       <c r="E338">
-        <v>115987878.0</v>
+        <v>7761758</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2024</v>
+      </c>
+      <c r="B339">
+        <v>1</v>
       </c>
       <c r="C339" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D339">
-        <v>28399.0</v>
+        <v>328232</v>
       </c>
       <c r="E339">
-        <v>3994025.0</v>
+        <v>58383216</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2024</v>
+      </c>
+      <c r="B340">
+        <v>1</v>
       </c>
       <c r="C340" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D340">
-        <v>292624.0</v>
+        <v>343872</v>
       </c>
       <c r="E340">
-        <v>54969510.0</v>
+        <v>62930910</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2024</v>
+      </c>
+      <c r="B341">
+        <v>1</v>
       </c>
       <c r="C341" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D341">
-        <v>318035.0</v>
+        <v>1289115</v>
       </c>
       <c r="E341">
-        <v>58508057.0</v>
+        <v>173838845</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2024</v>
+      </c>
+      <c r="B342">
+        <v>2</v>
       </c>
       <c r="C342" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D342">
-        <v>1445345.0</v>
+        <v>43560</v>
       </c>
       <c r="E342">
-        <v>190283708.0</v>
+        <v>5290441</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2024</v>
+      </c>
+      <c r="B343">
+        <v>2</v>
       </c>
       <c r="C343" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D343">
-        <v>40131.0</v>
+        <v>335318</v>
       </c>
       <c r="E343">
-        <v>6837364.0</v>
+        <v>59340199</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2024</v>
+      </c>
+      <c r="B344">
+        <v>2</v>
       </c>
       <c r="C344" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D344">
-        <v>345277.0</v>
+        <v>307094</v>
       </c>
       <c r="E344">
-        <v>62184305.0</v>
+        <v>56043116</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2024</v>
+      </c>
+      <c r="B345">
+        <v>2</v>
       </c>
       <c r="C345" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D345">
-        <v>329755.0</v>
+        <v>1288017</v>
       </c>
       <c r="E345">
-        <v>61059765.0</v>
+        <v>175010406</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2024</v>
+      </c>
+      <c r="B346">
+        <v>3</v>
       </c>
       <c r="C346" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D346">
-        <v>1581577.0</v>
+        <v>51050</v>
       </c>
       <c r="E346">
-        <v>210336573.0</v>
+        <v>6237464</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2024</v>
+      </c>
+      <c r="B347">
+        <v>3</v>
       </c>
       <c r="C347" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D347">
-        <v>49191.0</v>
+        <v>353503</v>
       </c>
       <c r="E347">
-        <v>8212563.0</v>
+        <v>66128536</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2024</v>
+      </c>
+      <c r="B348">
+        <v>3</v>
       </c>
       <c r="C348" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D348">
-        <v>264433.0</v>
+        <v>322508</v>
       </c>
       <c r="E348">
-        <v>46677688.0</v>
+        <v>58403976</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2024</v>
+      </c>
+      <c r="B349">
+        <v>3</v>
       </c>
       <c r="C349" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D349">
-        <v>308643.0</v>
+        <v>1316927</v>
       </c>
       <c r="E349">
-        <v>59924732.0</v>
+        <v>182667051</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2024</v>
+      </c>
+      <c r="B350">
+        <v>4</v>
       </c>
       <c r="C350" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D350">
-        <v>1016192.0</v>
+        <v>41538</v>
       </c>
       <c r="E350">
-        <v>147993768.0</v>
+        <v>5710529</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>2024</v>
+      </c>
+      <c r="B351">
+        <v>4</v>
       </c>
       <c r="C351" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D351">
-        <v>31930.0</v>
+        <v>228692</v>
       </c>
       <c r="E351">
-        <v>4485136.0</v>
+        <v>70986090</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>2024</v>
+      </c>
+      <c r="B352">
+        <v>4</v>
       </c>
       <c r="C352" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D352">
-        <v>299309.0</v>
+        <v>280125</v>
       </c>
       <c r="E352">
-        <v>53178198.0</v>
+        <v>51932190</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>2024</v>
+      </c>
+      <c r="B353">
+        <v>4</v>
       </c>
       <c r="C353" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D353">
-        <v>325341.0</v>
+        <v>1203230</v>
       </c>
       <c r="E353">
-        <v>60580517.0</v>
+        <v>171774175</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354">
-        <v>2018.0</v>
-[...1 lines deleted...]
-      <c r="B354" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B354">
         <v>5</v>
       </c>
       <c r="C354" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D354">
-        <v>1503256.0</v>
+        <v>48167</v>
       </c>
       <c r="E354">
-        <v>208483675.0</v>
+        <v>7972392</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2024</v>
+      </c>
+      <c r="B355">
+        <v>5</v>
       </c>
       <c r="C355" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D355">
-        <v>32898.0</v>
+        <v>263551</v>
       </c>
       <c r="E355">
-        <v>4554811.0</v>
+        <v>80717779</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2024</v>
+      </c>
+      <c r="B356">
+        <v>5</v>
       </c>
       <c r="C356" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D356">
-        <v>269722.0</v>
+        <v>309814</v>
       </c>
       <c r="E356">
-        <v>47945784.0</v>
+        <v>59679583</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2024</v>
+      </c>
+      <c r="B357">
+        <v>5</v>
       </c>
       <c r="C357" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D357">
-        <v>292593.0</v>
+        <v>1209861</v>
       </c>
       <c r="E357">
-        <v>55521619.0</v>
+        <v>174801553</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2024</v>
+      </c>
+      <c r="B358">
+        <v>6</v>
       </c>
       <c r="C358" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D358">
-        <v>1453598.0</v>
+        <v>37799</v>
       </c>
       <c r="E358">
-        <v>194467654.0</v>
+        <v>5161711</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2024</v>
+      </c>
+      <c r="B359">
+        <v>6</v>
       </c>
       <c r="C359" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D359">
-        <v>37585.0</v>
+        <v>188089</v>
       </c>
       <c r="E359">
-        <v>5875498.0</v>
+        <v>55523681</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2024</v>
+      </c>
+      <c r="B360">
+        <v>6</v>
       </c>
       <c r="C360" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D360">
-        <v>281611.0</v>
+        <v>293475</v>
       </c>
       <c r="E360">
-        <v>52241735.0</v>
+        <v>54905092</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2024</v>
+      </c>
+      <c r="B361">
+        <v>6</v>
       </c>
       <c r="C361" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D361">
-        <v>306782.0</v>
+        <v>1189861</v>
       </c>
       <c r="E361">
-        <v>58452884.0</v>
+        <v>168927468</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2024</v>
+      </c>
+      <c r="B362">
+        <v>7</v>
       </c>
       <c r="C362" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D362">
-        <v>1637641.0</v>
+        <v>49013</v>
       </c>
       <c r="E362">
-        <v>218715098.0</v>
+        <v>7441803</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2024</v>
+      </c>
+      <c r="B363">
+        <v>7</v>
       </c>
       <c r="C363" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D363">
-        <v>29262.0</v>
+        <v>325625</v>
       </c>
       <c r="E363">
-        <v>4883929.0</v>
+        <v>73278596</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2024</v>
+      </c>
+      <c r="B364">
+        <v>7</v>
       </c>
       <c r="C364" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D364">
-        <v>313892.0</v>
+        <v>314585</v>
       </c>
       <c r="E364">
-        <v>57172365.0</v>
+        <v>57715006</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2024</v>
+      </c>
+      <c r="B365">
+        <v>7</v>
       </c>
       <c r="C365" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D365">
-        <v>279825.0</v>
+        <v>1319306</v>
       </c>
       <c r="E365">
-        <v>53047097.0</v>
+        <v>185072063</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2024</v>
+      </c>
+      <c r="B366">
+        <v>8</v>
       </c>
       <c r="C366" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D366">
-        <v>1653136.0</v>
+        <v>45241</v>
       </c>
       <c r="E366">
-        <v>216646302.0</v>
+        <v>5974606</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2024</v>
+      </c>
+      <c r="B367">
+        <v>8</v>
       </c>
       <c r="C367" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D367">
-        <v>42804.0</v>
+        <v>325536</v>
       </c>
       <c r="E367">
-        <v>5687985.0</v>
+        <v>69659298</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2024</v>
+      </c>
+      <c r="B368">
+        <v>8</v>
       </c>
       <c r="C368" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D368">
-        <v>257901.0</v>
+        <v>324011</v>
       </c>
       <c r="E368">
-        <v>43425293.0</v>
+        <v>59091463</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2024</v>
+      </c>
+      <c r="B369">
+        <v>8</v>
       </c>
       <c r="C369" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D369">
-        <v>329888.0</v>
+        <v>1358615</v>
       </c>
       <c r="E369">
-        <v>62851218.0</v>
+        <v>189000039</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2024</v>
+      </c>
+      <c r="B370">
+        <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D370">
-        <v>1482114.0</v>
+        <v>41932</v>
       </c>
       <c r="E370">
-        <v>204943465.0</v>
+        <v>6687147</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2024</v>
+      </c>
+      <c r="B371">
+        <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D371">
-        <v>32280.0</v>
+        <v>366213</v>
       </c>
       <c r="E371">
-        <v>5159738.0</v>
+        <v>83876461</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2024</v>
+      </c>
+      <c r="B372">
+        <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D372">
-        <v>321025.0</v>
+        <v>324839</v>
       </c>
       <c r="E372">
-        <v>58015689.0</v>
+        <v>59731008</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2024</v>
+      </c>
+      <c r="B373">
+        <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D373">
-        <v>329943.0</v>
+        <v>1174200</v>
       </c>
       <c r="E373">
-        <v>61299745.0</v>
+        <v>170123200</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2024</v>
+      </c>
+      <c r="B374">
+        <v>10</v>
       </c>
       <c r="C374" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D374">
-        <v>1589613.0</v>
+        <v>51404</v>
       </c>
       <c r="E374">
-        <v>219096557.0</v>
+        <v>7663141</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2024</v>
+      </c>
+      <c r="B375">
+        <v>10</v>
       </c>
       <c r="C375" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D375">
-        <v>46828.0</v>
+        <v>374214</v>
       </c>
       <c r="E375">
-        <v>7051212.0</v>
+        <v>77087772</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2024</v>
+      </c>
+      <c r="B376">
+        <v>10</v>
       </c>
       <c r="C376" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D376">
-        <v>283090.0</v>
+        <v>336496</v>
       </c>
       <c r="E376">
-        <v>52091442.0</v>
+        <v>61279356</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2024</v>
+      </c>
+      <c r="B377">
+        <v>10</v>
       </c>
       <c r="C377" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D377">
-        <v>320201.0</v>
+        <v>971458</v>
       </c>
       <c r="E377">
-        <v>62205219.0</v>
+        <v>152007716</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2024</v>
+      </c>
+      <c r="B378">
+        <v>11</v>
       </c>
       <c r="C378" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D378">
-        <v>1469087.0</v>
+        <v>55027</v>
       </c>
       <c r="E378">
-        <v>197933257.0</v>
+        <v>8179942</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2024</v>
+      </c>
+      <c r="B379">
+        <v>11</v>
       </c>
       <c r="C379" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D379">
-        <v>51488.0</v>
+        <v>439234</v>
       </c>
       <c r="E379">
-        <v>8450819.0</v>
+        <v>91899857</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2024</v>
+      </c>
+      <c r="B380">
+        <v>11</v>
       </c>
       <c r="C380" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D380">
-        <v>283417.0</v>
+        <v>333407</v>
       </c>
       <c r="E380">
-        <v>55467523.0</v>
+        <v>60461771</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2024</v>
+      </c>
+      <c r="B381">
+        <v>11</v>
       </c>
       <c r="C381" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D381">
-        <v>326938.0</v>
+        <v>949502</v>
       </c>
       <c r="E381">
-        <v>63262455.0</v>
+        <v>145719650</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2024</v>
+      </c>
+      <c r="B382">
+        <v>12</v>
       </c>
       <c r="C382" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D382">
-        <v>1657101.0</v>
+        <v>56379</v>
       </c>
       <c r="E382">
-        <v>214920175.0</v>
+        <v>8425719</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2024</v>
+      </c>
+      <c r="B383">
+        <v>12</v>
       </c>
       <c r="C383" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D383">
-        <v>32661.0</v>
+        <v>320548</v>
       </c>
       <c r="E383">
-        <v>5456565.0</v>
+        <v>61567629</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2024</v>
+      </c>
+      <c r="B384">
+        <v>12</v>
       </c>
       <c r="C384" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D384">
-        <v>286937.0</v>
+        <v>335544</v>
       </c>
       <c r="E384">
-        <v>52520934.0</v>
+        <v>59891941</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2024</v>
+      </c>
+      <c r="B385">
+        <v>12</v>
       </c>
       <c r="C385" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D385">
-        <v>301734.0</v>
+        <v>1118552</v>
       </c>
       <c r="E385">
-        <v>58347329.0</v>
+        <v>163115416</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386">
-        <v>2018.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2025</v>
+      </c>
+      <c r="B386">
+        <v>1</v>
       </c>
       <c r="C386" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D386">
-        <v>1447705.0</v>
+        <v>49123</v>
       </c>
       <c r="E386">
-        <v>186110143.0</v>
+        <v>8143733</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2025</v>
+      </c>
+      <c r="B387">
+        <v>1</v>
       </c>
       <c r="C387" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D387">
-        <v>19576.0</v>
+        <v>354754</v>
       </c>
       <c r="E387">
-        <v>2288775.0</v>
+        <v>72015906</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2025</v>
+      </c>
+      <c r="B388">
+        <v>1</v>
       </c>
       <c r="C388" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D388">
-        <v>244797.0</v>
+        <v>286165</v>
       </c>
       <c r="E388">
-        <v>46849265.0</v>
+        <v>52769793</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2025</v>
+      </c>
+      <c r="B389">
+        <v>1</v>
       </c>
       <c r="C389" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D389">
-        <v>309699.0</v>
+        <v>1030303</v>
       </c>
       <c r="E389">
-        <v>56790180.0</v>
+        <v>160537586</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2025</v>
+      </c>
+      <c r="B390">
+        <v>2</v>
       </c>
       <c r="C390" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D390">
-        <v>1550288.0</v>
+        <v>40007</v>
       </c>
       <c r="E390">
-        <v>205992483.0</v>
+        <v>6231053</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2025</v>
+      </c>
+      <c r="B391">
+        <v>2</v>
       </c>
       <c r="C391" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D391">
-        <v>29557.0</v>
+        <v>294452</v>
       </c>
       <c r="E391">
-        <v>3556210.0</v>
+        <v>53490643</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2025</v>
+      </c>
+      <c r="B392">
+        <v>2</v>
       </c>
       <c r="C392" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D392">
-        <v>293097.0</v>
+        <v>266825</v>
       </c>
       <c r="E392">
-        <v>51374049.0</v>
+        <v>49644559</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2025</v>
+      </c>
+      <c r="B393">
+        <v>2</v>
       </c>
       <c r="C393" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D393">
-        <v>352359.0</v>
+        <v>963970</v>
       </c>
       <c r="E393">
-        <v>66506260.0</v>
+        <v>141863458</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2025</v>
+      </c>
+      <c r="B394">
+        <v>3</v>
       </c>
       <c r="C394" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D394">
-        <v>1537970.0</v>
+        <v>41638</v>
       </c>
       <c r="E394">
-        <v>210934376.0</v>
+        <v>6152372</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2025</v>
+      </c>
+      <c r="B395">
+        <v>3</v>
       </c>
       <c r="C395" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D395">
-        <v>24290.0</v>
+        <v>345549</v>
       </c>
       <c r="E395">
-        <v>3323491.0</v>
+        <v>66381809</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2025</v>
+      </c>
+      <c r="B396">
+        <v>3</v>
       </c>
       <c r="C396" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D396">
-        <v>252106.0</v>
+        <v>328366</v>
       </c>
       <c r="E396">
-        <v>38612596.0</v>
+        <v>62827130</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2025</v>
+      </c>
+      <c r="B397">
+        <v>3</v>
       </c>
       <c r="C397" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D397">
-        <v>334776.0</v>
+        <v>1111485</v>
       </c>
       <c r="E397">
-        <v>63683755.0</v>
+        <v>156281334</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2025</v>
+      </c>
+      <c r="B398">
+        <v>4</v>
       </c>
       <c r="C398" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D398">
-        <v>1512657.0</v>
+        <v>53548</v>
       </c>
       <c r="E398">
-        <v>205558280.0</v>
+        <v>7896681</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>2025</v>
+      </c>
+      <c r="B399">
+        <v>4</v>
       </c>
       <c r="C399" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D399">
-        <v>40644.0</v>
+        <v>320946</v>
       </c>
       <c r="E399">
-        <v>5157767.0</v>
+        <v>58744579</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>2025</v>
+      </c>
+      <c r="B400">
+        <v>4</v>
       </c>
       <c r="C400" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D400">
-        <v>256447.0</v>
+        <v>340200</v>
       </c>
       <c r="E400">
-        <v>44185744.0</v>
+        <v>63157291</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>2025</v>
+      </c>
+      <c r="B401">
+        <v>4</v>
       </c>
       <c r="C401" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D401">
-        <v>317404.0</v>
+        <v>1109240</v>
       </c>
       <c r="E401">
-        <v>59197792.0</v>
+        <v>159987541</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402">
-        <v>2017.0</v>
-[...1 lines deleted...]
-      <c r="B402" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B402">
         <v>5</v>
       </c>
       <c r="C402" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D402">
-        <v>1581217.0</v>
+        <v>48623</v>
       </c>
       <c r="E402">
-        <v>206268018.0</v>
+        <v>6873154</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2025</v>
+      </c>
+      <c r="B403">
+        <v>5</v>
       </c>
       <c r="C403" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D403">
-        <v>29540.0</v>
+        <v>365642</v>
       </c>
       <c r="E403">
-        <v>3658249.0</v>
+        <v>85354263</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2025</v>
+      </c>
+      <c r="B404">
+        <v>5</v>
       </c>
       <c r="C404" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D404">
-        <v>257478.0</v>
+        <v>386322</v>
       </c>
       <c r="E404">
-        <v>45148783.0</v>
+        <v>71885589</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2025</v>
+      </c>
+      <c r="B405">
+        <v>5</v>
       </c>
       <c r="C405" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D405">
-        <v>279431.0</v>
+        <v>1129674</v>
       </c>
       <c r="E405">
-        <v>49466935.0</v>
+        <v>161421168</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2025</v>
+      </c>
+      <c r="B406">
+        <v>6</v>
       </c>
       <c r="C406" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D406">
-        <v>1362425.0</v>
+        <v>46861</v>
       </c>
       <c r="E406">
-        <v>176253776.0</v>
+        <v>6858766</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2025</v>
+      </c>
+      <c r="B407">
+        <v>6</v>
       </c>
       <c r="C407" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D407">
-        <v>22895.0</v>
+        <v>372068</v>
       </c>
       <c r="E407">
-        <v>2726000.0</v>
+        <v>78590189</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2025</v>
+      </c>
+      <c r="B408">
+        <v>6</v>
       </c>
       <c r="C408" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D408">
-        <v>280283.0</v>
+        <v>348115</v>
       </c>
       <c r="E408">
-        <v>48542189.0</v>
+        <v>65448505</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2025</v>
+      </c>
+      <c r="B409">
+        <v>6</v>
       </c>
       <c r="C409" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D409">
-        <v>349705.0</v>
+        <v>1105560</v>
       </c>
       <c r="E409">
-        <v>64969357.0</v>
+        <v>158202528</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2025</v>
+      </c>
+      <c r="B410">
+        <v>7</v>
       </c>
       <c r="C410" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D410">
-        <v>1594344.0</v>
+        <v>52636</v>
       </c>
       <c r="E410">
-        <v>218459645.0</v>
+        <v>8133554</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2025</v>
+      </c>
+      <c r="B411">
+        <v>7</v>
       </c>
       <c r="C411" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D411">
-        <v>23892.0</v>
+        <v>303980</v>
       </c>
       <c r="E411">
-        <v>2806392.0</v>
+        <v>66575011</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2025</v>
+      </c>
+      <c r="B412">
+        <v>7</v>
       </c>
       <c r="C412" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D412">
-        <v>268250.0</v>
+        <v>330327</v>
       </c>
       <c r="E412">
-        <v>49435802.0</v>
+        <v>62564699</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2025</v>
+      </c>
+      <c r="B413">
+        <v>7</v>
       </c>
       <c r="C413" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D413">
-        <v>299464.0</v>
+        <v>734803</v>
       </c>
       <c r="E413">
-        <v>55068193.0</v>
+        <v>124765813</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2025</v>
+      </c>
+      <c r="B414">
+        <v>8</v>
       </c>
       <c r="C414" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D414">
-        <v>1488790.0</v>
+        <v>45626</v>
       </c>
       <c r="E414">
-        <v>196214592.0</v>
+        <v>6828972</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2025</v>
+      </c>
+      <c r="B415">
+        <v>8</v>
       </c>
       <c r="C415" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D415">
-        <v>25870.0</v>
+        <v>359872</v>
       </c>
       <c r="E415">
-        <v>3031820.0</v>
+        <v>81331516</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2025</v>
+      </c>
+      <c r="B416">
+        <v>8</v>
       </c>
       <c r="C416" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D416">
-        <v>276624.0</v>
+        <v>292212</v>
       </c>
       <c r="E416">
-        <v>48456147.0</v>
+        <v>55566748</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2025</v>
+      </c>
+      <c r="B417">
+        <v>8</v>
       </c>
       <c r="C417" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D417">
-        <v>238657.0</v>
+        <v>1211708</v>
       </c>
       <c r="E417">
-        <v>44402546.0</v>
+        <v>165688977</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2025</v>
+      </c>
+      <c r="B418">
+        <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D418">
-        <v>1539436.0</v>
+        <v>54051</v>
       </c>
       <c r="E418">
-        <v>205197326.0</v>
+        <v>7851262</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2025</v>
+      </c>
+      <c r="B419">
+        <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D419">
-        <v>19066.0</v>
+        <v>357469</v>
       </c>
       <c r="E419">
-        <v>2211803.0</v>
+        <v>82039264</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2025</v>
+      </c>
+      <c r="B420">
+        <v>9</v>
       </c>
       <c r="C420" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D420">
-        <v>285913.0</v>
+        <v>322054</v>
       </c>
       <c r="E420">
-        <v>50363559.0</v>
+        <v>62628685</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2025</v>
+      </c>
+      <c r="B421">
+        <v>9</v>
       </c>
       <c r="C421" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D421">
-        <v>330499.0</v>
+        <v>1311655</v>
       </c>
       <c r="E421">
-        <v>60577319.0</v>
+        <v>179613331</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2025</v>
+      </c>
+      <c r="B422">
+        <v>10</v>
       </c>
       <c r="C422" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D422">
-        <v>1499925.0</v>
+        <v>54688</v>
       </c>
       <c r="E422">
-        <v>206362152.0</v>
+        <v>8124763</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2025</v>
+      </c>
+      <c r="B423">
+        <v>10</v>
       </c>
       <c r="C423" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D423">
-        <v>23385.0</v>
+        <v>342534</v>
       </c>
       <c r="E423">
-        <v>3243479.0</v>
+        <v>68428916</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2025</v>
+      </c>
+      <c r="B424">
+        <v>10</v>
       </c>
       <c r="C424" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D424">
-        <v>253601.0</v>
+        <v>325766</v>
       </c>
       <c r="E424">
-        <v>40421446.0</v>
+        <v>61115590</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2025</v>
+      </c>
+      <c r="B425">
+        <v>10</v>
       </c>
       <c r="C425" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D425">
-        <v>337629.0</v>
+        <v>1481081</v>
       </c>
       <c r="E425">
-        <v>61259478.0</v>
+        <v>200035151</v>
       </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2025</v>
+      </c>
+      <c r="B426">
+        <v>11</v>
       </c>
       <c r="C426" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D426">
-        <v>1423715.0</v>
+        <v>43096</v>
       </c>
       <c r="E426">
-        <v>194826580.0</v>
+        <v>6398732</v>
       </c>
     </row>
     <row r="427" spans="1:5">
       <c r="A427">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2025</v>
+      </c>
+      <c r="B427">
+        <v>11</v>
       </c>
       <c r="C427" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D427">
-        <v>28561.0</v>
+        <v>369791</v>
       </c>
       <c r="E427">
-        <v>3749657.0</v>
+        <v>73722777</v>
       </c>
     </row>
     <row r="428" spans="1:5">
       <c r="A428">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2025</v>
+      </c>
+      <c r="B428">
+        <v>11</v>
       </c>
       <c r="C428" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D428">
-        <v>275153.0</v>
+        <v>324709</v>
       </c>
       <c r="E428">
-        <v>49821919.0</v>
+        <v>61476783</v>
       </c>
     </row>
     <row r="429" spans="1:5">
       <c r="A429">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2025</v>
+      </c>
+      <c r="B429">
+        <v>11</v>
       </c>
       <c r="C429" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D429">
-        <v>346806.0</v>
+        <v>1444674</v>
       </c>
       <c r="E429">
-        <v>64854016.0</v>
+        <v>190707535</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2025</v>
+      </c>
+      <c r="B430">
+        <v>12</v>
       </c>
       <c r="C430" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D430">
-        <v>1638011.0</v>
+        <v>50714</v>
       </c>
       <c r="E430">
-        <v>219890914.0</v>
+        <v>7446724</v>
       </c>
     </row>
     <row r="431" spans="1:5">
       <c r="A431">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2025</v>
+      </c>
+      <c r="B431">
+        <v>12</v>
       </c>
       <c r="C431" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D431">
-        <v>30193.0</v>
+        <v>373970</v>
       </c>
       <c r="E431">
-        <v>3868640.0</v>
+        <v>66294710</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2025</v>
+      </c>
+      <c r="B432">
+        <v>12</v>
       </c>
       <c r="C432" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D432">
-        <v>286276.0</v>
+        <v>344061</v>
       </c>
       <c r="E432">
-        <v>48870229.0</v>
+        <v>65593755</v>
       </c>
     </row>
     <row r="433" spans="1:5">
       <c r="A433">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2025</v>
+      </c>
+      <c r="B433">
+        <v>12</v>
       </c>
       <c r="C433" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D433">
-        <v>336112.0</v>
+        <v>1499828</v>
       </c>
       <c r="E433">
-        <v>61186139.0</v>
+        <v>199013117</v>
       </c>
     </row>
     <row r="434" spans="1:5">
       <c r="A434">
-        <v>2017.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2026</v>
+      </c>
+      <c r="B434">
+        <v>1</v>
       </c>
       <c r="C434" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D434">
-        <v>1584501.0</v>
+        <v>32266</v>
       </c>
       <c r="E434">
-        <v>209133518.0</v>
+        <v>4908125</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
+      <c r="A435">
+        <v>2026</v>
+      </c>
+      <c r="B435">
+        <v>1</v>
+      </c>
+      <c r="C435" t="s">
+        <v>6</v>
+      </c>
+      <c r="D435">
+        <v>327656</v>
+      </c>
+      <c r="E435">
+        <v>60980116</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
+      <c r="A436">
+        <v>2026</v>
+      </c>
+      <c r="B436">
+        <v>1</v>
+      </c>
+      <c r="C436" t="s">
+        <v>7</v>
+      </c>
+      <c r="D436">
+        <v>199213</v>
+      </c>
+      <c r="E436">
+        <v>45358738</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
+      <c r="A437">
+        <v>2026</v>
+      </c>
+      <c r="B437">
+        <v>1</v>
+      </c>
+      <c r="C437" t="s">
+        <v>8</v>
+      </c>
+      <c r="D437">
+        <v>1106151</v>
+      </c>
+      <c r="E437">
+        <v>143951933</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438">
+        <v>2026</v>
+      </c>
+      <c r="B438">
+        <v>2</v>
+      </c>
+      <c r="C438" t="s">
+        <v>5</v>
+      </c>
+      <c r="D438">
+        <v>28459</v>
+      </c>
+      <c r="E438">
+        <v>5051229</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439">
+        <v>2026</v>
+      </c>
+      <c r="B439">
+        <v>2</v>
+      </c>
+      <c r="C439" t="s">
+        <v>6</v>
+      </c>
+      <c r="D439">
+        <v>318141</v>
+      </c>
+      <c r="E439">
+        <v>54816192</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440">
+        <v>2026</v>
+      </c>
+      <c r="B440">
+        <v>2</v>
+      </c>
+      <c r="C440" t="s">
+        <v>7</v>
+      </c>
+      <c r="D440">
+        <v>71991</v>
+      </c>
+      <c r="E440">
+        <v>16383904</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441">
+        <v>2026</v>
+      </c>
+      <c r="B441">
+        <v>2</v>
+      </c>
+      <c r="C441" t="s">
+        <v>8</v>
+      </c>
+      <c r="D441">
+        <v>681462</v>
+      </c>
+      <c r="E441">
+        <v>73230125</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442">
+        <v>2026</v>
+      </c>
+      <c r="B442">
+        <v>3</v>
+      </c>
+      <c r="C442" t="s">
+        <v>6</v>
+      </c>
+      <c r="D442">
+        <v>0</v>
+      </c>
+      <c r="E442">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443">
+        <v>2026</v>
+      </c>
+      <c r="B443">
+        <v>3</v>
+      </c>
+      <c r="C443" t="s">
+        <v>7</v>
+      </c>
+      <c r="D443">
+        <v>60771</v>
+      </c>
+      <c r="E443">
+        <v>14772132</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444">
+        <v>2026</v>
+      </c>
+      <c r="B444">
+        <v>3</v>
+      </c>
+      <c r="C444" t="s">
+        <v>8</v>
+      </c>
+      <c r="D444">
+        <v>754945</v>
+      </c>
+      <c r="E444">
+        <v>74375103</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>