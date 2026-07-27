--- v3 (2026-06-05)
+++ v4 (2026-07-27)
@@ -386,51 +386,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E444"/>
+  <dimension ref="A1:E448"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
@@ -7766,224 +7766,292 @@
       </c>
       <c r="B433">
         <v>12</v>
       </c>
       <c r="C433" t="s">
         <v>8</v>
       </c>
       <c r="D433">
         <v>1499828</v>
       </c>
       <c r="E433">
         <v>199013117</v>
       </c>
     </row>
     <row r="434" spans="1:5">
       <c r="A434">
         <v>2026</v>
       </c>
       <c r="B434">
         <v>1</v>
       </c>
       <c r="C434" t="s">
         <v>5</v>
       </c>
       <c r="D434">
-        <v>32266</v>
+        <v>50110</v>
       </c>
       <c r="E434">
-        <v>4908125</v>
+        <v>7156410</v>
       </c>
     </row>
     <row r="435" spans="1:5">
       <c r="A435">
         <v>2026</v>
       </c>
       <c r="B435">
         <v>1</v>
       </c>
       <c r="C435" t="s">
         <v>6</v>
       </c>
       <c r="D435">
         <v>327656</v>
       </c>
       <c r="E435">
         <v>60980116</v>
       </c>
     </row>
     <row r="436" spans="1:5">
       <c r="A436">
         <v>2026</v>
       </c>
       <c r="B436">
         <v>1</v>
       </c>
       <c r="C436" t="s">
         <v>7</v>
       </c>
       <c r="D436">
-        <v>199213</v>
+        <v>238836</v>
       </c>
       <c r="E436">
-        <v>45358738</v>
+        <v>50911793</v>
       </c>
     </row>
     <row r="437" spans="1:5">
       <c r="A437">
         <v>2026</v>
       </c>
       <c r="B437">
         <v>1</v>
       </c>
       <c r="C437" t="s">
         <v>8</v>
       </c>
       <c r="D437">
-        <v>1106151</v>
+        <v>1300748</v>
       </c>
       <c r="E437">
-        <v>143951933</v>
+        <v>175730516</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438">
         <v>2026</v>
       </c>
       <c r="B438">
         <v>2</v>
       </c>
       <c r="C438" t="s">
         <v>5</v>
       </c>
       <c r="D438">
-        <v>28459</v>
+        <v>43064</v>
       </c>
       <c r="E438">
-        <v>5051229</v>
+        <v>6891434</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439">
         <v>2026</v>
       </c>
       <c r="B439">
         <v>2</v>
       </c>
       <c r="C439" t="s">
         <v>6</v>
       </c>
       <c r="D439">
         <v>318141</v>
       </c>
       <c r="E439">
         <v>54816192</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440">
         <v>2026</v>
       </c>
       <c r="B440">
         <v>2</v>
       </c>
       <c r="C440" t="s">
         <v>7</v>
       </c>
       <c r="D440">
-        <v>71991</v>
+        <v>273809</v>
       </c>
       <c r="E440">
-        <v>16383904</v>
+        <v>56693995</v>
       </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441">
         <v>2026</v>
       </c>
       <c r="B441">
         <v>2</v>
       </c>
       <c r="C441" t="s">
         <v>8</v>
       </c>
       <c r="D441">
-        <v>681462</v>
+        <v>1040631</v>
       </c>
       <c r="E441">
-        <v>73230125</v>
+        <v>150159127</v>
       </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442">
         <v>2026</v>
       </c>
       <c r="B442">
         <v>3</v>
       </c>
       <c r="C442" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D442">
-        <v>0</v>
+        <v>59196</v>
       </c>
       <c r="E442">
-        <v>0</v>
+        <v>9032298</v>
       </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443">
         <v>2026</v>
       </c>
       <c r="B443">
         <v>3</v>
       </c>
       <c r="C443" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D443">
-        <v>60771</v>
+        <v>351571</v>
       </c>
       <c r="E443">
-        <v>14772132</v>
+        <v>64613630</v>
       </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444">
         <v>2026</v>
       </c>
       <c r="B444">
         <v>3</v>
       </c>
       <c r="C444" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D444">
-        <v>754945</v>
+        <v>145141</v>
       </c>
       <c r="E444">
-        <v>74375103</v>
+        <v>27530092</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445">
+        <v>2026</v>
+      </c>
+      <c r="B445">
+        <v>3</v>
+      </c>
+      <c r="C445" t="s">
+        <v>8</v>
+      </c>
+      <c r="D445">
+        <v>1076859</v>
+      </c>
+      <c r="E445">
+        <v>127224579</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446">
+        <v>2026</v>
+      </c>
+      <c r="B446">
+        <v>4</v>
+      </c>
+      <c r="C446" t="s">
+        <v>5</v>
+      </c>
+      <c r="D446">
+        <v>22895</v>
+      </c>
+      <c r="E446">
+        <v>2884794</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447">
+        <v>2026</v>
+      </c>
+      <c r="B447">
+        <v>4</v>
+      </c>
+      <c r="C447" t="s">
+        <v>7</v>
+      </c>
+      <c r="D447">
+        <v>50538</v>
+      </c>
+      <c r="E447">
+        <v>7489672</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448">
+        <v>2026</v>
+      </c>
+      <c r="B448">
+        <v>4</v>
+      </c>
+      <c r="C448" t="s">
+        <v>8</v>
+      </c>
+      <c r="D448">
+        <v>173732</v>
+      </c>
+      <c r="E448">
+        <v>21957641</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>