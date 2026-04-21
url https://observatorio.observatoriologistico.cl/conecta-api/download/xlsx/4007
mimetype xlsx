--- v1 (2026-03-03)
+++ v2 (2026-04-21)
@@ -437,51 +437,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J369"/>
+  <dimension ref="A1:J372"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -535,54 +535,54 @@
       <c r="A3">
         <v>2016</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3">
         <v>725</v>
       </c>
       <c r="E3">
         <v>349.4517241379</v>
       </c>
       <c r="F3">
         <v>1074.2472671766</v>
       </c>
       <c r="G3">
         <v>62.9132275862</v>
       </c>
       <c r="H3">
         <v>272.4718343035</v>
       </c>
       <c r="I3">
-        <v>78.4497915109</v>
+        <v>83.4126531445</v>
       </c>
       <c r="J3">
-        <v>71.8423124505</v>
+        <v>59.9617049611</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>2016</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4">
         <v>3</v>
       </c>
       <c r="E4">
         <v>5378.6633333333</v>
       </c>
       <c r="F4">
         <v>3324.9841707343</v>
       </c>
       <c r="G4">
         <v>34.0</v>
       </c>
       <c r="H4">
@@ -805,118 +805,118 @@
       <c r="A12">
         <v>2016</v>
       </c>
       <c r="B12" t="s">
         <v>18</v>
       </c>
       <c r="C12" t="s">
         <v>12</v>
       </c>
       <c r="D12">
         <v>422</v>
       </c>
       <c r="E12">
         <v>489.7203791469</v>
       </c>
       <c r="F12">
         <v>937.6660961396</v>
       </c>
       <c r="G12">
         <v>8.0394075829</v>
       </c>
       <c r="H12">
         <v>17.2429025333</v>
       </c>
       <c r="I12">
-        <v>47.8396985231</v>
+        <v>46.9556650246</v>
       </c>
       <c r="J12">
-        <v>38.0771212049</v>
+        <v>37.2545831445</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>2016</v>
       </c>
       <c r="B13" t="s">
         <v>18</v>
       </c>
       <c r="C13" t="s">
         <v>15</v>
       </c>
       <c r="D13">
         <v>475</v>
       </c>
       <c r="E13">
         <v>297.1536842105</v>
       </c>
       <c r="F13">
         <v>216.2512202402</v>
       </c>
       <c r="G13">
         <v>8.0668842105</v>
       </c>
       <c r="H13">
         <v>33.9289878237</v>
       </c>
       <c r="I13">
-        <v>39.9214285714</v>
+        <v>39.3090277778</v>
       </c>
       <c r="J13">
-        <v>11.6114316784</v>
+        <v>10.673405768</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>2016</v>
       </c>
       <c r="B14" t="s">
         <v>18</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14">
         <v>35</v>
       </c>
       <c r="E14">
         <v>7332.3714285714</v>
       </c>
       <c r="F14">
         <v>4235.1287992478</v>
       </c>
       <c r="G14">
         <v>71.868</v>
       </c>
       <c r="H14">
         <v>41.3462001811</v>
       </c>
       <c r="I14">
-        <v>171.9545454545</v>
+        <v>173.4666666667</v>
       </c>
       <c r="J14">
-        <v>17.9933248806</v>
+        <v>18.4965891322</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>2016</v>
       </c>
       <c r="B15" t="s">
         <v>18</v>
       </c>
       <c r="C15" t="s">
         <v>13</v>
       </c>
       <c r="D15">
         <v>82</v>
       </c>
       <c r="E15">
         <v>477.1219512195</v>
       </c>
       <c r="F15">
         <v>550.6055115859</v>
       </c>
       <c r="G15">
         <v>11.346097561</v>
       </c>
       <c r="H15">
@@ -985,54 +985,54 @@
       <c r="A18">
         <v>2017</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>12</v>
       </c>
       <c r="D18">
         <v>1136</v>
       </c>
       <c r="E18">
         <v>316.1674735915</v>
       </c>
       <c r="F18">
         <v>818.1050195936</v>
       </c>
       <c r="G18">
         <v>23.6943485915</v>
       </c>
       <c r="H18">
         <v>65.8450374243</v>
       </c>
       <c r="I18">
-        <v>47.0892859186</v>
+        <v>41.1176092314</v>
       </c>
       <c r="J18">
-        <v>23.6133215918</v>
+        <v>16.7050142957</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>2017</v>
       </c>
       <c r="B19" t="s">
         <v>14</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19">
         <v>38</v>
       </c>
       <c r="G19">
         <v>16.9765789474</v>
       </c>
       <c r="H19">
         <v>33.1947794883</v>
       </c>
       <c r="I19">
         <v>131.6578947368</v>
       </c>
       <c r="J19">
@@ -1229,150 +1229,150 @@
       <c r="A26">
         <v>2017</v>
       </c>
       <c r="B26" t="s">
         <v>18</v>
       </c>
       <c r="C26" t="s">
         <v>12</v>
       </c>
       <c r="D26">
         <v>80</v>
       </c>
       <c r="E26">
         <v>227.45</v>
       </c>
       <c r="F26">
         <v>421.1894819993</v>
       </c>
       <c r="G26">
         <v>13.746625</v>
       </c>
       <c r="H26">
         <v>26.5969246792</v>
       </c>
       <c r="I26">
-        <v>57.9444444444</v>
+        <v>50.1052631579</v>
       </c>
       <c r="J26">
-        <v>22.1318833685</v>
+        <v>18.7761513535</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>2017</v>
       </c>
       <c r="B27" t="s">
         <v>18</v>
       </c>
       <c r="C27" t="s">
         <v>15</v>
       </c>
       <c r="D27">
         <v>650</v>
       </c>
       <c r="E27">
         <v>262.1046153846</v>
       </c>
       <c r="F27">
         <v>127.1896833122</v>
       </c>
       <c r="G27">
         <v>8.9224</v>
       </c>
       <c r="H27">
         <v>55.7421436345</v>
       </c>
       <c r="I27">
-        <v>39.8717277487</v>
+        <v>39.0229007634</v>
       </c>
       <c r="J27">
-        <v>10.7161803557</v>
+        <v>9.5784614212</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>2017</v>
       </c>
       <c r="B28" t="s">
         <v>18</v>
       </c>
       <c r="C28" t="s">
         <v>16</v>
       </c>
       <c r="D28">
         <v>37</v>
       </c>
       <c r="E28">
         <v>9452.9459459459</v>
       </c>
       <c r="F28">
         <v>4111.1105214065</v>
       </c>
       <c r="G28">
         <v>90.6308108108</v>
       </c>
       <c r="H28">
         <v>67.5286800955</v>
       </c>
       <c r="I28">
-        <v>178.6666666667</v>
+        <v>179.65</v>
       </c>
       <c r="J28">
-        <v>14.6307201126</v>
+        <v>12.0231137048</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>2017</v>
       </c>
       <c r="B29" t="s">
         <v>18</v>
       </c>
       <c r="C29" t="s">
         <v>13</v>
       </c>
       <c r="D29">
         <v>10</v>
       </c>
       <c r="E29">
         <v>400.9</v>
       </c>
       <c r="F29">
         <v>110.2960158442</v>
       </c>
       <c r="G29">
         <v>6.984</v>
       </c>
       <c r="H29">
         <v>2.9284626228</v>
       </c>
       <c r="I29">
-        <v>32.5</v>
+        <v>34.0</v>
       </c>
       <c r="J29">
-        <v>12.2610494385</v>
+        <v>11.1355287257</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>2017</v>
       </c>
       <c r="B30" t="s">
         <v>18</v>
       </c>
       <c r="C30" t="s">
         <v>17</v>
       </c>
       <c r="D30">
         <v>373</v>
       </c>
       <c r="E30">
         <v>740.8230563003</v>
       </c>
       <c r="F30">
         <v>909.8658892104</v>
       </c>
       <c r="G30">
         <v>6.5813941019</v>
       </c>
       <c r="H30">
@@ -1421,54 +1421,54 @@
       <c r="A32">
         <v>2018</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>12</v>
       </c>
       <c r="D32">
         <v>2901</v>
       </c>
       <c r="E32">
         <v>258.806876939</v>
       </c>
       <c r="F32">
         <v>721.2006339982</v>
       </c>
       <c r="G32">
         <v>36.0370665288</v>
       </c>
       <c r="H32">
         <v>127.4328190329</v>
       </c>
       <c r="I32">
-        <v>51.869626345</v>
+        <v>47.0929584136</v>
       </c>
       <c r="J32">
-        <v>25.6670649294</v>
+        <v>25.648659722</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>2018</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>15</v>
       </c>
       <c r="D33">
         <v>1</v>
       </c>
       <c r="E33">
         <v>1037.0</v>
       </c>
       <c r="G33">
         <v>1.67</v>
       </c>
       <c r="I33">
         <v>67.5</v>
       </c>
     </row>
@@ -1650,54 +1650,54 @@
       <c r="A40">
         <v>2018</v>
       </c>
       <c r="B40" t="s">
         <v>14</v>
       </c>
       <c r="C40" t="s">
         <v>17</v>
       </c>
       <c r="D40">
         <v>1076</v>
       </c>
       <c r="E40">
         <v>9.75</v>
       </c>
       <c r="F40">
         <v>14.7359945332</v>
       </c>
       <c r="G40">
         <v>1.1398698885</v>
       </c>
       <c r="H40">
         <v>1.6246104884</v>
       </c>
       <c r="I40">
-        <v>73.8206319703</v>
+        <v>74.039957939</v>
       </c>
       <c r="J40">
-        <v>3.5503530084</v>
+        <v>3.5886490052</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>2018</v>
       </c>
       <c r="B41" t="s">
         <v>18</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41">
         <v>11</v>
       </c>
       <c r="E41">
         <v>50.5454545455</v>
       </c>
       <c r="F41">
         <v>39.1621338447</v>
       </c>
       <c r="G41">
         <v>13.22</v>
       </c>
       <c r="H41">
@@ -1708,118 +1708,118 @@
       <c r="A42">
         <v>2018</v>
       </c>
       <c r="B42" t="s">
         <v>18</v>
       </c>
       <c r="C42" t="s">
         <v>12</v>
       </c>
       <c r="D42">
         <v>704</v>
       </c>
       <c r="E42">
         <v>540.5061931818</v>
       </c>
       <c r="F42">
         <v>1020.7318697384</v>
       </c>
       <c r="G42">
         <v>6.8230113636</v>
       </c>
       <c r="H42">
         <v>30.6453145685</v>
       </c>
       <c r="I42">
-        <v>55.188253012</v>
+        <v>54.074695122</v>
       </c>
       <c r="J42">
-        <v>40.2431798813</v>
+        <v>38.7998060107</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>2018</v>
       </c>
       <c r="B43" t="s">
         <v>18</v>
       </c>
       <c r="C43" t="s">
         <v>15</v>
       </c>
       <c r="D43">
         <v>848</v>
       </c>
       <c r="E43">
         <v>288.4418396226</v>
       </c>
       <c r="F43">
         <v>193.6270543312</v>
       </c>
       <c r="G43">
         <v>16.1109316038</v>
       </c>
       <c r="H43">
         <v>107.6062669749</v>
       </c>
       <c r="I43">
-        <v>52.5572916667</v>
+        <v>52.6067708333</v>
       </c>
       <c r="J43">
-        <v>40.2184225607</v>
+        <v>39.5713198354</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>2018</v>
       </c>
       <c r="B44" t="s">
         <v>18</v>
       </c>
       <c r="C44" t="s">
         <v>16</v>
       </c>
       <c r="D44">
         <v>39</v>
       </c>
       <c r="E44">
         <v>10200.427179487</v>
       </c>
       <c r="F44">
         <v>6971.2608077955</v>
       </c>
       <c r="G44">
         <v>93.0776923077</v>
       </c>
       <c r="H44">
         <v>50.540204916</v>
       </c>
       <c r="I44">
-        <v>140.7142857143</v>
+        <v>138.1333333333</v>
       </c>
       <c r="J44">
-        <v>58.3516433849</v>
+        <v>62.7897474191</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>2018</v>
       </c>
       <c r="B45" t="s">
         <v>18</v>
       </c>
       <c r="C45" t="s">
         <v>13</v>
       </c>
       <c r="D45">
         <v>26</v>
       </c>
       <c r="E45">
         <v>232.3076923077</v>
       </c>
       <c r="F45">
         <v>167.8846673716</v>
       </c>
       <c r="G45">
         <v>8.6734615385</v>
       </c>
       <c r="H45">
@@ -2179,54 +2179,54 @@
       <c r="A57">
         <v>2019</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>12</v>
       </c>
       <c r="D57">
         <v>2847</v>
       </c>
       <c r="E57">
         <v>208.1873902353</v>
       </c>
       <c r="F57">
         <v>595.2652356444</v>
       </c>
       <c r="G57">
         <v>57.1018932209</v>
       </c>
       <c r="H57">
         <v>167.6442869441</v>
       </c>
       <c r="I57">
-        <v>46.42129204</v>
+        <v>51.1414644175</v>
       </c>
       <c r="J57">
-        <v>29.5199844525</v>
+        <v>50.3694985576</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>2019</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>15</v>
       </c>
       <c r="D58">
         <v>1</v>
       </c>
       <c r="E58">
         <v>1218.0</v>
       </c>
       <c r="G58">
         <v>44.97</v>
       </c>
       <c r="I58">
         <v>67.5</v>
       </c>
     </row>
@@ -2388,54 +2388,54 @@
       <c r="A64">
         <v>2019</v>
       </c>
       <c r="B64" t="s">
         <v>14</v>
       </c>
       <c r="C64" t="s">
         <v>17</v>
       </c>
       <c r="D64">
         <v>1028</v>
       </c>
       <c r="E64">
         <v>6.0</v>
       </c>
       <c r="F64">
         <v>5.9135281343</v>
       </c>
       <c r="G64">
         <v>4.7118871595</v>
       </c>
       <c r="H64">
         <v>114.514357032</v>
       </c>
       <c r="I64">
-        <v>74.469785575</v>
+        <v>74.5807127883</v>
       </c>
       <c r="J64">
-        <v>4.2928827489</v>
+        <v>4.4323390791</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
         <v>2019</v>
       </c>
       <c r="B65" t="s">
         <v>21</v>
       </c>
       <c r="C65" t="s">
         <v>11</v>
       </c>
       <c r="D65">
         <v>2</v>
       </c>
       <c r="E65">
         <v>212.0</v>
       </c>
       <c r="F65">
         <v>0.0</v>
       </c>
       <c r="G65">
         <v>22.09</v>
       </c>
       <c r="H65">
@@ -2760,118 +2760,118 @@
       <c r="A76">
         <v>2019</v>
       </c>
       <c r="B76" t="s">
         <v>18</v>
       </c>
       <c r="C76" t="s">
         <v>12</v>
       </c>
       <c r="D76">
         <v>617</v>
       </c>
       <c r="E76">
         <v>413.6123824959</v>
       </c>
       <c r="F76">
         <v>631.154699179</v>
       </c>
       <c r="G76">
         <v>14.1855105348</v>
       </c>
       <c r="H76">
         <v>110.3180025522</v>
       </c>
       <c r="I76">
-        <v>55.7710084034</v>
+        <v>51.6220806794</v>
       </c>
       <c r="J76">
-        <v>44.5925658169</v>
+        <v>34.210447899</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
         <v>2019</v>
       </c>
       <c r="B77" t="s">
         <v>18</v>
       </c>
       <c r="C77" t="s">
         <v>15</v>
       </c>
       <c r="D77">
         <v>1097</v>
       </c>
       <c r="E77">
         <v>276.8523245214</v>
       </c>
       <c r="F77">
         <v>191.1601443811</v>
       </c>
       <c r="G77">
         <v>8.5984503191</v>
       </c>
       <c r="H77">
         <v>66.9589253219</v>
       </c>
       <c r="I77">
-        <v>41.6346863469</v>
+        <v>41.8581687612</v>
       </c>
       <c r="J77">
-        <v>21.3603735895</v>
+        <v>21.7274564942</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
         <v>2019</v>
       </c>
       <c r="B78" t="s">
         <v>18</v>
       </c>
       <c r="C78" t="s">
         <v>16</v>
       </c>
       <c r="D78">
         <v>38</v>
       </c>
       <c r="E78">
         <v>10254.47368421</v>
       </c>
       <c r="F78">
         <v>5422.2469200001</v>
       </c>
       <c r="G78">
         <v>98.4442105263</v>
       </c>
       <c r="H78">
         <v>49.2952991362</v>
       </c>
       <c r="I78">
-        <v>158.0</v>
+        <v>152.7777777778</v>
       </c>
       <c r="J78">
-        <v>53.9733267457</v>
+        <v>62.201338699</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
         <v>2019</v>
       </c>
       <c r="B79" t="s">
         <v>18</v>
       </c>
       <c r="C79" t="s">
         <v>13</v>
       </c>
       <c r="D79">
         <v>10</v>
       </c>
       <c r="E79">
         <v>185.5</v>
       </c>
       <c r="F79">
         <v>153.1493461371</v>
       </c>
       <c r="G79">
         <v>5.5</v>
       </c>
       <c r="H79">
@@ -2887,128 +2887,149 @@
     <row r="80" spans="1:10">
       <c r="A80">
         <v>2019</v>
       </c>
       <c r="B80" t="s">
         <v>23</v>
       </c>
       <c r="C80" t="s">
         <v>11</v>
       </c>
       <c r="D80">
         <v>454</v>
       </c>
       <c r="E80">
         <v>2701.4845814978</v>
       </c>
       <c r="F80">
         <v>1561.5337703992</v>
       </c>
       <c r="G80">
         <v>26.9636343612</v>
       </c>
       <c r="H80">
         <v>12.0266304676</v>
       </c>
+      <c r="I80">
+        <v>276.3353733172</v>
+      </c>
+      <c r="J80">
+        <v>70.8238274228</v>
+      </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
         <v>2019</v>
       </c>
       <c r="B81" t="s">
         <v>23</v>
       </c>
       <c r="C81" t="s">
         <v>12</v>
       </c>
       <c r="D81">
         <v>7</v>
       </c>
       <c r="E81">
         <v>496.4614285714</v>
       </c>
       <c r="F81">
         <v>498.4233277522</v>
       </c>
       <c r="G81">
         <v>14.9271428571</v>
       </c>
       <c r="H81">
         <v>6.4022514641</v>
       </c>
+      <c r="I81">
+        <v>134.9799957275</v>
+      </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
         <v>2019</v>
       </c>
       <c r="B82" t="s">
         <v>23</v>
       </c>
       <c r="C82" t="s">
         <v>15</v>
       </c>
       <c r="D82">
         <v>72</v>
       </c>
       <c r="E82">
         <v>11456.277916667</v>
       </c>
       <c r="F82">
         <v>12609.859538976</v>
       </c>
       <c r="G82">
         <v>21.36375</v>
       </c>
       <c r="H82">
         <v>14.6602659736</v>
       </c>
+      <c r="I82">
+        <v>162.3595503622</v>
+      </c>
+      <c r="J82">
+        <v>12.6539102461</v>
+      </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83">
         <v>2019</v>
       </c>
       <c r="B83" t="s">
         <v>23</v>
       </c>
       <c r="C83" t="s">
         <v>16</v>
       </c>
       <c r="D83">
         <v>153</v>
       </c>
       <c r="E83">
         <v>23025.441568627</v>
       </c>
       <c r="F83">
         <v>12670.981596714</v>
       </c>
       <c r="G83">
         <v>66.2966013072</v>
       </c>
       <c r="H83">
         <v>31.784902059</v>
       </c>
+      <c r="I83">
+        <v>185.01929429</v>
+      </c>
+      <c r="J83">
+        <v>11.1400551207</v>
+      </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84">
         <v>2019</v>
       </c>
       <c r="B84" t="s">
         <v>23</v>
       </c>
       <c r="C84" t="s">
         <v>13</v>
       </c>
       <c r="D84">
         <v>13</v>
       </c>
       <c r="E84">
         <v>6922.23</v>
       </c>
       <c r="F84">
         <v>6883.2900840768</v>
       </c>
       <c r="G84">
         <v>36.3376923077</v>
       </c>
       <c r="H84">
         <v>35.9712545314</v>
@@ -3652,54 +3673,54 @@
       <c r="A105">
         <v>2020</v>
       </c>
       <c r="B105" t="s">
         <v>10</v>
       </c>
       <c r="C105" t="s">
         <v>12</v>
       </c>
       <c r="D105">
         <v>4094</v>
       </c>
       <c r="E105">
         <v>167.8270346849</v>
       </c>
       <c r="F105">
         <v>485.9544806333</v>
       </c>
       <c r="G105">
         <v>30.447813874</v>
       </c>
       <c r="H105">
         <v>122.6782926346</v>
       </c>
       <c r="I105">
-        <v>46.277473491</v>
+        <v>54.6477161825</v>
       </c>
       <c r="J105">
-        <v>18.2190430569</v>
+        <v>36.0413196283</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106">
         <v>2020</v>
       </c>
       <c r="B106" t="s">
         <v>14</v>
       </c>
       <c r="C106" t="s">
         <v>11</v>
       </c>
       <c r="D106">
         <v>13</v>
       </c>
       <c r="G106">
         <v>8.4876923077</v>
       </c>
       <c r="H106">
         <v>2.951330643</v>
       </c>
       <c r="I106">
         <v>131.3846153846</v>
       </c>
       <c r="J106">
@@ -3838,54 +3859,54 @@
       <c r="A111">
         <v>2020</v>
       </c>
       <c r="B111" t="s">
         <v>14</v>
       </c>
       <c r="C111" t="s">
         <v>17</v>
       </c>
       <c r="D111">
         <v>391</v>
       </c>
       <c r="E111">
         <v>6.1662404092</v>
       </c>
       <c r="F111">
         <v>7.8299547062</v>
       </c>
       <c r="G111">
         <v>1.1838363171</v>
       </c>
       <c r="H111">
         <v>0.95973667</v>
       </c>
       <c r="I111">
-        <v>75.1406649616</v>
+        <v>75.1596858639</v>
       </c>
       <c r="J111">
-        <v>5.5937839647</v>
+        <v>5.6534334822</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112">
         <v>2020</v>
       </c>
       <c r="B112" t="s">
         <v>21</v>
       </c>
       <c r="C112" t="s">
         <v>12</v>
       </c>
       <c r="D112">
         <v>16</v>
       </c>
       <c r="E112">
         <v>3281.7925</v>
       </c>
       <c r="F112">
         <v>4494.3982962432</v>
       </c>
       <c r="G112">
         <v>42.38</v>
       </c>
       <c r="H112">
@@ -4184,118 +4205,118 @@
       <c r="A122">
         <v>2020</v>
       </c>
       <c r="B122" t="s">
         <v>18</v>
       </c>
       <c r="C122" t="s">
         <v>12</v>
       </c>
       <c r="D122">
         <v>702</v>
       </c>
       <c r="E122">
         <v>310.5868945869</v>
       </c>
       <c r="F122">
         <v>360.5362549796</v>
       </c>
       <c r="G122">
         <v>5.6815669516</v>
       </c>
       <c r="H122">
         <v>10.3192662544</v>
       </c>
       <c r="I122">
-        <v>64.1323283082</v>
+        <v>64.1414141414</v>
       </c>
       <c r="J122">
-        <v>30.4931102919</v>
+        <v>30.3383428058</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123">
         <v>2020</v>
       </c>
       <c r="B123" t="s">
         <v>18</v>
       </c>
       <c r="C123" t="s">
         <v>15</v>
       </c>
       <c r="D123">
         <v>719</v>
       </c>
       <c r="E123">
         <v>343.1376912378</v>
       </c>
       <c r="F123">
         <v>205.6887924594</v>
       </c>
       <c r="G123">
         <v>8.4448539638</v>
       </c>
       <c r="H123">
         <v>22.7398436284</v>
       </c>
       <c r="I123">
-        <v>39.8458181763</v>
+        <v>39.3351515105</v>
       </c>
       <c r="J123">
-        <v>12.1636413348</v>
+        <v>10.8791527407</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124">
         <v>2020</v>
       </c>
       <c r="B124" t="s">
         <v>18</v>
       </c>
       <c r="C124" t="s">
         <v>16</v>
       </c>
       <c r="D124">
         <v>28</v>
       </c>
       <c r="E124">
         <v>10438.571428571</v>
       </c>
       <c r="F124">
         <v>6162.55159052</v>
       </c>
       <c r="G124">
         <v>137.1585714286</v>
       </c>
       <c r="H124">
         <v>105.7536723717</v>
       </c>
       <c r="I124">
-        <v>179.6315789474</v>
+        <v>184.0</v>
       </c>
       <c r="J124">
-        <v>15.6780473781</v>
+        <v>7.5651020635</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125">
         <v>2020</v>
       </c>
       <c r="B125" t="s">
         <v>18</v>
       </c>
       <c r="C125" t="s">
         <v>13</v>
       </c>
       <c r="D125">
         <v>57</v>
       </c>
       <c r="E125">
         <v>430.0701754386</v>
       </c>
       <c r="F125">
         <v>285.3963947395</v>
       </c>
       <c r="G125">
         <v>6.9736842105</v>
       </c>
       <c r="H125">
@@ -4311,128 +4332,152 @@
     <row r="126" spans="1:10">
       <c r="A126">
         <v>2020</v>
       </c>
       <c r="B126" t="s">
         <v>23</v>
       </c>
       <c r="C126" t="s">
         <v>11</v>
       </c>
       <c r="D126">
         <v>476</v>
       </c>
       <c r="E126">
         <v>3270.3634453782</v>
       </c>
       <c r="F126">
         <v>2099.9261812208</v>
       </c>
       <c r="G126">
         <v>32.3986554622</v>
       </c>
       <c r="H126">
         <v>16.8494347829</v>
       </c>
+      <c r="I126">
+        <v>284.3864203419</v>
+      </c>
+      <c r="J126">
+        <v>72.4209728372</v>
+      </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127">
         <v>2020</v>
       </c>
       <c r="B127" t="s">
         <v>23</v>
       </c>
       <c r="C127" t="s">
         <v>12</v>
       </c>
       <c r="D127">
         <v>29</v>
       </c>
       <c r="E127">
         <v>4711.9151724138</v>
       </c>
       <c r="F127">
         <v>4187.8718086122</v>
       </c>
       <c r="G127">
         <v>44.9324137931</v>
       </c>
       <c r="H127">
         <v>26.5915708523</v>
       </c>
+      <c r="I127">
+        <v>129.9805535211</v>
+      </c>
+      <c r="J127">
+        <v>14.5967306911</v>
+      </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128">
         <v>2020</v>
       </c>
       <c r="B128" t="s">
         <v>23</v>
       </c>
       <c r="C128" t="s">
         <v>15</v>
       </c>
       <c r="D128">
         <v>91</v>
       </c>
       <c r="E128">
         <v>12775.793406593</v>
       </c>
       <c r="F128">
         <v>12443.45576724</v>
       </c>
       <c r="G128">
         <v>23.5601098901</v>
       </c>
       <c r="H128">
         <v>13.8457616856</v>
       </c>
+      <c r="I128">
+        <v>162.6616883614</v>
+      </c>
+      <c r="J128">
+        <v>19.2705759812</v>
+      </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129">
         <v>2020</v>
       </c>
       <c r="B129" t="s">
         <v>23</v>
       </c>
       <c r="C129" t="s">
         <v>16</v>
       </c>
       <c r="D129">
         <v>187</v>
       </c>
       <c r="E129">
         <v>24690.701925134</v>
       </c>
       <c r="F129">
         <v>12980.262667427</v>
       </c>
       <c r="G129">
         <v>73.9246524064</v>
       </c>
       <c r="H129">
         <v>31.7658120691</v>
       </c>
+      <c r="I129">
+        <v>189.8802017058</v>
+      </c>
+      <c r="J129">
+        <v>9.4508100815</v>
+      </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130">
         <v>2020</v>
       </c>
       <c r="B130" t="s">
         <v>23</v>
       </c>
       <c r="C130" t="s">
         <v>13</v>
       </c>
       <c r="D130">
         <v>8</v>
       </c>
       <c r="E130">
         <v>9406.1375</v>
       </c>
       <c r="F130">
         <v>6067.4094730023</v>
       </c>
       <c r="G130">
         <v>56.04875</v>
       </c>
       <c r="H130">
         <v>25.6207987148</v>
@@ -5102,54 +5147,54 @@
       <c r="A152">
         <v>2021</v>
       </c>
       <c r="B152" t="s">
         <v>10</v>
       </c>
       <c r="C152" t="s">
         <v>12</v>
       </c>
       <c r="D152">
         <v>3277</v>
       </c>
       <c r="E152">
         <v>205.9267622826</v>
       </c>
       <c r="F152">
         <v>732.461203518</v>
       </c>
       <c r="G152">
         <v>21.452578578</v>
       </c>
       <c r="H152">
         <v>89.7874045845</v>
       </c>
       <c r="I152">
-        <v>48.5623661394</v>
+        <v>51.6193750095</v>
       </c>
       <c r="J152">
-        <v>15.366126298</v>
+        <v>29.3712306411</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153">
         <v>2021</v>
       </c>
       <c r="B153" t="s">
         <v>14</v>
       </c>
       <c r="C153" t="s">
         <v>11</v>
       </c>
       <c r="D153">
         <v>26</v>
       </c>
       <c r="E153">
         <v>104.5555555556</v>
       </c>
       <c r="F153">
         <v>59.7873546645</v>
       </c>
       <c r="G153">
         <v>12.0265384615</v>
       </c>
       <c r="H153">
@@ -5631,86 +5676,86 @@
       <c r="A169">
         <v>2021</v>
       </c>
       <c r="B169" t="s">
         <v>18</v>
       </c>
       <c r="C169" t="s">
         <v>12</v>
       </c>
       <c r="D169">
         <v>1165</v>
       </c>
       <c r="E169">
         <v>290.7673819742</v>
       </c>
       <c r="F169">
         <v>1138.7905065619</v>
       </c>
       <c r="G169">
         <v>5.1429957082</v>
       </c>
       <c r="H169">
         <v>12.8061153859</v>
       </c>
       <c r="I169">
-        <v>49.9272727273</v>
+        <v>49.2636612022</v>
       </c>
       <c r="J169">
-        <v>35.4342848223</v>
+        <v>35.3655159351</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170">
         <v>2021</v>
       </c>
       <c r="B170" t="s">
         <v>18</v>
       </c>
       <c r="C170" t="s">
         <v>15</v>
       </c>
       <c r="D170">
         <v>1028</v>
       </c>
       <c r="E170">
         <v>348.9717898833</v>
       </c>
       <c r="F170">
         <v>157.7668221993</v>
       </c>
       <c r="G170">
         <v>7.6558560311</v>
       </c>
       <c r="H170">
         <v>16.5815759064</v>
       </c>
       <c r="I170">
-        <v>44.7029177719</v>
+        <v>44.0586734694</v>
       </c>
       <c r="J170">
-        <v>10.692601189</v>
+        <v>10.320150194</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171">
         <v>2021</v>
       </c>
       <c r="B171" t="s">
         <v>18</v>
       </c>
       <c r="C171" t="s">
         <v>16</v>
       </c>
       <c r="D171">
         <v>34</v>
       </c>
       <c r="E171">
         <v>11635.264705882</v>
       </c>
       <c r="F171">
         <v>6519.3068060061</v>
       </c>
       <c r="G171">
         <v>98.1067647059</v>
       </c>
       <c r="H171">
@@ -5758,128 +5803,152 @@
     <row r="173" spans="1:10">
       <c r="A173">
         <v>2021</v>
       </c>
       <c r="B173" t="s">
         <v>23</v>
       </c>
       <c r="C173" t="s">
         <v>11</v>
       </c>
       <c r="D173">
         <v>492</v>
       </c>
       <c r="E173">
         <v>3763.6463414634</v>
       </c>
       <c r="F173">
         <v>2585.819990515</v>
       </c>
       <c r="G173">
         <v>43.9451829268</v>
       </c>
       <c r="H173">
         <v>24.1081825223</v>
       </c>
+      <c r="I173">
+        <v>287.0163566138</v>
+      </c>
+      <c r="J173">
+        <v>72.2426918502</v>
+      </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174">
         <v>2021</v>
       </c>
       <c r="B174" t="s">
         <v>23</v>
       </c>
       <c r="C174" t="s">
         <v>12</v>
       </c>
       <c r="D174">
         <v>16</v>
       </c>
       <c r="E174">
         <v>4441.36875</v>
       </c>
       <c r="F174">
         <v>3237.012872807</v>
       </c>
       <c r="G174">
         <v>49.16875</v>
       </c>
       <c r="H174">
         <v>25.5987548851</v>
       </c>
+      <c r="I174">
+        <v>125.3739990234</v>
+      </c>
+      <c r="J174">
+        <v>6.6913839038</v>
+      </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175">
         <v>2021</v>
       </c>
       <c r="B175" t="s">
         <v>23</v>
       </c>
       <c r="C175" t="s">
         <v>15</v>
       </c>
       <c r="D175">
         <v>96</v>
       </c>
       <c r="E175">
         <v>11680.195416667</v>
       </c>
       <c r="F175">
         <v>12933.091542485</v>
       </c>
       <c r="G175">
         <v>21.905</v>
       </c>
       <c r="H175">
         <v>14.3071123277</v>
       </c>
+      <c r="I175">
+        <v>160.9784787335</v>
+      </c>
+      <c r="J175">
+        <v>12.4607237275</v>
+      </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176">
         <v>2021</v>
       </c>
       <c r="B176" t="s">
         <v>23</v>
       </c>
       <c r="C176" t="s">
         <v>16</v>
       </c>
       <c r="D176">
         <v>171</v>
       </c>
       <c r="E176">
         <v>25103.767076023</v>
       </c>
       <c r="F176">
         <v>13358.778837952</v>
       </c>
       <c r="G176">
         <v>72.4343274854</v>
       </c>
       <c r="H176">
         <v>28.4452008976</v>
       </c>
+      <c r="I176">
+        <v>187.8177789245</v>
+      </c>
+      <c r="J176">
+        <v>9.6117641612</v>
+      </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177">
         <v>2021</v>
       </c>
       <c r="B177" t="s">
         <v>23</v>
       </c>
       <c r="C177" t="s">
         <v>13</v>
       </c>
       <c r="D177">
         <v>1</v>
       </c>
       <c r="E177">
         <v>13333.74</v>
       </c>
       <c r="G177">
         <v>50.57</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178">
         <v>2021</v>
       </c>
@@ -6528,54 +6597,54 @@
       <c r="A199">
         <v>2022</v>
       </c>
       <c r="B199" t="s">
         <v>10</v>
       </c>
       <c r="C199" t="s">
         <v>12</v>
       </c>
       <c r="D199">
         <v>4586</v>
       </c>
       <c r="E199">
         <v>170.8829044919</v>
       </c>
       <c r="F199">
         <v>650.4409134761</v>
       </c>
       <c r="G199">
         <v>11.5436306149</v>
       </c>
       <c r="H199">
         <v>42.8740437329</v>
       </c>
       <c r="I199">
-        <v>48.44131093</v>
+        <v>50.9328410203</v>
       </c>
       <c r="J199">
-        <v>17.1213863934</v>
+        <v>25.241021798</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200">
         <v>2022</v>
       </c>
       <c r="B200" t="s">
         <v>14</v>
       </c>
       <c r="C200" t="s">
         <v>11</v>
       </c>
       <c r="D200">
         <v>31</v>
       </c>
       <c r="E200">
         <v>101.9677419355</v>
       </c>
       <c r="F200">
         <v>49.9989892371</v>
       </c>
       <c r="G200">
         <v>11.0587096774</v>
       </c>
       <c r="H200">
@@ -7127,86 +7196,86 @@
       <c r="A218">
         <v>2022</v>
       </c>
       <c r="B218" t="s">
         <v>18</v>
       </c>
       <c r="C218" t="s">
         <v>15</v>
       </c>
       <c r="D218">
         <v>1232</v>
       </c>
       <c r="E218">
         <v>332.2589285714</v>
       </c>
       <c r="F218">
         <v>152.7808420717</v>
       </c>
       <c r="G218">
         <v>7.3697564935</v>
       </c>
       <c r="H218">
         <v>12.0975144417</v>
       </c>
       <c r="I218">
-        <v>44.1415730337</v>
+        <v>42.8839285714</v>
       </c>
       <c r="J218">
-        <v>10.4569129791</v>
+        <v>9.6419066089</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219">
         <v>2022</v>
       </c>
       <c r="B219" t="s">
         <v>18</v>
       </c>
       <c r="C219" t="s">
         <v>16</v>
       </c>
       <c r="D219">
         <v>31</v>
       </c>
       <c r="E219">
         <v>10146.483870968</v>
       </c>
       <c r="F219">
         <v>3489.4259305409</v>
       </c>
       <c r="G219">
         <v>97.5238709677</v>
       </c>
       <c r="H219">
         <v>49.9536306106</v>
       </c>
       <c r="I219">
-        <v>175.7083333333</v>
+        <v>180.3333333333</v>
       </c>
       <c r="J219">
-        <v>19.3334114191</v>
+        <v>12.6630541804</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220">
         <v>2022</v>
       </c>
       <c r="B220" t="s">
         <v>18</v>
       </c>
       <c r="C220" t="s">
         <v>13</v>
       </c>
       <c r="D220">
         <v>16</v>
       </c>
       <c r="E220">
         <v>206.5625</v>
       </c>
       <c r="F220">
         <v>166.3125446261</v>
       </c>
       <c r="G220">
         <v>5.886875</v>
       </c>
       <c r="H220">
@@ -7222,128 +7291,152 @@
     <row r="221" spans="1:10">
       <c r="A221">
         <v>2022</v>
       </c>
       <c r="B221" t="s">
         <v>23</v>
       </c>
       <c r="C221" t="s">
         <v>11</v>
       </c>
       <c r="D221">
         <v>518</v>
       </c>
       <c r="E221">
         <v>3268.8455598456</v>
       </c>
       <c r="F221">
         <v>2500.2539544688</v>
       </c>
       <c r="G221">
         <v>39.2231081081</v>
       </c>
       <c r="H221">
         <v>23.9506641322</v>
       </c>
+      <c r="I221">
+        <v>279.2862142389</v>
+      </c>
+      <c r="J221">
+        <v>73.7034716543</v>
+      </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222">
         <v>2022</v>
       </c>
       <c r="B222" t="s">
         <v>23</v>
       </c>
       <c r="C222" t="s">
         <v>12</v>
       </c>
       <c r="D222">
         <v>17</v>
       </c>
       <c r="E222">
         <v>2674.7405882353</v>
       </c>
       <c r="F222">
         <v>2421.9249029968</v>
       </c>
       <c r="G222">
         <v>51.0029411765</v>
       </c>
       <c r="H222">
         <v>25.5017729199</v>
       </c>
+      <c r="I222">
+        <v>125.7579986572</v>
+      </c>
+      <c r="J222">
+        <v>7.9559336853</v>
+      </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223">
         <v>2022</v>
       </c>
       <c r="B223" t="s">
         <v>23</v>
       </c>
       <c r="C223" t="s">
         <v>15</v>
       </c>
       <c r="D223">
         <v>99</v>
       </c>
       <c r="E223">
         <v>11489.913939394</v>
       </c>
       <c r="F223">
         <v>12928.085233761</v>
       </c>
       <c r="G223">
         <v>22.9773737374</v>
       </c>
       <c r="H223">
         <v>15.7366282457</v>
       </c>
+      <c r="I223">
+        <v>160.4230094818</v>
+      </c>
+      <c r="J223">
+        <v>16.8964803641</v>
+      </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224">
         <v>2022</v>
       </c>
       <c r="B224" t="s">
         <v>23</v>
       </c>
       <c r="C224" t="s">
         <v>16</v>
       </c>
       <c r="D224">
         <v>140</v>
       </c>
       <c r="E224">
         <v>28743.913571429</v>
       </c>
       <c r="F224">
         <v>12961.339389923</v>
       </c>
       <c r="G224">
         <v>82.2251428571</v>
       </c>
       <c r="H224">
         <v>30.6107948112</v>
       </c>
+      <c r="I224">
+        <v>190.3607448821</v>
+      </c>
+      <c r="J224">
+        <v>8.1169938538</v>
+      </c>
     </row>
     <row r="225" spans="1:10">
       <c r="A225">
         <v>2022</v>
       </c>
       <c r="B225" t="s">
         <v>23</v>
       </c>
       <c r="C225" t="s">
         <v>13</v>
       </c>
       <c r="D225">
         <v>5</v>
       </c>
       <c r="E225">
         <v>5616.526</v>
       </c>
       <c r="F225">
         <v>2538.7991637839</v>
       </c>
       <c r="G225">
         <v>55.288</v>
       </c>
       <c r="H225">
         <v>35.2124803159</v>
@@ -8027,54 +8120,54 @@
       <c r="A248">
         <v>2023</v>
       </c>
       <c r="B248" t="s">
         <v>10</v>
       </c>
       <c r="C248" t="s">
         <v>12</v>
       </c>
       <c r="D248">
         <v>2921</v>
       </c>
       <c r="E248">
         <v>191.9359808285</v>
       </c>
       <c r="F248">
         <v>840.5664762749</v>
       </c>
       <c r="G248">
         <v>12.5251763095</v>
       </c>
       <c r="H248">
         <v>46.9702549957</v>
       </c>
       <c r="I248">
-        <v>46.1617677022</v>
+        <v>57.5512872996</v>
       </c>
       <c r="J248">
-        <v>22.0427394258</v>
+        <v>33.76009708</v>
       </c>
     </row>
     <row r="249" spans="1:10">
       <c r="A249">
         <v>2023</v>
       </c>
       <c r="B249" t="s">
         <v>14</v>
       </c>
       <c r="C249" t="s">
         <v>11</v>
       </c>
       <c r="D249">
         <v>27</v>
       </c>
       <c r="E249">
         <v>115.8148148148</v>
       </c>
       <c r="F249">
         <v>41.1918933745</v>
       </c>
       <c r="G249">
         <v>11.5551851852</v>
       </c>
       <c r="H249">
@@ -8539,118 +8632,118 @@
       <c r="A264">
         <v>2023</v>
       </c>
       <c r="B264" t="s">
         <v>18</v>
       </c>
       <c r="C264" t="s">
         <v>12</v>
       </c>
       <c r="D264">
         <v>435</v>
       </c>
       <c r="E264">
         <v>391.167816092</v>
       </c>
       <c r="F264">
         <v>275.8588379969</v>
       </c>
       <c r="G264">
         <v>4.3114482759</v>
       </c>
       <c r="H264">
         <v>4.2700558462</v>
       </c>
       <c r="I264">
-        <v>84.1396508728</v>
+        <v>83.7082294264</v>
       </c>
       <c r="J264">
-        <v>31.8007932115</v>
+        <v>31.4235128066</v>
       </c>
     </row>
     <row r="265" spans="1:10">
       <c r="A265">
         <v>2023</v>
       </c>
       <c r="B265" t="s">
         <v>18</v>
       </c>
       <c r="C265" t="s">
         <v>15</v>
       </c>
       <c r="D265">
         <v>1240</v>
       </c>
       <c r="E265">
         <v>326.9467741935</v>
       </c>
       <c r="F265">
         <v>150.2907982587</v>
       </c>
       <c r="G265">
         <v>6.573233871</v>
       </c>
       <c r="H265">
         <v>4.2129407017</v>
       </c>
       <c r="I265">
-        <v>43.9607476636</v>
+        <v>43.252016129</v>
       </c>
       <c r="J265">
-        <v>12.2246585471</v>
+        <v>12.4938367015</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266">
         <v>2023</v>
       </c>
       <c r="B266" t="s">
         <v>18</v>
       </c>
       <c r="C266" t="s">
         <v>16</v>
       </c>
       <c r="D266">
         <v>30</v>
       </c>
       <c r="E266">
         <v>10393.233333333</v>
       </c>
       <c r="F266">
         <v>5228.0342101309</v>
       </c>
       <c r="G266">
         <v>90.0353333333</v>
       </c>
       <c r="H266">
         <v>33.3074508319</v>
       </c>
       <c r="I266">
-        <v>180.8333333333</v>
+        <v>183.7894736842</v>
       </c>
       <c r="J266">
-        <v>11.4081079736</v>
+        <v>6.8034219116</v>
       </c>
     </row>
     <row r="267" spans="1:10">
       <c r="A267">
         <v>2023</v>
       </c>
       <c r="B267" t="s">
         <v>18</v>
       </c>
       <c r="C267" t="s">
         <v>13</v>
       </c>
       <c r="D267">
         <v>15</v>
       </c>
       <c r="E267">
         <v>367.0</v>
       </c>
       <c r="F267">
         <v>181.1215061775</v>
       </c>
       <c r="G267">
         <v>4.1273333333</v>
       </c>
       <c r="H267">
@@ -8666,157 +8759,181 @@
     <row r="268" spans="1:10">
       <c r="A268">
         <v>2023</v>
       </c>
       <c r="B268" t="s">
         <v>23</v>
       </c>
       <c r="C268" t="s">
         <v>11</v>
       </c>
       <c r="D268">
         <v>583</v>
       </c>
       <c r="E268">
         <v>2638.6895368782</v>
       </c>
       <c r="F268">
         <v>1914.2758398611</v>
       </c>
       <c r="G268">
         <v>31.267238422</v>
       </c>
       <c r="H268">
         <v>16.1414503373</v>
       </c>
+      <c r="I268">
+        <v>283.4301429727</v>
+      </c>
+      <c r="J268">
+        <v>73.2359417612</v>
+      </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269">
         <v>2023</v>
       </c>
       <c r="B269" t="s">
         <v>23</v>
       </c>
       <c r="C269" t="s">
         <v>12</v>
       </c>
       <c r="D269">
         <v>16</v>
       </c>
       <c r="E269">
         <v>408.68125</v>
       </c>
       <c r="F269">
         <v>271.3188379717</v>
       </c>
       <c r="G269">
         <v>23.438125</v>
       </c>
       <c r="H269">
         <v>12.6895753639</v>
       </c>
+      <c r="I269">
+        <v>137.0299987793</v>
+      </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270">
         <v>2023</v>
       </c>
       <c r="B270" t="s">
         <v>23</v>
       </c>
       <c r="C270" t="s">
         <v>15</v>
       </c>
       <c r="D270">
         <v>121</v>
       </c>
       <c r="E270">
         <v>9043.032892562</v>
       </c>
       <c r="F270">
         <v>10435.515338864</v>
       </c>
       <c r="G270">
         <v>20.0726446281</v>
       </c>
       <c r="H270">
         <v>10.3802323969</v>
       </c>
       <c r="I270">
-        <v>156.5</v>
+        <v>162.2354259673</v>
+      </c>
+      <c r="J270">
+        <v>13.9306700251</v>
       </c>
     </row>
     <row r="271" spans="1:10">
       <c r="A271">
         <v>2023</v>
       </c>
       <c r="B271" t="s">
         <v>23</v>
       </c>
       <c r="C271" t="s">
         <v>16</v>
       </c>
       <c r="D271">
         <v>168</v>
       </c>
       <c r="E271">
         <v>26254.122559524</v>
       </c>
       <c r="F271">
         <v>15167.751242414</v>
       </c>
       <c r="G271">
         <v>80.9979761905</v>
       </c>
       <c r="H271">
         <v>36.5271582264</v>
       </c>
+      <c r="I271">
+        <v>189.9577547969</v>
+      </c>
+      <c r="J271">
+        <v>12.5424034639</v>
+      </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272">
         <v>2023</v>
       </c>
       <c r="B272" t="s">
         <v>23</v>
       </c>
       <c r="C272" t="s">
         <v>13</v>
       </c>
       <c r="D272">
         <v>15</v>
       </c>
       <c r="E272">
         <v>2560.4646666667</v>
       </c>
       <c r="F272">
         <v>2415.2798570999</v>
       </c>
       <c r="G272">
         <v>27.9833333333</v>
       </c>
       <c r="H272">
         <v>17.1232321993</v>
       </c>
+      <c r="I272">
+        <v>150.8950004578</v>
+      </c>
+      <c r="J272">
+        <v>71.9905450611</v>
+      </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273">
         <v>2023</v>
       </c>
       <c r="B273" t="s">
         <v>23</v>
       </c>
       <c r="C273" t="s">
         <v>17</v>
       </c>
       <c r="D273">
         <v>124</v>
       </c>
       <c r="E273">
         <v>3107.3949193548</v>
       </c>
       <c r="F273">
         <v>1949.5140914595</v>
       </c>
       <c r="G273">
         <v>27.165483871</v>
       </c>
       <c r="H273">
         <v>20.3969678264</v>
@@ -9372,54 +9489,54 @@
       <c r="A292">
         <v>2024</v>
       </c>
       <c r="B292" t="s">
         <v>10</v>
       </c>
       <c r="C292" t="s">
         <v>12</v>
       </c>
       <c r="D292">
         <v>2229</v>
       </c>
       <c r="E292">
         <v>192.0071781068</v>
       </c>
       <c r="F292">
         <v>628.9495823575</v>
       </c>
       <c r="G292">
         <v>15.5128308659</v>
       </c>
       <c r="H292">
         <v>73.9389492748</v>
       </c>
       <c r="I292">
-        <v>51.8576844814</v>
+        <v>55.748947481</v>
       </c>
       <c r="J292">
-        <v>29.8418780526</v>
+        <v>39.2838315124</v>
       </c>
     </row>
     <row r="293" spans="1:10">
       <c r="A293">
         <v>2024</v>
       </c>
       <c r="B293" t="s">
         <v>14</v>
       </c>
       <c r="C293" t="s">
         <v>11</v>
       </c>
       <c r="D293">
         <v>21</v>
       </c>
       <c r="E293">
         <v>100.0952380952</v>
       </c>
       <c r="F293">
         <v>32.2860724801</v>
       </c>
       <c r="G293">
         <v>9.1266666667</v>
       </c>
       <c r="H293">
@@ -9930,86 +10047,86 @@
       <c r="A310">
         <v>2024</v>
       </c>
       <c r="B310" t="s">
         <v>18</v>
       </c>
       <c r="C310" t="s">
         <v>15</v>
       </c>
       <c r="D310">
         <v>1049</v>
       </c>
       <c r="E310">
         <v>398.888465205</v>
       </c>
       <c r="F310">
         <v>189.6703094545</v>
       </c>
       <c r="G310">
         <v>10.5174261201</v>
       </c>
       <c r="H310">
         <v>27.1086762619</v>
       </c>
       <c r="I310">
-        <v>50.6404494382</v>
+        <v>51.9207317073</v>
       </c>
       <c r="J310">
-        <v>25.9477252132</v>
+        <v>24.4297619552</v>
       </c>
     </row>
     <row r="311" spans="1:10">
       <c r="A311">
         <v>2024</v>
       </c>
       <c r="B311" t="s">
         <v>18</v>
       </c>
       <c r="C311" t="s">
         <v>16</v>
       </c>
       <c r="D311">
         <v>27</v>
       </c>
       <c r="E311">
         <v>10905.248888889</v>
       </c>
       <c r="F311">
         <v>9701.8536829338</v>
       </c>
       <c r="G311">
         <v>90.8377777778</v>
       </c>
       <c r="H311">
         <v>139.0945667062</v>
       </c>
       <c r="I311">
-        <v>166.15</v>
+        <v>167.0</v>
       </c>
       <c r="J311">
-        <v>35.1646877301</v>
+        <v>37.4866642955</v>
       </c>
     </row>
     <row r="312" spans="1:10">
       <c r="A312">
         <v>2024</v>
       </c>
       <c r="B312" t="s">
         <v>18</v>
       </c>
       <c r="C312" t="s">
         <v>13</v>
       </c>
       <c r="D312">
         <v>8</v>
       </c>
       <c r="E312">
         <v>1023.625</v>
       </c>
       <c r="F312">
         <v>1362.4716969537</v>
       </c>
       <c r="G312">
         <v>13.515</v>
       </c>
       <c r="H312">
@@ -10026,165 +10143,180 @@
       <c r="A313">
         <v>2024</v>
       </c>
       <c r="B313" t="s">
         <v>23</v>
       </c>
       <c r="C313" t="s">
         <v>11</v>
       </c>
       <c r="D313">
         <v>636</v>
       </c>
       <c r="E313">
         <v>2848.1163522013</v>
       </c>
       <c r="F313">
         <v>2157.3937796098</v>
       </c>
       <c r="G313">
         <v>34.2944811321</v>
       </c>
       <c r="H313">
         <v>17.7890154255</v>
       </c>
       <c r="I313">
-        <v>319.0</v>
+        <v>288.5711851514</v>
       </c>
       <c r="J313">
-        <v>66.4680374315</v>
+        <v>75.3785567267</v>
       </c>
     </row>
     <row r="314" spans="1:10">
       <c r="A314">
         <v>2024</v>
       </c>
       <c r="B314" t="s">
         <v>23</v>
       </c>
       <c r="C314" t="s">
         <v>12</v>
       </c>
       <c r="D314">
         <v>6</v>
       </c>
       <c r="E314">
         <v>459.225</v>
       </c>
       <c r="F314">
         <v>228.827848633</v>
       </c>
       <c r="G314">
         <v>27.7833333333</v>
       </c>
       <c r="H314">
         <v>9.5200434173</v>
       </c>
+      <c r="I314">
+        <v>147.0</v>
+      </c>
     </row>
     <row r="315" spans="1:10">
       <c r="A315">
         <v>2024</v>
       </c>
       <c r="B315" t="s">
         <v>23</v>
       </c>
       <c r="C315" t="s">
         <v>15</v>
       </c>
       <c r="D315">
         <v>98</v>
       </c>
       <c r="E315">
         <v>9730.9824489796</v>
       </c>
       <c r="F315">
         <v>10408.868995484</v>
       </c>
       <c r="G315">
         <v>19.6255102041</v>
       </c>
       <c r="H315">
         <v>9.5081518061</v>
       </c>
       <c r="I315">
-        <v>146.5</v>
+        <v>160.4728544326</v>
       </c>
       <c r="J315">
-        <v>0.0</v>
+        <v>12.4006233175</v>
       </c>
     </row>
     <row r="316" spans="1:10">
       <c r="A316">
         <v>2024</v>
       </c>
       <c r="B316" t="s">
         <v>23</v>
       </c>
       <c r="C316" t="s">
         <v>16</v>
       </c>
       <c r="D316">
         <v>155</v>
       </c>
       <c r="E316">
         <v>26910.635612903</v>
       </c>
       <c r="F316">
         <v>16258.000181343</v>
       </c>
       <c r="G316">
         <v>79.8457419355</v>
       </c>
       <c r="H316">
         <v>33.2556911241</v>
       </c>
+      <c r="I316">
+        <v>189.5777163298</v>
+      </c>
+      <c r="J316">
+        <v>12.7870956227</v>
+      </c>
     </row>
     <row r="317" spans="1:10">
       <c r="A317">
         <v>2024</v>
       </c>
       <c r="B317" t="s">
         <v>23</v>
       </c>
       <c r="C317" t="s">
         <v>13</v>
       </c>
       <c r="D317">
         <v>6</v>
       </c>
       <c r="E317">
         <v>4821.1816666667</v>
       </c>
       <c r="F317">
         <v>2095.0741291555</v>
       </c>
       <c r="G317">
         <v>29.7733333333</v>
       </c>
       <c r="H317">
         <v>14.3566161287</v>
       </c>
+      <c r="I317">
+        <v>201.8000030518</v>
+      </c>
+      <c r="J317">
+        <v>0.0</v>
+      </c>
     </row>
     <row r="318" spans="1:10">
       <c r="A318">
         <v>2024</v>
       </c>
       <c r="B318" t="s">
         <v>23</v>
       </c>
       <c r="C318" t="s">
         <v>17</v>
       </c>
       <c r="D318">
         <v>137</v>
       </c>
       <c r="E318">
         <v>3045.2281751825</v>
       </c>
       <c r="F318">
         <v>1826.5901611506</v>
       </c>
       <c r="G318">
         <v>25.2918978102</v>
       </c>
       <c r="H318">
         <v>22.717145039</v>
@@ -10426,1356 +10558,1461 @@
       </c>
       <c r="G326">
         <v>48.6048101266</v>
       </c>
       <c r="H326">
         <v>35.9696265337</v>
       </c>
       <c r="I326">
         <v>162.5133341471</v>
       </c>
       <c r="J326">
         <v>10.0096316861</v>
       </c>
     </row>
     <row r="327" spans="1:10">
       <c r="A327">
         <v>2025</v>
       </c>
       <c r="B327" t="s">
         <v>19</v>
       </c>
       <c r="C327" t="s">
         <v>11</v>
       </c>
       <c r="D327">
-        <v>60</v>
+        <v>88</v>
       </c>
       <c r="E327">
-        <v>482.8723404255</v>
+        <v>474.9866666667</v>
       </c>
       <c r="F327">
-        <v>261.7049132317</v>
+        <v>254.1772361707</v>
       </c>
       <c r="G327">
-        <v>19.7426666667</v>
+        <v>20.7301136364</v>
       </c>
       <c r="H327">
-        <v>12.7800017064</v>
+        <v>14.7992764264</v>
       </c>
       <c r="I327">
-        <v>193.8508313497</v>
+        <v>190.4396575581</v>
       </c>
       <c r="J327">
-        <v>38.9071854259</v>
+        <v>37.6719830701</v>
       </c>
     </row>
     <row r="328" spans="1:10">
       <c r="A328">
         <v>2025</v>
       </c>
       <c r="B328" t="s">
         <v>19</v>
       </c>
       <c r="C328" t="s">
         <v>12</v>
       </c>
       <c r="D328">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="E328">
-        <v>10742.48625</v>
+        <v>10972.018431373</v>
       </c>
       <c r="F328">
-        <v>9834.4906345131</v>
+        <v>9134.6479277171</v>
       </c>
       <c r="G328">
-        <v>92.579</v>
+        <v>90.0478431373</v>
       </c>
       <c r="H328">
-        <v>70.504503104</v>
+        <v>64.4549816946</v>
       </c>
       <c r="I328">
-        <v>176.9857494354</v>
+        <v>178.5074498794</v>
       </c>
       <c r="J328">
-        <v>23.7778229961</v>
+        <v>23.1544687474</v>
       </c>
     </row>
     <row r="329" spans="1:10">
       <c r="A329">
         <v>2025</v>
       </c>
       <c r="B329" t="s">
         <v>19</v>
       </c>
       <c r="C329" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D329">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="E329">
-        <v>17471.113733333</v>
-[...2 lines deleted...]
-        <v>8762.5742797254</v>
+        <v>6522.96</v>
       </c>
       <c r="G329">
-        <v>73.1005333333</v>
-[...2 lines deleted...]
-        <v>57.2537592273</v>
+        <v>68.5</v>
       </c>
       <c r="I329">
-        <v>187.7907989502</v>
-[...2 lines deleted...]
-        <v>8.6031445258</v>
+        <v>171.8999938965</v>
       </c>
     </row>
     <row r="330" spans="1:10">
       <c r="A330">
         <v>2025</v>
       </c>
       <c r="B330" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C330" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D330">
-        <v>158</v>
+        <v>100</v>
       </c>
       <c r="E330">
-        <v>862.8670886076</v>
+        <v>16641.3767</v>
       </c>
       <c r="F330">
-        <v>442.382131618</v>
+        <v>8450.9231549565</v>
       </c>
       <c r="G330">
-        <v>21.2756962025</v>
+        <v>68.3618</v>
       </c>
       <c r="H330">
-        <v>7.5639445921</v>
+        <v>54.1036220969</v>
       </c>
       <c r="I330">
-        <v>204.4110114182</v>
+        <v>188.0281988525</v>
       </c>
       <c r="J330">
-        <v>48.3807862311</v>
+        <v>15.4897002834</v>
       </c>
     </row>
     <row r="331" spans="1:10">
       <c r="A331">
         <v>2025</v>
       </c>
       <c r="B331" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C331" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D331">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E331">
-        <v>1992.2</v>
+        <v>19803.43</v>
       </c>
       <c r="F331">
-        <v>913.1290708328</v>
+        <v>3929.1943931549</v>
       </c>
       <c r="G331">
-        <v>47.524</v>
+        <v>156.875</v>
       </c>
       <c r="H331">
-        <v>33.205659608</v>
+        <v>44.5123718757</v>
       </c>
       <c r="I331">
-        <v>158.208001709</v>
+        <v>207.4950027466</v>
       </c>
       <c r="J331">
-        <v>37.3017107503</v>
+        <v>24.7558045251</v>
       </c>
     </row>
     <row r="332" spans="1:10">
       <c r="A332">
         <v>2025</v>
       </c>
       <c r="B332" t="s">
         <v>20</v>
       </c>
       <c r="C332" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D332">
-        <v>8</v>
+        <v>224</v>
       </c>
       <c r="E332">
-        <v>2085.5</v>
+        <v>877.1339285714</v>
       </c>
       <c r="F332">
-        <v>1004.6790532304</v>
+        <v>480.2642676028</v>
       </c>
       <c r="G332">
-        <v>30.1025</v>
+        <v>22.0604017857</v>
       </c>
       <c r="H332">
-        <v>10.2104732645</v>
+        <v>8.0274304574</v>
       </c>
       <c r="I332">
-        <v>173.6949996948</v>
+        <v>208.7362935884</v>
       </c>
       <c r="J332">
-        <v>45.2650808292</v>
+        <v>49.6955368516</v>
       </c>
     </row>
     <row r="333" spans="1:10">
       <c r="A333">
         <v>2025</v>
       </c>
       <c r="B333" t="s">
         <v>20</v>
       </c>
       <c r="C333" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D333">
-        <v>62</v>
+        <v>6</v>
       </c>
       <c r="E333">
-        <v>9814.7096774194</v>
+        <v>2356.5</v>
       </c>
       <c r="F333">
-        <v>5671.7060936452</v>
+        <v>1209.6820656685</v>
       </c>
       <c r="G333">
-        <v>49.315</v>
+        <v>54.7366666667</v>
       </c>
       <c r="H333">
-        <v>31.9150682203</v>
+        <v>34.5576044694</v>
       </c>
       <c r="I333">
-        <v>173.736773091</v>
+        <v>155.6383336385</v>
       </c>
       <c r="J333">
-        <v>40.6304740611</v>
+        <v>33.9522203085</v>
       </c>
     </row>
     <row r="334" spans="1:10">
       <c r="A334">
         <v>2025</v>
       </c>
       <c r="B334" t="s">
         <v>20</v>
       </c>
       <c r="C334" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D334">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="E334">
-        <v>7648.0</v>
+        <v>2400.2727272727</v>
+      </c>
+      <c r="F334">
+        <v>1118.9370930405</v>
       </c>
       <c r="G334">
-        <v>83.57</v>
+        <v>33.1281818182</v>
+      </c>
+      <c r="H334">
+        <v>11.520079703</v>
       </c>
       <c r="I334">
-        <v>136.4299926758</v>
+        <v>165.5054543235</v>
+      </c>
+      <c r="J334">
+        <v>40.4258910013</v>
       </c>
     </row>
     <row r="335" spans="1:10">
       <c r="A335">
         <v>2025</v>
       </c>
       <c r="B335" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="C335" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D335">
-        <v>29</v>
+        <v>85</v>
       </c>
       <c r="E335">
-        <v>631.4137931034</v>
+        <v>10476.047058824</v>
       </c>
       <c r="F335">
-        <v>171.1840106939</v>
+        <v>5988.7019320628</v>
       </c>
       <c r="G335">
-        <v>44.9406896552</v>
+        <v>55.1987058824</v>
       </c>
       <c r="H335">
-        <v>17.5237883076</v>
+        <v>43.3115030027</v>
       </c>
       <c r="I335">
-        <v>132.3517224542</v>
+        <v>171.8747046976</v>
       </c>
       <c r="J335">
-        <v>0.0508501069</v>
+        <v>37.300576817</v>
       </c>
     </row>
     <row r="336" spans="1:10">
       <c r="A336">
         <v>2025</v>
       </c>
       <c r="B336" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="C336" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D336">
-        <v>1422</v>
+        <v>1</v>
       </c>
       <c r="E336">
-        <v>170.3417721519</v>
-[...2 lines deleted...]
-        <v>936.8601129017</v>
+        <v>7648.0</v>
       </c>
       <c r="G336">
-        <v>15.9944936709</v>
-[...2 lines deleted...]
-        <v>59.6239510897</v>
+        <v>83.57</v>
       </c>
       <c r="I336">
-        <v>41.6433864451</v>
-[...2 lines deleted...]
-        <v>27.4455321053</v>
+        <v>136.4299926758</v>
       </c>
     </row>
     <row r="337" spans="1:10">
       <c r="A337">
         <v>2025</v>
       </c>
       <c r="B337" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="C337" t="s">
         <v>11</v>
       </c>
       <c r="D337">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="E337">
-        <v>108.9230769231</v>
+        <v>663.6216216216</v>
       </c>
       <c r="F337">
-        <v>54.1209471746</v>
+        <v>167.9439971722</v>
       </c>
       <c r="G337">
-        <v>16.82</v>
+        <v>52.1889189189</v>
       </c>
       <c r="H337">
-        <v>9.9349643516</v>
+        <v>26.9643836883</v>
       </c>
       <c r="I337">
-        <v>133.0</v>
+        <v>132.3513497018</v>
       </c>
       <c r="J337">
-        <v>0.0</v>
+        <v>0.0506665319</v>
       </c>
     </row>
     <row r="338" spans="1:10">
       <c r="A338">
         <v>2025</v>
       </c>
       <c r="B338" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="C338" t="s">
         <v>12</v>
       </c>
       <c r="D338">
-        <v>2158</v>
+        <v>1941</v>
       </c>
       <c r="E338">
-        <v>27.1380908248</v>
+        <v>182.6105100464</v>
       </c>
       <c r="F338">
-        <v>72.0172893298</v>
+        <v>1025.717060107</v>
       </c>
       <c r="G338">
-        <v>6.2658619092</v>
+        <v>15.8614374034</v>
       </c>
       <c r="H338">
-        <v>29.8596496374</v>
+        <v>54.6188413343</v>
       </c>
       <c r="I338">
-        <v>23.3855421687</v>
+        <v>53.1721321541</v>
       </c>
       <c r="J338">
-        <v>9.7263253198</v>
+        <v>33.3358077035</v>
       </c>
     </row>
     <row r="339" spans="1:10">
       <c r="A339">
         <v>2025</v>
       </c>
       <c r="B339" t="s">
         <v>14</v>
       </c>
       <c r="C339" t="s">
+        <v>11</v>
+      </c>
+      <c r="D339">
         <v>15</v>
       </c>
-      <c r="D339">
-[...1 lines deleted...]
-      </c>
       <c r="E339">
-        <v>72.3333333333</v>
+        <v>107.0</v>
       </c>
       <c r="F339">
-        <v>26.0064094664</v>
+        <v>52.3190760076</v>
       </c>
       <c r="G339">
-        <v>4.22</v>
+        <v>16.0606666667</v>
       </c>
       <c r="H339">
-        <v>1.8537259776</v>
+        <v>9.4185360302</v>
       </c>
       <c r="I339">
-        <v>30.6666666667</v>
+        <v>133.0</v>
       </c>
       <c r="J339">
-        <v>6.5064070986</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="340" spans="1:10">
       <c r="A340">
         <v>2025</v>
       </c>
       <c r="B340" t="s">
         <v>14</v>
       </c>
       <c r="C340" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D340">
-        <v>3</v>
+        <v>2989</v>
       </c>
       <c r="E340">
-        <v>12361.666666667</v>
+        <v>26.5178989629</v>
       </c>
       <c r="F340">
-        <v>218.500190694</v>
+        <v>66.8443472893</v>
       </c>
       <c r="G340">
-        <v>115.5566666667</v>
+        <v>5.4354834393</v>
       </c>
       <c r="H340">
-        <v>29.5814068856</v>
+        <v>25.5677613351</v>
       </c>
       <c r="I340">
-        <v>183.0</v>
+        <v>22.819003011</v>
       </c>
       <c r="J340">
-        <v>6.0827625303</v>
+        <v>9.4825119214</v>
       </c>
     </row>
     <row r="341" spans="1:10">
       <c r="A341">
         <v>2025</v>
       </c>
       <c r="B341" t="s">
         <v>14</v>
       </c>
       <c r="C341" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D341">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="E341">
-        <v>296.0769230769</v>
+        <v>72.3333333333</v>
       </c>
       <c r="F341">
-        <v>983.0108054288</v>
+        <v>26.0064094664</v>
       </c>
       <c r="G341">
-        <v>4.1853846154</v>
+        <v>4.22</v>
       </c>
       <c r="H341">
-        <v>6.2361828808</v>
+        <v>1.8537259776</v>
       </c>
       <c r="I341">
-        <v>60.0769230769</v>
+        <v>30.6666666667</v>
       </c>
       <c r="J341">
-        <v>33.1523290747</v>
+        <v>6.5064070986</v>
       </c>
     </row>
     <row r="342" spans="1:10">
       <c r="A342">
         <v>2025</v>
       </c>
       <c r="B342" t="s">
         <v>14</v>
       </c>
       <c r="C342" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D342">
-        <v>235</v>
+        <v>4</v>
       </c>
       <c r="E342">
-        <v>1215.0212765957</v>
+        <v>12884.5</v>
       </c>
       <c r="F342">
-        <v>1754.180002865</v>
+        <v>1060.7766023061</v>
       </c>
       <c r="G342">
-        <v>6.8127234043</v>
+        <v>134.46</v>
       </c>
       <c r="H342">
-        <v>8.4546126229</v>
+        <v>44.8633161206</v>
       </c>
       <c r="I342">
-        <v>88.5106382979</v>
+        <v>171.0</v>
       </c>
       <c r="J342">
-        <v>43.01682852</v>
+        <v>24.5085019262</v>
       </c>
     </row>
     <row r="343" spans="1:10">
       <c r="A343">
         <v>2025</v>
       </c>
       <c r="B343" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="C343" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D343">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="E343">
-        <v>325.0555555556</v>
+        <v>596.8666666667</v>
       </c>
       <c r="F343">
-        <v>198.23477343</v>
+        <v>1405.9829742246</v>
       </c>
       <c r="G343">
-        <v>17.1172222222</v>
+        <v>8.1213333333</v>
       </c>
       <c r="H343">
-        <v>14.7950434965</v>
+        <v>15.1531490677</v>
       </c>
       <c r="I343">
-        <v>235.4955558777</v>
+        <v>70.7333333333</v>
       </c>
       <c r="J343">
-        <v>35.1757041258</v>
+        <v>41.7123939558</v>
       </c>
     </row>
     <row r="344" spans="1:10">
       <c r="A344">
         <v>2025</v>
       </c>
       <c r="B344" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="C344" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D344">
-        <v>12</v>
+        <v>331</v>
       </c>
       <c r="E344">
-        <v>4020.4741666667</v>
+        <v>1128.8277945619</v>
       </c>
       <c r="F344">
-        <v>4188.7428513673</v>
+        <v>1700.3121239173</v>
       </c>
       <c r="G344">
-        <v>40.58</v>
+        <v>6.4180362538</v>
       </c>
       <c r="H344">
-        <v>18.4457568415</v>
+        <v>8.1689962707</v>
       </c>
       <c r="I344">
-        <v>155.4699999491</v>
+        <v>87.3897280967</v>
       </c>
       <c r="J344">
-        <v>21.3401090946</v>
+        <v>42.0277226355</v>
       </c>
     </row>
     <row r="345" spans="1:10">
       <c r="A345">
         <v>2025</v>
       </c>
       <c r="B345" t="s">
         <v>21</v>
       </c>
       <c r="C345" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D345">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="E345">
-        <v>11620.510416667</v>
+        <v>325.4054054054</v>
       </c>
       <c r="F345">
-        <v>6448.2368449128</v>
+        <v>195.473706595</v>
       </c>
       <c r="G345">
-        <v>50.93125</v>
+        <v>17.0605405405</v>
       </c>
       <c r="H345">
-        <v>28.5716917234</v>
+        <v>14.5921833996</v>
       </c>
       <c r="I345">
-        <v>188.4095834096</v>
+        <v>235.3470273405</v>
       </c>
       <c r="J345">
-        <v>7.264126388</v>
+        <v>34.6954770161</v>
       </c>
     </row>
     <row r="346" spans="1:10">
       <c r="A346">
         <v>2025</v>
       </c>
       <c r="B346" t="s">
         <v>21</v>
       </c>
       <c r="C346" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D346">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E346">
-        <v>6166.45375</v>
+        <v>2634.9463157895</v>
       </c>
       <c r="F346">
-        <v>2097.4501917388</v>
+        <v>3770.4415744051</v>
       </c>
       <c r="G346">
-        <v>82.285</v>
+        <v>32.3110526316</v>
       </c>
       <c r="H346">
-        <v>35.7069599191</v>
+        <v>18.5359032675</v>
       </c>
       <c r="I346">
-        <v>162.5231246948</v>
+        <v>151.5900003534</v>
       </c>
       <c r="J346">
-        <v>28.7309340603</v>
+        <v>18.6271385172</v>
       </c>
     </row>
     <row r="347" spans="1:10">
       <c r="A347">
         <v>2025</v>
       </c>
       <c r="B347" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C347" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D347">
-        <v>183</v>
+        <v>35</v>
       </c>
       <c r="E347">
-        <v>1677.5027322404</v>
+        <v>11289.375428571</v>
       </c>
       <c r="F347">
-        <v>1422.3503064376</v>
+        <v>6155.6098194977</v>
       </c>
       <c r="G347">
-        <v>32.9140983607</v>
+        <v>52.1468571429</v>
       </c>
       <c r="H347">
-        <v>24.0369984991</v>
+        <v>30.3037239773</v>
       </c>
       <c r="I347">
-        <v>233.6226776623</v>
+        <v>187.7582850865</v>
       </c>
       <c r="J347">
-        <v>68.1000536544</v>
+        <v>7.8791344127</v>
       </c>
     </row>
     <row r="348" spans="1:10">
       <c r="A348">
         <v>2025</v>
       </c>
       <c r="B348" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C348" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D348">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E348">
-        <v>3166.9676470588</v>
+        <v>6166.45375</v>
       </c>
       <c r="F348">
-        <v>2729.2782085254</v>
+        <v>2097.4501917388</v>
       </c>
       <c r="G348">
-        <v>45.9958823529</v>
+        <v>82.285</v>
       </c>
       <c r="H348">
-        <v>27.4558092803</v>
+        <v>35.7069599191</v>
       </c>
       <c r="I348">
-        <v>140.247058644</v>
+        <v>162.5231246948</v>
       </c>
       <c r="J348">
-        <v>46.5587008594</v>
+        <v>28.7309340603</v>
       </c>
     </row>
     <row r="349" spans="1:10">
       <c r="A349">
         <v>2025</v>
       </c>
       <c r="B349" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C349" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D349">
         <v>3</v>
       </c>
       <c r="E349">
-        <v>2537.3333333333</v>
+        <v>814.89</v>
       </c>
       <c r="F349">
-        <v>907.4300707676</v>
+        <v>143.6961422586</v>
       </c>
       <c r="G349">
-        <v>30.9466666667</v>
+        <v>13.2533333333</v>
       </c>
       <c r="H349">
-        <v>12.40804712</v>
+        <v>5.040697703</v>
       </c>
       <c r="I349">
-        <v>144.6666666667</v>
+        <v>199.9633331299</v>
       </c>
       <c r="J349">
-        <v>3.2145502537</v>
+        <v>0.0230989442</v>
       </c>
     </row>
     <row r="350" spans="1:10">
       <c r="A350">
         <v>2025</v>
       </c>
       <c r="B350" t="s">
         <v>22</v>
       </c>
       <c r="C350" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D350">
-        <v>21</v>
+        <v>257</v>
       </c>
       <c r="E350">
-        <v>2357.8619047619</v>
+        <v>1632.5953307393</v>
       </c>
       <c r="F350">
-        <v>2910.476479973</v>
+        <v>1377.9573678014</v>
       </c>
       <c r="G350">
-        <v>12.5752380952</v>
+        <v>33.3716731518</v>
       </c>
       <c r="H350">
-        <v>17.3547407411</v>
+        <v>24.069248208</v>
       </c>
       <c r="I350">
-        <v>195.380952381</v>
+        <v>234.0308949511</v>
       </c>
       <c r="J350">
-        <v>15.3638412856</v>
+        <v>68.1161956448</v>
       </c>
     </row>
     <row r="351" spans="1:10">
       <c r="A351">
         <v>2025</v>
       </c>
       <c r="B351" t="s">
         <v>22</v>
       </c>
       <c r="C351" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="D351">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="E351">
-        <v>940.9032258065</v>
+        <v>3251.623</v>
       </c>
       <c r="F351">
-        <v>833.7178721382</v>
+        <v>2778.6454334121</v>
       </c>
       <c r="G351">
-        <v>9.2403225806</v>
+        <v>44.668</v>
       </c>
       <c r="H351">
-        <v>6.4532490441</v>
+        <v>26.4405152828</v>
       </c>
       <c r="I351">
-        <v>205.935483871</v>
+        <v>145.2599998474</v>
       </c>
       <c r="J351">
-        <v>15.7139756987</v>
+        <v>45.3663959156</v>
       </c>
     </row>
     <row r="352" spans="1:10">
       <c r="A352">
         <v>2025</v>
       </c>
       <c r="B352" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C352" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D352">
-        <v>270</v>
+        <v>4</v>
       </c>
       <c r="E352">
-        <v>363.362962963</v>
+        <v>2343.0</v>
       </c>
       <c r="F352">
-        <v>189.6248931711</v>
+        <v>836.668791498</v>
       </c>
       <c r="G352">
-        <v>4.8802592593</v>
+        <v>30.035</v>
       </c>
       <c r="H352">
-        <v>3.7377408449</v>
+        <v>10.2938962497</v>
       </c>
       <c r="I352">
-        <v>93.0044444444</v>
+        <v>144.75</v>
       </c>
       <c r="J352">
-        <v>26.7200262273</v>
+        <v>2.6299556397</v>
       </c>
     </row>
     <row r="353" spans="1:10">
       <c r="A353">
         <v>2025</v>
       </c>
       <c r="B353" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C353" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D353">
-        <v>852</v>
+        <v>30</v>
       </c>
       <c r="E353">
-        <v>368.7335680751</v>
+        <v>2500.67</v>
       </c>
       <c r="F353">
-        <v>153.164598604</v>
+        <v>2618.8474586786</v>
       </c>
       <c r="G353">
-        <v>10.6896713615</v>
+        <v>14.197</v>
       </c>
       <c r="H353">
-        <v>36.3070607466</v>
+        <v>17.9435096613</v>
       </c>
       <c r="I353">
-        <v>52.9227941176</v>
+        <v>197.8666666667</v>
       </c>
       <c r="J353">
-        <v>22.9422006521</v>
+        <v>15.3594480265</v>
       </c>
     </row>
     <row r="354" spans="1:10">
       <c r="A354">
         <v>2025</v>
       </c>
       <c r="B354" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C354" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D354">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E354">
-        <v>12170.5</v>
+        <v>903.0</v>
       </c>
       <c r="F354">
-        <v>7575.4702180003</v>
+        <v>768.3874022913</v>
       </c>
       <c r="G354">
-        <v>88.2436363636</v>
+        <v>9.1163043478</v>
       </c>
       <c r="H354">
-        <v>62.1596338582</v>
+        <v>7.1839111473</v>
       </c>
       <c r="I354">
-        <v>132.2777777778</v>
+        <v>202.5434782609</v>
       </c>
       <c r="J354">
-        <v>68.7799607919</v>
+        <v>15.0712478607</v>
       </c>
     </row>
     <row r="355" spans="1:10">
       <c r="A355">
         <v>2025</v>
       </c>
       <c r="B355" t="s">
         <v>18</v>
       </c>
       <c r="C355" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D355">
-        <v>1</v>
+        <v>357</v>
       </c>
       <c r="E355">
-        <v>956.0</v>
+        <v>527.9579831933</v>
+      </c>
+      <c r="F355">
+        <v>364.8844143973</v>
       </c>
       <c r="G355">
-        <v>9.67</v>
+        <v>4.7278431373</v>
+      </c>
+      <c r="H355">
+        <v>3.7543805273</v>
+      </c>
+      <c r="I355">
+        <v>94.6345659115</v>
+      </c>
+      <c r="J355">
+        <v>23.807344419</v>
       </c>
     </row>
     <row r="356" spans="1:10">
       <c r="A356">
         <v>2025</v>
       </c>
       <c r="B356" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="C356" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D356">
-        <v>456</v>
+        <v>852</v>
       </c>
       <c r="E356">
-        <v>3234.2039473684</v>
+        <v>368.7335680751</v>
       </c>
       <c r="F356">
-        <v>2376.0471135452</v>
+        <v>153.164598604</v>
       </c>
       <c r="G356">
-        <v>37.0342982456</v>
+        <v>10.6896713615</v>
       </c>
       <c r="H356">
-        <v>19.3606261578</v>
+        <v>36.3070607466</v>
       </c>
       <c r="I356">
-        <v>355.6916656494</v>
+        <v>50.508361204</v>
       </c>
       <c r="J356">
-        <v>15.9542283282</v>
+        <v>17.0130949464</v>
       </c>
     </row>
     <row r="357" spans="1:10">
       <c r="A357">
         <v>2025</v>
       </c>
       <c r="B357" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="C357" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D357">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="E357">
-        <v>282.9769230769</v>
+        <v>12170.5</v>
       </c>
       <c r="F357">
-        <v>206.0175896368</v>
+        <v>7575.4702180003</v>
       </c>
       <c r="G357">
-        <v>21.2630769231</v>
+        <v>88.2436363636</v>
       </c>
       <c r="H357">
-        <v>22.6434491574</v>
+        <v>62.1596338582</v>
+      </c>
+      <c r="I357">
+        <v>127.0</v>
+      </c>
+      <c r="J357">
+        <v>71.3442359269</v>
       </c>
     </row>
     <row r="358" spans="1:10">
       <c r="A358">
         <v>2025</v>
       </c>
       <c r="B358" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="C358" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D358">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="E358">
-        <v>9270.0941558442</v>
-[...2 lines deleted...]
-        <v>11101.342751293</v>
+        <v>956.0</v>
       </c>
       <c r="G358">
-        <v>21.1812987013</v>
-[...5 lines deleted...]
-        <v>143.0</v>
+        <v>9.67</v>
       </c>
     </row>
     <row r="359" spans="1:10">
       <c r="A359">
         <v>2025</v>
       </c>
       <c r="B359" t="s">
         <v>23</v>
       </c>
       <c r="C359" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D359">
-        <v>93</v>
+        <v>631</v>
       </c>
       <c r="E359">
-        <v>31416.762903226</v>
+        <v>3262.0919175911</v>
       </c>
       <c r="F359">
-        <v>17004.065810074</v>
+        <v>2351.1243492898</v>
       </c>
       <c r="G359">
-        <v>78.1287096774</v>
+        <v>37.4934231379</v>
       </c>
       <c r="H359">
-        <v>35.2870946426</v>
+        <v>19.6048257181</v>
+      </c>
+      <c r="I359">
+        <v>274.3040698312</v>
+      </c>
+      <c r="J359">
+        <v>67.6994468953</v>
       </c>
     </row>
     <row r="360" spans="1:10">
       <c r="A360">
         <v>2025</v>
       </c>
       <c r="B360" t="s">
         <v>23</v>
       </c>
       <c r="C360" t="s">
+        <v>12</v>
+      </c>
+      <c r="D360">
         <v>13</v>
       </c>
-      <c r="D360">
-[...1 lines deleted...]
-      </c>
       <c r="E360">
-        <v>2446.3975</v>
+        <v>282.9769230769</v>
       </c>
       <c r="F360">
-        <v>1293.4644171468</v>
+        <v>206.0175896368</v>
       </c>
       <c r="G360">
-        <v>17.2625</v>
+        <v>21.2630769231</v>
       </c>
       <c r="H360">
-        <v>1.3906443351</v>
+        <v>22.6434491574</v>
+      </c>
+      <c r="I360">
+        <v>118.1399993896</v>
       </c>
     </row>
     <row r="361" spans="1:10">
       <c r="A361">
         <v>2025</v>
       </c>
       <c r="B361" t="s">
         <v>23</v>
       </c>
       <c r="C361" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D361">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="E361">
-        <v>3437.3124561404</v>
+        <v>9156.5953</v>
       </c>
       <c r="F361">
-        <v>1934.5569102248</v>
+        <v>10697.859678033</v>
       </c>
       <c r="G361">
-        <v>24.3269298246</v>
+        <v>20.6002</v>
       </c>
       <c r="H361">
-        <v>15.3742296232</v>
+        <v>11.0130106692</v>
+      </c>
+      <c r="I361">
+        <v>158.5303273463</v>
+      </c>
+      <c r="J361">
+        <v>16.7303276136</v>
       </c>
     </row>
     <row r="362" spans="1:10">
       <c r="A362">
         <v>2025</v>
       </c>
       <c r="B362" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C362" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D362">
-        <v>182</v>
+        <v>128</v>
       </c>
       <c r="E362">
-        <v>2430.0274725275</v>
+        <v>32111.810625</v>
       </c>
       <c r="F362">
-        <v>1871.4236358066</v>
+        <v>16541.906136512</v>
       </c>
       <c r="G362">
-        <v>34.33</v>
+        <v>76.128828125</v>
       </c>
       <c r="H362">
-        <v>19.1763758033</v>
+        <v>32.8810397373</v>
       </c>
       <c r="I362">
-        <v>227.0581316267</v>
+        <v>191.5642832662</v>
       </c>
       <c r="J362">
-        <v>69.8379102034</v>
+        <v>8.7799157213</v>
       </c>
     </row>
     <row r="363" spans="1:10">
       <c r="A363">
         <v>2025</v>
       </c>
       <c r="B363" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C363" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D363">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="E363">
-        <v>6856.490952381</v>
+        <v>2446.3975</v>
       </c>
       <c r="F363">
-        <v>7420.2908007516</v>
+        <v>1293.4644171468</v>
       </c>
       <c r="G363">
-        <v>96.559047619</v>
+        <v>17.2625</v>
       </c>
       <c r="H363">
-        <v>63.1007859622</v>
-[...5 lines deleted...]
-        <v>55.3491555168</v>
+        <v>1.3906443351</v>
       </c>
     </row>
     <row r="364" spans="1:10">
       <c r="A364">
         <v>2025</v>
       </c>
       <c r="B364" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C364" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D364">
-        <v>5</v>
+        <v>151</v>
       </c>
       <c r="E364">
-        <v>2007.6</v>
+        <v>3478.5029801325</v>
       </c>
       <c r="F364">
-        <v>3722.7560086581</v>
+        <v>1991.8584377821</v>
       </c>
       <c r="G364">
-        <v>24.754</v>
+        <v>26.4423178808</v>
       </c>
       <c r="H364">
-        <v>30.9619157999</v>
+        <v>18.3986803673</v>
       </c>
       <c r="I364">
-        <v>100.686000061</v>
+        <v>199.9594586347</v>
       </c>
       <c r="J364">
-        <v>27.929633555</v>
+        <v>10.6637640807</v>
       </c>
     </row>
     <row r="365" spans="1:10">
       <c r="A365">
         <v>2025</v>
       </c>
       <c r="B365" t="s">
         <v>24</v>
       </c>
       <c r="C365" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D365">
-        <v>21</v>
+        <v>239</v>
       </c>
       <c r="E365">
-        <v>18484.655714286</v>
+        <v>2427.0209205021</v>
       </c>
       <c r="F365">
-        <v>13507.631898227</v>
+        <v>1805.675318739</v>
       </c>
       <c r="G365">
-        <v>94.3752380952</v>
+        <v>34.0648535565</v>
       </c>
       <c r="H365">
-        <v>56.5172782978</v>
+        <v>18.8991343417</v>
       </c>
       <c r="I365">
-        <v>186.6504756383</v>
+        <v>228.3488700579</v>
       </c>
       <c r="J365">
-        <v>7.9348022023</v>
+        <v>70.1998698337</v>
       </c>
     </row>
     <row r="366" spans="1:10">
       <c r="A366">
         <v>2025</v>
       </c>
       <c r="B366" t="s">
         <v>24</v>
       </c>
       <c r="C366" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D366">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="E366">
-        <v>74.0</v>
+        <v>7014.0652</v>
+      </c>
+      <c r="F366">
+        <v>7456.1759770347</v>
       </c>
       <c r="G366">
-        <v>8.87</v>
+        <v>97.584</v>
+      </c>
+      <c r="H366">
+        <v>63.9100456371</v>
       </c>
       <c r="I366">
-        <v>79.9000015259</v>
+        <v>137.6243998718</v>
+      </c>
+      <c r="J366">
+        <v>52.4958583629</v>
       </c>
     </row>
     <row r="367" spans="1:10">
       <c r="A367">
         <v>2025</v>
       </c>
       <c r="B367" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C367" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D367">
-        <v>229</v>
+        <v>8</v>
       </c>
       <c r="E367">
-        <v>2885.4104803493</v>
+        <v>1420.0</v>
       </c>
       <c r="F367">
-        <v>1713.6600762936</v>
+        <v>2933.0243289625</v>
       </c>
       <c r="G367">
-        <v>34.0551965066</v>
+        <v>19.57125</v>
       </c>
       <c r="H367">
-        <v>18.1495494986</v>
+        <v>24.5484439062</v>
       </c>
       <c r="I367">
-        <v>275.5655456276</v>
+        <v>112.6600008011</v>
       </c>
       <c r="J367">
-        <v>59.4886369712</v>
+        <v>34.0189635992</v>
       </c>
     </row>
     <row r="368" spans="1:10">
       <c r="A368">
         <v>2025</v>
       </c>
       <c r="B368" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C368" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D368">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="E368">
-        <v>8636.53025</v>
+        <v>19660.875</v>
       </c>
       <c r="F368">
-        <v>9689.6592985765</v>
+        <v>13914.304518661</v>
       </c>
       <c r="G368">
-        <v>61.76225</v>
+        <v>97.8903571429</v>
       </c>
       <c r="H368">
-        <v>60.9804035983</v>
+        <v>61.7270559253</v>
       </c>
       <c r="I368">
-        <v>179.0944999695</v>
+        <v>188.4514280047</v>
       </c>
       <c r="J368">
-        <v>19.3977451423</v>
+        <v>8.7565457223</v>
       </c>
     </row>
     <row r="369" spans="1:10">
       <c r="A369">
         <v>2025</v>
       </c>
       <c r="B369" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C369" t="s">
         <v>13</v>
       </c>
       <c r="D369">
-        <v>41</v>
+        <v>1</v>
       </c>
       <c r="E369">
-        <v>3399.4287804878</v>
-[...2 lines deleted...]
-        <v>2712.8891595283</v>
+        <v>74.0</v>
       </c>
       <c r="G369">
-        <v>59.7034146341</v>
-[...2 lines deleted...]
-        <v>36.6816289585</v>
+        <v>8.87</v>
       </c>
       <c r="I369">
-        <v>134.0200005508</v>
-[...2 lines deleted...]
-        <v>40.8958685134</v>
+        <v>79.9000015259</v>
+      </c>
+    </row>
+    <row r="370" spans="1:10">
+      <c r="A370">
+        <v>2025</v>
+      </c>
+      <c r="B370" t="s">
+        <v>25</v>
+      </c>
+      <c r="C370" t="s">
+        <v>11</v>
+      </c>
+      <c r="D370">
+        <v>308</v>
+      </c>
+      <c r="E370">
+        <v>2842.9058441558</v>
+      </c>
+      <c r="F370">
+        <v>1843.7982503106</v>
+      </c>
+      <c r="G370">
+        <v>33.0447727273</v>
+      </c>
+      <c r="H370">
+        <v>18.1276783607</v>
+      </c>
+      <c r="I370">
+        <v>275.4950643762</v>
+      </c>
+      <c r="J370">
+        <v>62.3213307808</v>
+      </c>
+    </row>
+    <row r="371" spans="1:10">
+      <c r="A371">
+        <v>2025</v>
+      </c>
+      <c r="B371" t="s">
+        <v>25</v>
+      </c>
+      <c r="C371" t="s">
+        <v>12</v>
+      </c>
+      <c r="D371">
+        <v>62</v>
+      </c>
+      <c r="E371">
+        <v>10133.784677419</v>
+      </c>
+      <c r="F371">
+        <v>11081.264906683</v>
+      </c>
+      <c r="G371">
+        <v>72.5661290323</v>
+      </c>
+      <c r="H371">
+        <v>80.7610374196</v>
+      </c>
+      <c r="I371">
+        <v>171.4985484462</v>
+      </c>
+      <c r="J371">
+        <v>35.9930986049</v>
+      </c>
+    </row>
+    <row r="372" spans="1:10">
+      <c r="A372">
+        <v>2025</v>
+      </c>
+      <c r="B372" t="s">
+        <v>25</v>
+      </c>
+      <c r="C372" t="s">
+        <v>13</v>
+      </c>
+      <c r="D372">
+        <v>55</v>
+      </c>
+      <c r="E372">
+        <v>3133.5154545455</v>
+      </c>
+      <c r="F372">
+        <v>2711.1022235955</v>
+      </c>
+      <c r="G372">
+        <v>63.3627272727</v>
+      </c>
+      <c r="H372">
+        <v>40.9911557514</v>
+      </c>
+      <c r="I372">
+        <v>123.4149095015</v>
+      </c>
+      <c r="J372">
+        <v>45.153948827</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>