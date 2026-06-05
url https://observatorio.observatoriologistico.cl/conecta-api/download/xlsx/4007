--- v2 (2026-04-21)
+++ v3 (2026-06-05)
@@ -437,51 +437,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J409"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -535,54 +535,54 @@
       <c r="A3">
         <v>2016</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3">
         <v>725</v>
       </c>
       <c r="E3">
         <v>349.4517241379</v>
       </c>
       <c r="F3">
         <v>1074.2472671766</v>
       </c>
       <c r="G3">
         <v>62.9132275862</v>
       </c>
       <c r="H3">
         <v>272.4718343035</v>
       </c>
       <c r="I3">
-        <v>83.4126531445</v>
+        <v>72.8942307378</v>
       </c>
       <c r="J3">
-        <v>59.9617049611</v>
+        <v>49.5899153463</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>2016</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4">
         <v>3</v>
       </c>
       <c r="E4">
         <v>5378.6633333333</v>
       </c>
       <c r="F4">
         <v>3324.9841707343</v>
       </c>
       <c r="G4">
         <v>34.0</v>
       </c>
       <c r="H4">
@@ -778,177 +778,183 @@
     <row r="11" spans="1:10">
       <c r="A11">
         <v>2016</v>
       </c>
       <c r="B11" t="s">
         <v>18</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11">
         <v>2</v>
       </c>
       <c r="E11">
         <v>16.0</v>
       </c>
       <c r="F11">
         <v>8.4852813742</v>
       </c>
       <c r="G11">
         <v>8.085</v>
       </c>
       <c r="H11">
         <v>4.8295393155</v>
       </c>
+      <c r="I11">
+        <v>132.5</v>
+      </c>
+      <c r="J11">
+        <v>0.7071067812</v>
+      </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>2016</v>
       </c>
       <c r="B12" t="s">
         <v>18</v>
       </c>
       <c r="C12" t="s">
         <v>12</v>
       </c>
       <c r="D12">
         <v>422</v>
       </c>
       <c r="E12">
         <v>489.7203791469</v>
       </c>
       <c r="F12">
         <v>937.6660961396</v>
       </c>
       <c r="G12">
         <v>8.0394075829</v>
       </c>
       <c r="H12">
         <v>17.2429025333</v>
       </c>
       <c r="I12">
-        <v>46.9556650246</v>
+        <v>48.0614213508</v>
       </c>
       <c r="J12">
-        <v>37.2545831445</v>
+        <v>38.2930475353</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>2016</v>
       </c>
       <c r="B13" t="s">
         <v>18</v>
       </c>
       <c r="C13" t="s">
         <v>15</v>
       </c>
       <c r="D13">
         <v>475</v>
       </c>
       <c r="E13">
         <v>297.1536842105</v>
       </c>
       <c r="F13">
         <v>216.2512202402</v>
       </c>
       <c r="G13">
         <v>8.0668842105</v>
       </c>
       <c r="H13">
         <v>33.9289878237</v>
       </c>
       <c r="I13">
-        <v>39.3090277778</v>
+        <v>36.75</v>
       </c>
       <c r="J13">
-        <v>10.673405768</v>
+        <v>11.2347936445</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>2016</v>
       </c>
       <c r="B14" t="s">
         <v>18</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14">
         <v>35</v>
       </c>
       <c r="E14">
         <v>7332.3714285714</v>
       </c>
       <c r="F14">
         <v>4235.1287992478</v>
       </c>
       <c r="G14">
         <v>71.868</v>
       </c>
       <c r="H14">
         <v>41.3462001811</v>
       </c>
       <c r="I14">
-        <v>173.4666666667</v>
+        <v>166.0294117647</v>
       </c>
       <c r="J14">
-        <v>18.4965891322</v>
+        <v>21.2965857188</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>2016</v>
       </c>
       <c r="B15" t="s">
         <v>18</v>
       </c>
       <c r="C15" t="s">
         <v>13</v>
       </c>
       <c r="D15">
         <v>82</v>
       </c>
       <c r="E15">
         <v>477.1219512195</v>
       </c>
       <c r="F15">
         <v>550.6055115859</v>
       </c>
       <c r="G15">
         <v>11.346097561</v>
       </c>
       <c r="H15">
         <v>13.3689097366</v>
       </c>
       <c r="I15">
-        <v>77.1</v>
+        <v>79.1333333333</v>
       </c>
       <c r="J15">
-        <v>36.3473188311</v>
+        <v>37.6762372136</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>2016</v>
       </c>
       <c r="B16" t="s">
         <v>18</v>
       </c>
       <c r="C16" t="s">
         <v>17</v>
       </c>
       <c r="D16">
         <v>1</v>
       </c>
       <c r="E16">
         <v>25.0</v>
       </c>
       <c r="G16">
         <v>3.75</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>2017</v>
@@ -985,54 +991,54 @@
       <c r="A18">
         <v>2017</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>12</v>
       </c>
       <c r="D18">
         <v>1136</v>
       </c>
       <c r="E18">
         <v>316.1674735915</v>
       </c>
       <c r="F18">
         <v>818.1050195936</v>
       </c>
       <c r="G18">
         <v>23.6943485915</v>
       </c>
       <c r="H18">
         <v>65.8450374243</v>
       </c>
       <c r="I18">
-        <v>41.1176092314</v>
+        <v>42.1821877807</v>
       </c>
       <c r="J18">
-        <v>16.7050142957</v>
+        <v>15.2972875472</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>2017</v>
       </c>
       <c r="B19" t="s">
         <v>14</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19">
         <v>38</v>
       </c>
       <c r="G19">
         <v>16.9765789474</v>
       </c>
       <c r="H19">
         <v>33.1947794883</v>
       </c>
       <c r="I19">
         <v>131.6578947368</v>
       </c>
       <c r="J19">
@@ -1202,177 +1208,183 @@
     <row r="25" spans="1:10">
       <c r="A25">
         <v>2017</v>
       </c>
       <c r="B25" t="s">
         <v>18</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25">
         <v>7</v>
       </c>
       <c r="E25">
         <v>26.2857142857</v>
       </c>
       <c r="F25">
         <v>20.89429177</v>
       </c>
       <c r="G25">
         <v>6.7371428571</v>
       </c>
       <c r="H25">
         <v>3.5944851939</v>
       </c>
+      <c r="I25">
+        <v>133.0</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>2017</v>
       </c>
       <c r="B26" t="s">
         <v>18</v>
       </c>
       <c r="C26" t="s">
         <v>12</v>
       </c>
       <c r="D26">
         <v>80</v>
       </c>
       <c r="E26">
         <v>227.45</v>
       </c>
       <c r="F26">
         <v>421.1894819993</v>
       </c>
       <c r="G26">
         <v>13.746625</v>
       </c>
       <c r="H26">
         <v>26.5969246792</v>
       </c>
       <c r="I26">
-        <v>50.1052631579</v>
+        <v>63.5882352941</v>
       </c>
       <c r="J26">
-        <v>18.7761513535</v>
+        <v>20.3164306152</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>2017</v>
       </c>
       <c r="B27" t="s">
         <v>18</v>
       </c>
       <c r="C27" t="s">
         <v>15</v>
       </c>
       <c r="D27">
         <v>650</v>
       </c>
       <c r="E27">
         <v>262.1046153846</v>
       </c>
       <c r="F27">
         <v>127.1896833122</v>
       </c>
       <c r="G27">
         <v>8.9224</v>
       </c>
       <c r="H27">
         <v>55.7421436345</v>
       </c>
       <c r="I27">
-        <v>39.0229007634</v>
+        <v>38.417218543</v>
       </c>
       <c r="J27">
-        <v>9.5784614212</v>
+        <v>10.9549713322</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>2017</v>
       </c>
       <c r="B28" t="s">
         <v>18</v>
       </c>
       <c r="C28" t="s">
         <v>16</v>
       </c>
       <c r="D28">
         <v>37</v>
       </c>
       <c r="E28">
         <v>9452.9459459459</v>
       </c>
       <c r="F28">
         <v>4111.1105214065</v>
       </c>
       <c r="G28">
         <v>90.6308108108</v>
       </c>
       <c r="H28">
         <v>67.5286800955</v>
       </c>
       <c r="I28">
-        <v>179.65</v>
+        <v>169.5142857143</v>
       </c>
       <c r="J28">
-        <v>12.0231137048</v>
+        <v>21.569820186</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>2017</v>
       </c>
       <c r="B29" t="s">
         <v>18</v>
       </c>
       <c r="C29" t="s">
         <v>13</v>
       </c>
       <c r="D29">
         <v>10</v>
       </c>
       <c r="E29">
         <v>400.9</v>
       </c>
       <c r="F29">
         <v>110.2960158442</v>
       </c>
       <c r="G29">
         <v>6.984</v>
       </c>
       <c r="H29">
         <v>2.9284626228</v>
       </c>
       <c r="I29">
-        <v>34.0</v>
+        <v>66.0</v>
       </c>
       <c r="J29">
-        <v>11.1355287257</v>
+        <v>52.7598332067</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>2017</v>
       </c>
       <c r="B30" t="s">
         <v>18</v>
       </c>
       <c r="C30" t="s">
         <v>17</v>
       </c>
       <c r="D30">
         <v>373</v>
       </c>
       <c r="E30">
         <v>740.8230563003</v>
       </c>
       <c r="F30">
         <v>909.8658892104</v>
       </c>
       <c r="G30">
         <v>6.5813941019</v>
       </c>
       <c r="H30">
@@ -1421,54 +1433,54 @@
       <c r="A32">
         <v>2018</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>12</v>
       </c>
       <c r="D32">
         <v>2901</v>
       </c>
       <c r="E32">
         <v>258.806876939</v>
       </c>
       <c r="F32">
         <v>721.2006339982</v>
       </c>
       <c r="G32">
         <v>36.0370665288</v>
       </c>
       <c r="H32">
         <v>127.4328190329</v>
       </c>
       <c r="I32">
-        <v>47.0929584136</v>
+        <v>51.3631055093</v>
       </c>
       <c r="J32">
-        <v>25.648659722</v>
+        <v>30.8112105304</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>2018</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>15</v>
       </c>
       <c r="D33">
         <v>1</v>
       </c>
       <c r="E33">
         <v>1037.0</v>
       </c>
       <c r="G33">
         <v>1.67</v>
       </c>
       <c r="I33">
         <v>67.5</v>
       </c>
     </row>
@@ -1650,208 +1662,214 @@
       <c r="A40">
         <v>2018</v>
       </c>
       <c r="B40" t="s">
         <v>14</v>
       </c>
       <c r="C40" t="s">
         <v>17</v>
       </c>
       <c r="D40">
         <v>1076</v>
       </c>
       <c r="E40">
         <v>9.75</v>
       </c>
       <c r="F40">
         <v>14.7359945332</v>
       </c>
       <c r="G40">
         <v>1.1398698885</v>
       </c>
       <c r="H40">
         <v>1.6246104884</v>
       </c>
       <c r="I40">
-        <v>74.039957939</v>
+        <v>73.8206319703</v>
       </c>
       <c r="J40">
-        <v>3.5886490052</v>
+        <v>3.5503530084</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>2018</v>
       </c>
       <c r="B41" t="s">
         <v>18</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41">
         <v>11</v>
       </c>
       <c r="E41">
         <v>50.5454545455</v>
       </c>
       <c r="F41">
         <v>39.1621338447</v>
       </c>
       <c r="G41">
         <v>13.22</v>
       </c>
       <c r="H41">
         <v>4.036860166</v>
       </c>
+      <c r="I41">
+        <v>117.7272727273</v>
+      </c>
+      <c r="J41">
+        <v>34.2172205449</v>
+      </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>2018</v>
       </c>
       <c r="B42" t="s">
         <v>18</v>
       </c>
       <c r="C42" t="s">
         <v>12</v>
       </c>
       <c r="D42">
         <v>704</v>
       </c>
       <c r="E42">
         <v>540.5061931818</v>
       </c>
       <c r="F42">
         <v>1020.7318697384</v>
       </c>
       <c r="G42">
         <v>6.8230113636</v>
       </c>
       <c r="H42">
         <v>30.6453145685</v>
       </c>
       <c r="I42">
-        <v>54.074695122</v>
+        <v>62.1531791908</v>
       </c>
       <c r="J42">
-        <v>38.7998060107</v>
+        <v>53.548060064</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>2018</v>
       </c>
       <c r="B43" t="s">
         <v>18</v>
       </c>
       <c r="C43" t="s">
         <v>15</v>
       </c>
       <c r="D43">
         <v>848</v>
       </c>
       <c r="E43">
         <v>288.4418396226</v>
       </c>
       <c r="F43">
         <v>193.6270543312</v>
       </c>
       <c r="G43">
         <v>16.1109316038</v>
       </c>
       <c r="H43">
         <v>107.6062669749</v>
       </c>
       <c r="I43">
-        <v>52.6067708333</v>
+        <v>52.3891891892</v>
       </c>
       <c r="J43">
-        <v>39.5713198354</v>
+        <v>37.0805888911</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>2018</v>
       </c>
       <c r="B44" t="s">
         <v>18</v>
       </c>
       <c r="C44" t="s">
         <v>16</v>
       </c>
       <c r="D44">
         <v>39</v>
       </c>
       <c r="E44">
         <v>10200.427179487</v>
       </c>
       <c r="F44">
         <v>6971.2608077955</v>
       </c>
       <c r="G44">
         <v>93.0776923077</v>
       </c>
       <c r="H44">
         <v>50.540204916</v>
       </c>
       <c r="I44">
-        <v>138.1333333333</v>
+        <v>137.3142857143</v>
       </c>
       <c r="J44">
-        <v>62.7897474191</v>
+        <v>51.1789084709</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>2018</v>
       </c>
       <c r="B45" t="s">
         <v>18</v>
       </c>
       <c r="C45" t="s">
         <v>13</v>
       </c>
       <c r="D45">
         <v>26</v>
       </c>
       <c r="E45">
         <v>232.3076923077</v>
       </c>
       <c r="F45">
         <v>167.8846673716</v>
       </c>
       <c r="G45">
         <v>8.6734615385</v>
       </c>
       <c r="H45">
         <v>5.771990951</v>
       </c>
       <c r="I45">
-        <v>62.347826087</v>
+        <v>65.2916666667</v>
       </c>
       <c r="J45">
-        <v>28.4359067117</v>
+        <v>31.3278306146</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>2018</v>
       </c>
       <c r="B46" t="s">
         <v>18</v>
       </c>
       <c r="C46" t="s">
         <v>17</v>
       </c>
       <c r="D46">
         <v>1</v>
       </c>
       <c r="E46">
         <v>8.0</v>
       </c>
       <c r="G46">
         <v>13.92</v>
       </c>
       <c r="I46">
         <v>66.0</v>
       </c>
     </row>
@@ -2179,54 +2197,54 @@
       <c r="A57">
         <v>2019</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>12</v>
       </c>
       <c r="D57">
         <v>2847</v>
       </c>
       <c r="E57">
         <v>208.1873902353</v>
       </c>
       <c r="F57">
         <v>595.2652356444</v>
       </c>
       <c r="G57">
         <v>57.1018932209</v>
       </c>
       <c r="H57">
         <v>167.6442869441</v>
       </c>
       <c r="I57">
-        <v>51.1414644175</v>
+        <v>52.2100670281</v>
       </c>
       <c r="J57">
-        <v>50.3694985576</v>
+        <v>41.4271264384</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>2019</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>15</v>
       </c>
       <c r="D58">
         <v>1</v>
       </c>
       <c r="E58">
         <v>1218.0</v>
       </c>
       <c r="G58">
         <v>44.97</v>
       </c>
       <c r="I58">
         <v>67.5</v>
       </c>
     </row>
@@ -2388,54 +2406,54 @@
       <c r="A64">
         <v>2019</v>
       </c>
       <c r="B64" t="s">
         <v>14</v>
       </c>
       <c r="C64" t="s">
         <v>17</v>
       </c>
       <c r="D64">
         <v>1028</v>
       </c>
       <c r="E64">
         <v>6.0</v>
       </c>
       <c r="F64">
         <v>5.9135281343</v>
       </c>
       <c r="G64">
         <v>4.7118871595</v>
       </c>
       <c r="H64">
         <v>114.514357032</v>
       </c>
       <c r="I64">
-        <v>74.5807127883</v>
+        <v>74.469785575</v>
       </c>
       <c r="J64">
-        <v>4.4323390791</v>
+        <v>4.2928827489</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
         <v>2019</v>
       </c>
       <c r="B65" t="s">
         <v>21</v>
       </c>
       <c r="C65" t="s">
         <v>11</v>
       </c>
       <c r="D65">
         <v>2</v>
       </c>
       <c r="E65">
         <v>212.0</v>
       </c>
       <c r="F65">
         <v>0.0</v>
       </c>
       <c r="G65">
         <v>22.09</v>
       </c>
       <c r="H65">
@@ -2731,147 +2749,150 @@
       <c r="A75">
         <v>2019</v>
       </c>
       <c r="B75" t="s">
         <v>18</v>
       </c>
       <c r="C75" t="s">
         <v>11</v>
       </c>
       <c r="D75">
         <v>10</v>
       </c>
       <c r="E75">
         <v>83.4</v>
       </c>
       <c r="F75">
         <v>28.5197787119</v>
       </c>
       <c r="G75">
         <v>11.685</v>
       </c>
       <c r="H75">
         <v>2.3231264853</v>
       </c>
       <c r="I75">
-        <v>132.0</v>
+        <v>95.8</v>
+      </c>
+      <c r="J75">
+        <v>53.1576272357</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
         <v>2019</v>
       </c>
       <c r="B76" t="s">
         <v>18</v>
       </c>
       <c r="C76" t="s">
         <v>12</v>
       </c>
       <c r="D76">
         <v>617</v>
       </c>
       <c r="E76">
         <v>413.6123824959</v>
       </c>
       <c r="F76">
         <v>631.154699179</v>
       </c>
       <c r="G76">
         <v>14.1855105348</v>
       </c>
       <c r="H76">
         <v>110.3180025522</v>
       </c>
       <c r="I76">
-        <v>51.6220806794</v>
+        <v>62.2524850895</v>
       </c>
       <c r="J76">
-        <v>34.210447899</v>
+        <v>55.8745559693</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
         <v>2019</v>
       </c>
       <c r="B77" t="s">
         <v>18</v>
       </c>
       <c r="C77" t="s">
         <v>15</v>
       </c>
       <c r="D77">
         <v>1097</v>
       </c>
       <c r="E77">
         <v>276.8523245214</v>
       </c>
       <c r="F77">
         <v>191.1601443811</v>
       </c>
       <c r="G77">
         <v>8.5984503191</v>
       </c>
       <c r="H77">
         <v>66.9589253219</v>
       </c>
       <c r="I77">
-        <v>41.8581687612</v>
+        <v>41.7272727273</v>
       </c>
       <c r="J77">
-        <v>21.7274564942</v>
+        <v>23.6275476955</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
         <v>2019</v>
       </c>
       <c r="B78" t="s">
         <v>18</v>
       </c>
       <c r="C78" t="s">
         <v>16</v>
       </c>
       <c r="D78">
         <v>38</v>
       </c>
       <c r="E78">
         <v>10254.47368421</v>
       </c>
       <c r="F78">
         <v>5422.2469200001</v>
       </c>
       <c r="G78">
         <v>98.4442105263</v>
       </c>
       <c r="H78">
         <v>49.2952991362</v>
       </c>
       <c r="I78">
-        <v>152.7777777778</v>
+        <v>152.6842105263</v>
       </c>
       <c r="J78">
-        <v>62.201338699</v>
+        <v>51.9199515175</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
         <v>2019</v>
       </c>
       <c r="B79" t="s">
         <v>18</v>
       </c>
       <c r="C79" t="s">
         <v>13</v>
       </c>
       <c r="D79">
         <v>10</v>
       </c>
       <c r="E79">
         <v>185.5</v>
       </c>
       <c r="F79">
         <v>153.1493461371</v>
       </c>
       <c r="G79">
         <v>5.5</v>
       </c>
       <c r="H79">
@@ -2888,54 +2909,54 @@
       <c r="A80">
         <v>2019</v>
       </c>
       <c r="B80" t="s">
         <v>23</v>
       </c>
       <c r="C80" t="s">
         <v>11</v>
       </c>
       <c r="D80">
         <v>454</v>
       </c>
       <c r="E80">
         <v>2701.4845814978</v>
       </c>
       <c r="F80">
         <v>1561.5337703992</v>
       </c>
       <c r="G80">
         <v>26.9636343612</v>
       </c>
       <c r="H80">
         <v>12.0266304676</v>
       </c>
       <c r="I80">
-        <v>276.3353733172</v>
+        <v>287.2539043761</v>
       </c>
       <c r="J80">
-        <v>70.8238274228</v>
+        <v>63.5378399235</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
         <v>2019</v>
       </c>
       <c r="B81" t="s">
         <v>23</v>
       </c>
       <c r="C81" t="s">
         <v>12</v>
       </c>
       <c r="D81">
         <v>7</v>
       </c>
       <c r="E81">
         <v>496.4614285714</v>
       </c>
       <c r="F81">
         <v>498.4233277522</v>
       </c>
       <c r="G81">
         <v>14.9271428571</v>
       </c>
       <c r="H81">
@@ -2949,86 +2970,86 @@
       <c r="A82">
         <v>2019</v>
       </c>
       <c r="B82" t="s">
         <v>23</v>
       </c>
       <c r="C82" t="s">
         <v>15</v>
       </c>
       <c r="D82">
         <v>72</v>
       </c>
       <c r="E82">
         <v>11456.277916667</v>
       </c>
       <c r="F82">
         <v>12609.859538976</v>
       </c>
       <c r="G82">
         <v>21.36375</v>
       </c>
       <c r="H82">
         <v>14.6602659736</v>
       </c>
       <c r="I82">
-        <v>162.3595503622</v>
+        <v>168.0924358833</v>
       </c>
       <c r="J82">
-        <v>12.6539102461</v>
+        <v>11.9410043026</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83">
         <v>2019</v>
       </c>
       <c r="B83" t="s">
         <v>23</v>
       </c>
       <c r="C83" t="s">
         <v>16</v>
       </c>
       <c r="D83">
         <v>153</v>
       </c>
       <c r="E83">
         <v>23025.441568627</v>
       </c>
       <c r="F83">
         <v>12670.981596714</v>
       </c>
       <c r="G83">
         <v>66.2966013072</v>
       </c>
       <c r="H83">
         <v>31.784902059</v>
       </c>
       <c r="I83">
-        <v>185.01929429</v>
+        <v>185.5678313841</v>
       </c>
       <c r="J83">
-        <v>11.1400551207</v>
+        <v>9.9958781061</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84">
         <v>2019</v>
       </c>
       <c r="B84" t="s">
         <v>23</v>
       </c>
       <c r="C84" t="s">
         <v>13</v>
       </c>
       <c r="D84">
         <v>13</v>
       </c>
       <c r="E84">
         <v>6922.23</v>
       </c>
       <c r="F84">
         <v>6883.2900840768</v>
       </c>
       <c r="G84">
         <v>36.3376923077</v>
       </c>
       <c r="H84">
@@ -3216,51 +3237,51 @@
       </c>
       <c r="I90">
         <v>137.25</v>
       </c>
       <c r="J90">
         <v>1.5</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91">
         <v>2019</v>
       </c>
       <c r="B91" t="s">
         <v>25</v>
       </c>
       <c r="C91" t="s">
         <v>11</v>
       </c>
       <c r="D91">
         <v>204</v>
       </c>
       <c r="E91">
         <v>3144.8039215686</v>
       </c>
       <c r="F91">
-        <v>1531.1943697052</v>
+        <v>1531.1943697053</v>
       </c>
       <c r="G91">
         <v>27.4554411765</v>
       </c>
       <c r="H91">
         <v>10.6732981732</v>
       </c>
       <c r="I91">
         <v>299.589848153</v>
       </c>
       <c r="J91">
         <v>38.6367790665</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92">
         <v>2019</v>
       </c>
       <c r="B92" t="s">
         <v>25</v>
       </c>
       <c r="C92" t="s">
         <v>12</v>
       </c>
       <c r="D92">
@@ -3673,54 +3694,54 @@
       <c r="A105">
         <v>2020</v>
       </c>
       <c r="B105" t="s">
         <v>10</v>
       </c>
       <c r="C105" t="s">
         <v>12</v>
       </c>
       <c r="D105">
         <v>4094</v>
       </c>
       <c r="E105">
         <v>167.8270346849</v>
       </c>
       <c r="F105">
         <v>485.9544806333</v>
       </c>
       <c r="G105">
         <v>30.447813874</v>
       </c>
       <c r="H105">
         <v>122.6782926346</v>
       </c>
       <c r="I105">
-        <v>54.6477161825</v>
+        <v>50.2365287854</v>
       </c>
       <c r="J105">
-        <v>36.0413196283</v>
+        <v>33.9150201345</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106">
         <v>2020</v>
       </c>
       <c r="B106" t="s">
         <v>14</v>
       </c>
       <c r="C106" t="s">
         <v>11</v>
       </c>
       <c r="D106">
         <v>13</v>
       </c>
       <c r="G106">
         <v>8.4876923077</v>
       </c>
       <c r="H106">
         <v>2.951330643</v>
       </c>
       <c r="I106">
         <v>131.3846153846</v>
       </c>
       <c r="J106">
@@ -3859,54 +3880,54 @@
       <c r="A111">
         <v>2020</v>
       </c>
       <c r="B111" t="s">
         <v>14</v>
       </c>
       <c r="C111" t="s">
         <v>17</v>
       </c>
       <c r="D111">
         <v>391</v>
       </c>
       <c r="E111">
         <v>6.1662404092</v>
       </c>
       <c r="F111">
         <v>7.8299547062</v>
       </c>
       <c r="G111">
         <v>1.1838363171</v>
       </c>
       <c r="H111">
         <v>0.95973667</v>
       </c>
       <c r="I111">
-        <v>75.1596858639</v>
+        <v>75.1406649616</v>
       </c>
       <c r="J111">
-        <v>5.6534334822</v>
+        <v>5.5937839647</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112">
         <v>2020</v>
       </c>
       <c r="B112" t="s">
         <v>21</v>
       </c>
       <c r="C112" t="s">
         <v>12</v>
       </c>
       <c r="D112">
         <v>16</v>
       </c>
       <c r="E112">
         <v>3281.7925</v>
       </c>
       <c r="F112">
         <v>4494.3982962432</v>
       </c>
       <c r="G112">
         <v>42.38</v>
       </c>
       <c r="H112">
@@ -4178,273 +4199,279 @@
     <row r="121" spans="1:10">
       <c r="A121">
         <v>2020</v>
       </c>
       <c r="B121" t="s">
         <v>18</v>
       </c>
       <c r="C121" t="s">
         <v>11</v>
       </c>
       <c r="D121">
         <v>8</v>
       </c>
       <c r="E121">
         <v>144.25</v>
       </c>
       <c r="F121">
         <v>45.4241911635</v>
       </c>
       <c r="G121">
         <v>16.33125</v>
       </c>
       <c r="H121">
         <v>5.9498773997</v>
       </c>
+      <c r="I121">
+        <v>133.0</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122">
         <v>2020</v>
       </c>
       <c r="B122" t="s">
         <v>18</v>
       </c>
       <c r="C122" t="s">
         <v>12</v>
       </c>
       <c r="D122">
         <v>702</v>
       </c>
       <c r="E122">
         <v>310.5868945869</v>
       </c>
       <c r="F122">
         <v>360.5362549796</v>
       </c>
       <c r="G122">
         <v>5.6815669516</v>
       </c>
       <c r="H122">
         <v>10.3192662544</v>
       </c>
       <c r="I122">
-        <v>64.1414141414</v>
+        <v>64.0349417637</v>
       </c>
       <c r="J122">
-        <v>30.3383428058</v>
+        <v>30.6721444263</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123">
         <v>2020</v>
       </c>
       <c r="B123" t="s">
         <v>18</v>
       </c>
       <c r="C123" t="s">
         <v>15</v>
       </c>
       <c r="D123">
         <v>719</v>
       </c>
       <c r="E123">
         <v>343.1376912378</v>
       </c>
       <c r="F123">
         <v>205.6887924594</v>
       </c>
       <c r="G123">
         <v>8.4448539638</v>
       </c>
       <c r="H123">
         <v>22.7398436284</v>
       </c>
       <c r="I123">
-        <v>39.3351515105</v>
+        <v>43.9949090854</v>
       </c>
       <c r="J123">
-        <v>10.8791527407</v>
+        <v>13.3282769649</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124">
         <v>2020</v>
       </c>
       <c r="B124" t="s">
         <v>18</v>
       </c>
       <c r="C124" t="s">
         <v>16</v>
       </c>
       <c r="D124">
         <v>28</v>
       </c>
       <c r="E124">
         <v>10438.571428571</v>
       </c>
       <c r="F124">
         <v>6162.55159052</v>
       </c>
       <c r="G124">
         <v>137.1585714286</v>
       </c>
       <c r="H124">
         <v>105.7536723717</v>
       </c>
       <c r="I124">
-        <v>184.0</v>
+        <v>172.75</v>
       </c>
       <c r="J124">
-        <v>7.5651020635</v>
+        <v>19.8207242832</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125">
         <v>2020</v>
       </c>
       <c r="B125" t="s">
         <v>18</v>
       </c>
       <c r="C125" t="s">
         <v>13</v>
       </c>
       <c r="D125">
         <v>57</v>
       </c>
       <c r="E125">
         <v>430.0701754386</v>
       </c>
       <c r="F125">
         <v>285.3963947395</v>
       </c>
       <c r="G125">
         <v>6.9736842105</v>
       </c>
       <c r="H125">
         <v>14.7970648189</v>
       </c>
       <c r="I125">
-        <v>47.5714285714</v>
+        <v>46.125</v>
       </c>
       <c r="J125">
-        <v>30.7181549253</v>
+        <v>28.9723010955</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126">
         <v>2020</v>
       </c>
       <c r="B126" t="s">
         <v>23</v>
       </c>
       <c r="C126" t="s">
         <v>11</v>
       </c>
       <c r="D126">
         <v>476</v>
       </c>
       <c r="E126">
         <v>3270.3634453782</v>
       </c>
       <c r="F126">
         <v>2099.9261812208</v>
       </c>
       <c r="G126">
         <v>32.3986554622</v>
       </c>
       <c r="H126">
         <v>16.8494347829</v>
       </c>
       <c r="I126">
-        <v>284.3864203419</v>
+        <v>300.4722511325</v>
       </c>
       <c r="J126">
-        <v>72.4209728372</v>
+        <v>58.3697072157</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127">
         <v>2020</v>
       </c>
       <c r="B127" t="s">
         <v>23</v>
       </c>
       <c r="C127" t="s">
         <v>12</v>
       </c>
       <c r="D127">
         <v>29</v>
       </c>
       <c r="E127">
         <v>4711.9151724138</v>
       </c>
       <c r="F127">
         <v>4187.8718086122</v>
       </c>
       <c r="G127">
         <v>44.9324137931</v>
       </c>
       <c r="H127">
         <v>26.5915708523</v>
       </c>
       <c r="I127">
-        <v>129.9805535211</v>
+        <v>129.5047032973</v>
       </c>
       <c r="J127">
-        <v>14.5967306911</v>
+        <v>14.9013603941</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128">
         <v>2020</v>
       </c>
       <c r="B128" t="s">
         <v>23</v>
       </c>
       <c r="C128" t="s">
         <v>15</v>
       </c>
       <c r="D128">
         <v>91</v>
       </c>
       <c r="E128">
         <v>12775.793406593</v>
       </c>
       <c r="F128">
         <v>12443.45576724</v>
       </c>
       <c r="G128">
         <v>23.5601098901</v>
       </c>
       <c r="H128">
         <v>13.8457616856</v>
       </c>
       <c r="I128">
-        <v>162.6616883614</v>
+        <v>170.8348686023</v>
       </c>
       <c r="J128">
-        <v>19.2705759812</v>
+        <v>21.1823130172</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129">
         <v>2020</v>
       </c>
       <c r="B129" t="s">
         <v>23</v>
       </c>
       <c r="C129" t="s">
         <v>16</v>
       </c>
       <c r="D129">
         <v>187</v>
       </c>
       <c r="E129">
         <v>24690.701925134</v>
       </c>
       <c r="F129">
         <v>12980.262667427</v>
       </c>
       <c r="G129">
         <v>73.9246524064</v>
       </c>
       <c r="H129">
@@ -5147,54 +5174,54 @@
       <c r="A152">
         <v>2021</v>
       </c>
       <c r="B152" t="s">
         <v>10</v>
       </c>
       <c r="C152" t="s">
         <v>12</v>
       </c>
       <c r="D152">
         <v>3277</v>
       </c>
       <c r="E152">
         <v>205.9267622826</v>
       </c>
       <c r="F152">
         <v>732.461203518</v>
       </c>
       <c r="G152">
         <v>21.452578578</v>
       </c>
       <c r="H152">
         <v>89.7874045845</v>
       </c>
       <c r="I152">
-        <v>51.6193750095</v>
+        <v>49.6634477773</v>
       </c>
       <c r="J152">
-        <v>29.3712306411</v>
+        <v>26.985426616</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153">
         <v>2021</v>
       </c>
       <c r="B153" t="s">
         <v>14</v>
       </c>
       <c r="C153" t="s">
         <v>11</v>
       </c>
       <c r="D153">
         <v>26</v>
       </c>
       <c r="E153">
         <v>104.5555555556</v>
       </c>
       <c r="F153">
         <v>59.7873546645</v>
       </c>
       <c r="G153">
         <v>12.0265384615</v>
       </c>
       <c r="H153">
@@ -5649,273 +5676,279 @@
     <row r="168" spans="1:10">
       <c r="A168">
         <v>2021</v>
       </c>
       <c r="B168" t="s">
         <v>18</v>
       </c>
       <c r="C168" t="s">
         <v>11</v>
       </c>
       <c r="D168">
         <v>3</v>
       </c>
       <c r="E168">
         <v>53.3333333333</v>
       </c>
       <c r="F168">
         <v>1.1547005384</v>
       </c>
       <c r="G168">
         <v>7.1666666667</v>
       </c>
       <c r="H168">
         <v>1.3609677929</v>
       </c>
+      <c r="I168">
+        <v>133.0</v>
+      </c>
+      <c r="J168">
+        <v>0.0</v>
+      </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169">
         <v>2021</v>
       </c>
       <c r="B169" t="s">
         <v>18</v>
       </c>
       <c r="C169" t="s">
         <v>12</v>
       </c>
       <c r="D169">
         <v>1165</v>
       </c>
       <c r="E169">
         <v>290.7673819742</v>
       </c>
       <c r="F169">
         <v>1138.7905065619</v>
       </c>
       <c r="G169">
         <v>5.1429957082</v>
       </c>
       <c r="H169">
         <v>12.8061153859</v>
       </c>
       <c r="I169">
-        <v>49.2636612022</v>
+        <v>57.695412844</v>
       </c>
       <c r="J169">
-        <v>35.3655159351</v>
+        <v>37.3912992822</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170">
         <v>2021</v>
       </c>
       <c r="B170" t="s">
         <v>18</v>
       </c>
       <c r="C170" t="s">
         <v>15</v>
       </c>
       <c r="D170">
         <v>1028</v>
       </c>
       <c r="E170">
         <v>348.9717898833</v>
       </c>
       <c r="F170">
         <v>157.7668221993</v>
       </c>
       <c r="G170">
         <v>7.6558560311</v>
       </c>
       <c r="H170">
         <v>16.5815759064</v>
       </c>
       <c r="I170">
-        <v>44.0586734694</v>
+        <v>45.7788235294</v>
       </c>
       <c r="J170">
-        <v>10.320150194</v>
+        <v>9.6337664576</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171">
         <v>2021</v>
       </c>
       <c r="B171" t="s">
         <v>18</v>
       </c>
       <c r="C171" t="s">
         <v>16</v>
       </c>
       <c r="D171">
         <v>34</v>
       </c>
       <c r="E171">
         <v>11635.264705882</v>
       </c>
       <c r="F171">
         <v>6519.3068060061</v>
       </c>
       <c r="G171">
         <v>98.1067647059</v>
       </c>
       <c r="H171">
         <v>62.6652499382</v>
       </c>
       <c r="I171">
-        <v>178.7083333333</v>
+        <v>168.4242424242</v>
       </c>
       <c r="J171">
-        <v>18.6232187165</v>
+        <v>23.9622493506</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172">
         <v>2021</v>
       </c>
       <c r="B172" t="s">
         <v>18</v>
       </c>
       <c r="C172" t="s">
         <v>13</v>
       </c>
       <c r="D172">
         <v>29</v>
       </c>
       <c r="E172">
         <v>487.8275862069</v>
       </c>
       <c r="F172">
         <v>359.9332347777</v>
       </c>
       <c r="G172">
         <v>5.2903448276</v>
       </c>
       <c r="H172">
         <v>5.6346925907</v>
       </c>
       <c r="I172">
-        <v>48.375</v>
+        <v>52.0</v>
       </c>
       <c r="J172">
-        <v>26.8647848803</v>
+        <v>28.4956136976</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173">
         <v>2021</v>
       </c>
       <c r="B173" t="s">
         <v>23</v>
       </c>
       <c r="C173" t="s">
         <v>11</v>
       </c>
       <c r="D173">
         <v>492</v>
       </c>
       <c r="E173">
         <v>3763.6463414634</v>
       </c>
       <c r="F173">
         <v>2585.819990515</v>
       </c>
       <c r="G173">
         <v>43.9451829268</v>
       </c>
       <c r="H173">
         <v>24.1081825223</v>
       </c>
       <c r="I173">
-        <v>287.0163566138</v>
+        <v>305.9574261656</v>
       </c>
       <c r="J173">
-        <v>72.2426918502</v>
+        <v>51.3404023647</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174">
         <v>2021</v>
       </c>
       <c r="B174" t="s">
         <v>23</v>
       </c>
       <c r="C174" t="s">
         <v>12</v>
       </c>
       <c r="D174">
         <v>16</v>
       </c>
       <c r="E174">
         <v>4441.36875</v>
       </c>
       <c r="F174">
         <v>3237.012872807</v>
       </c>
       <c r="G174">
         <v>49.16875</v>
       </c>
       <c r="H174">
         <v>25.5987548851</v>
       </c>
       <c r="I174">
-        <v>125.3739990234</v>
+        <v>122.1999969482</v>
       </c>
       <c r="J174">
-        <v>6.6913839038</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175">
         <v>2021</v>
       </c>
       <c r="B175" t="s">
         <v>23</v>
       </c>
       <c r="C175" t="s">
         <v>15</v>
       </c>
       <c r="D175">
         <v>96</v>
       </c>
       <c r="E175">
         <v>11680.195416667</v>
       </c>
       <c r="F175">
         <v>12933.091542485</v>
       </c>
       <c r="G175">
         <v>21.905</v>
       </c>
       <c r="H175">
         <v>14.3071123277</v>
       </c>
       <c r="I175">
-        <v>160.9784787335</v>
+        <v>164.8072934537</v>
       </c>
       <c r="J175">
-        <v>12.4607237275</v>
+        <v>11.728694419</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176">
         <v>2021</v>
       </c>
       <c r="B176" t="s">
         <v>23</v>
       </c>
       <c r="C176" t="s">
         <v>16</v>
       </c>
       <c r="D176">
         <v>171</v>
       </c>
       <c r="E176">
         <v>25103.767076023</v>
       </c>
       <c r="F176">
         <v>13358.778837952</v>
       </c>
       <c r="G176">
         <v>72.4343274854</v>
       </c>
       <c r="H176">
@@ -6597,54 +6630,54 @@
       <c r="A199">
         <v>2022</v>
       </c>
       <c r="B199" t="s">
         <v>10</v>
       </c>
       <c r="C199" t="s">
         <v>12</v>
       </c>
       <c r="D199">
         <v>4586</v>
       </c>
       <c r="E199">
         <v>170.8829044919</v>
       </c>
       <c r="F199">
         <v>650.4409134761</v>
       </c>
       <c r="G199">
         <v>11.5436306149</v>
       </c>
       <c r="H199">
         <v>42.8740437329</v>
       </c>
       <c r="I199">
-        <v>50.9328410203</v>
+        <v>53.3327981268</v>
       </c>
       <c r="J199">
-        <v>25.241021798</v>
+        <v>29.0815057231</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200">
         <v>2022</v>
       </c>
       <c r="B200" t="s">
         <v>14</v>
       </c>
       <c r="C200" t="s">
         <v>11</v>
       </c>
       <c r="D200">
         <v>31</v>
       </c>
       <c r="E200">
         <v>101.9677419355</v>
       </c>
       <c r="F200">
         <v>49.9989892371</v>
       </c>
       <c r="G200">
         <v>11.0587096774</v>
       </c>
       <c r="H200">
@@ -7164,182 +7197,182 @@
       <c r="A217">
         <v>2022</v>
       </c>
       <c r="B217" t="s">
         <v>18</v>
       </c>
       <c r="C217" t="s">
         <v>12</v>
       </c>
       <c r="D217">
         <v>434</v>
       </c>
       <c r="E217">
         <v>518.9516129032</v>
       </c>
       <c r="F217">
         <v>296.515701378</v>
       </c>
       <c r="G217">
         <v>4.2314516129</v>
       </c>
       <c r="H217">
         <v>4.4637863839</v>
       </c>
       <c r="I217">
-        <v>86.7002457002</v>
+        <v>86.8725490196</v>
       </c>
       <c r="J217">
-        <v>26.2316053296</v>
+        <v>25.8960012542</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218">
         <v>2022</v>
       </c>
       <c r="B218" t="s">
         <v>18</v>
       </c>
       <c r="C218" t="s">
         <v>15</v>
       </c>
       <c r="D218">
         <v>1232</v>
       </c>
       <c r="E218">
         <v>332.2589285714</v>
       </c>
       <c r="F218">
         <v>152.7808420717</v>
       </c>
       <c r="G218">
         <v>7.3697564935</v>
       </c>
       <c r="H218">
         <v>12.0975144417</v>
       </c>
       <c r="I218">
-        <v>42.8839285714</v>
+        <v>43.4251824818</v>
       </c>
       <c r="J218">
-        <v>9.6419066089</v>
+        <v>9.9438949403</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219">
         <v>2022</v>
       </c>
       <c r="B219" t="s">
         <v>18</v>
       </c>
       <c r="C219" t="s">
         <v>16</v>
       </c>
       <c r="D219">
         <v>31</v>
       </c>
       <c r="E219">
         <v>10146.483870968</v>
       </c>
       <c r="F219">
         <v>3489.4259305409</v>
       </c>
       <c r="G219">
         <v>97.5238709677</v>
       </c>
       <c r="H219">
         <v>49.9536306106</v>
       </c>
       <c r="I219">
-        <v>180.3333333333</v>
+        <v>168.3548387097</v>
       </c>
       <c r="J219">
-        <v>12.6630541804</v>
+        <v>22.9224029966</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220">
         <v>2022</v>
       </c>
       <c r="B220" t="s">
         <v>18</v>
       </c>
       <c r="C220" t="s">
         <v>13</v>
       </c>
       <c r="D220">
         <v>16</v>
       </c>
       <c r="E220">
         <v>206.5625</v>
       </c>
       <c r="F220">
         <v>166.3125446261</v>
       </c>
       <c r="G220">
         <v>5.886875</v>
       </c>
       <c r="H220">
         <v>9.1566294518</v>
       </c>
       <c r="I220">
-        <v>48.4285714286</v>
+        <v>48.5384615385</v>
       </c>
       <c r="J220">
-        <v>24.0503135617</v>
+        <v>25.0287014732</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221">
         <v>2022</v>
       </c>
       <c r="B221" t="s">
         <v>23</v>
       </c>
       <c r="C221" t="s">
         <v>11</v>
       </c>
       <c r="D221">
         <v>518</v>
       </c>
       <c r="E221">
         <v>3268.8455598456</v>
       </c>
       <c r="F221">
         <v>2500.2539544688</v>
       </c>
       <c r="G221">
         <v>39.2231081081</v>
       </c>
       <c r="H221">
         <v>23.9506641322</v>
       </c>
       <c r="I221">
-        <v>279.2862142389</v>
+        <v>294.6070134966</v>
       </c>
       <c r="J221">
-        <v>73.7034716543</v>
+        <v>56.9105931436</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222">
         <v>2022</v>
       </c>
       <c r="B222" t="s">
         <v>23</v>
       </c>
       <c r="C222" t="s">
         <v>12</v>
       </c>
       <c r="D222">
         <v>17</v>
       </c>
       <c r="E222">
         <v>2674.7405882353</v>
       </c>
       <c r="F222">
         <v>2421.9249029968</v>
       </c>
       <c r="G222">
         <v>51.0029411765</v>
       </c>
       <c r="H222">
@@ -7356,54 +7389,54 @@
       <c r="A223">
         <v>2022</v>
       </c>
       <c r="B223" t="s">
         <v>23</v>
       </c>
       <c r="C223" t="s">
         <v>15</v>
       </c>
       <c r="D223">
         <v>99</v>
       </c>
       <c r="E223">
         <v>11489.913939394</v>
       </c>
       <c r="F223">
         <v>12928.085233761</v>
       </c>
       <c r="G223">
         <v>22.9773737374</v>
       </c>
       <c r="H223">
         <v>15.7366282457</v>
       </c>
       <c r="I223">
-        <v>160.4230094818</v>
+        <v>170.0991626316</v>
       </c>
       <c r="J223">
-        <v>16.8964803641</v>
+        <v>9.1503063187</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224">
         <v>2022</v>
       </c>
       <c r="B224" t="s">
         <v>23</v>
       </c>
       <c r="C224" t="s">
         <v>16</v>
       </c>
       <c r="D224">
         <v>140</v>
       </c>
       <c r="E224">
         <v>28743.913571429</v>
       </c>
       <c r="F224">
         <v>12961.339389923</v>
       </c>
       <c r="G224">
         <v>82.2251428571</v>
       </c>
       <c r="H224">
@@ -8120,54 +8153,54 @@
       <c r="A248">
         <v>2023</v>
       </c>
       <c r="B248" t="s">
         <v>10</v>
       </c>
       <c r="C248" t="s">
         <v>12</v>
       </c>
       <c r="D248">
         <v>2921</v>
       </c>
       <c r="E248">
         <v>191.9359808285</v>
       </c>
       <c r="F248">
         <v>840.5664762749</v>
       </c>
       <c r="G248">
         <v>12.5251763095</v>
       </c>
       <c r="H248">
         <v>46.9702549957</v>
       </c>
       <c r="I248">
-        <v>57.5512872996</v>
+        <v>61.0426213613</v>
       </c>
       <c r="J248">
-        <v>33.76009708</v>
+        <v>43.1120268455</v>
       </c>
     </row>
     <row r="249" spans="1:10">
       <c r="A249">
         <v>2023</v>
       </c>
       <c r="B249" t="s">
         <v>14</v>
       </c>
       <c r="C249" t="s">
         <v>11</v>
       </c>
       <c r="D249">
         <v>27</v>
       </c>
       <c r="E249">
         <v>115.8148148148</v>
       </c>
       <c r="F249">
         <v>41.1918933745</v>
       </c>
       <c r="G249">
         <v>11.5551851852</v>
       </c>
       <c r="H249">
@@ -8632,182 +8665,182 @@
       <c r="A264">
         <v>2023</v>
       </c>
       <c r="B264" t="s">
         <v>18</v>
       </c>
       <c r="C264" t="s">
         <v>12</v>
       </c>
       <c r="D264">
         <v>435</v>
       </c>
       <c r="E264">
         <v>391.167816092</v>
       </c>
       <c r="F264">
         <v>275.8588379969</v>
       </c>
       <c r="G264">
         <v>4.3114482759</v>
       </c>
       <c r="H264">
         <v>4.2700558462</v>
       </c>
       <c r="I264">
-        <v>83.7082294264</v>
+        <v>86.0303797468</v>
       </c>
       <c r="J264">
-        <v>31.4235128066</v>
+        <v>32.3114458293</v>
       </c>
     </row>
     <row r="265" spans="1:10">
       <c r="A265">
         <v>2023</v>
       </c>
       <c r="B265" t="s">
         <v>18</v>
       </c>
       <c r="C265" t="s">
         <v>15</v>
       </c>
       <c r="D265">
         <v>1240</v>
       </c>
       <c r="E265">
         <v>326.9467741935</v>
       </c>
       <c r="F265">
         <v>150.2907982587</v>
       </c>
       <c r="G265">
         <v>6.573233871</v>
       </c>
       <c r="H265">
         <v>4.2129407017</v>
       </c>
       <c r="I265">
-        <v>43.252016129</v>
+        <v>44.1174551387</v>
       </c>
       <c r="J265">
-        <v>12.4938367015</v>
+        <v>12.7183891896</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266">
         <v>2023</v>
       </c>
       <c r="B266" t="s">
         <v>18</v>
       </c>
       <c r="C266" t="s">
         <v>16</v>
       </c>
       <c r="D266">
         <v>30</v>
       </c>
       <c r="E266">
         <v>10393.233333333</v>
       </c>
       <c r="F266">
         <v>5228.0342101309</v>
       </c>
       <c r="G266">
         <v>90.0353333333</v>
       </c>
       <c r="H266">
         <v>33.3074508319</v>
       </c>
       <c r="I266">
-        <v>183.7894736842</v>
+        <v>173.8666666667</v>
       </c>
       <c r="J266">
-        <v>6.8034219116</v>
+        <v>19.6024863541</v>
       </c>
     </row>
     <row r="267" spans="1:10">
       <c r="A267">
         <v>2023</v>
       </c>
       <c r="B267" t="s">
         <v>18</v>
       </c>
       <c r="C267" t="s">
         <v>13</v>
       </c>
       <c r="D267">
         <v>15</v>
       </c>
       <c r="E267">
         <v>367.0</v>
       </c>
       <c r="F267">
         <v>181.1215061775</v>
       </c>
       <c r="G267">
         <v>4.1273333333</v>
       </c>
       <c r="H267">
         <v>2.404467469</v>
       </c>
       <c r="I267">
-        <v>43.375</v>
+        <v>44.4</v>
       </c>
       <c r="J267">
-        <v>28.610375241</v>
+        <v>38.8368381823</v>
       </c>
     </row>
     <row r="268" spans="1:10">
       <c r="A268">
         <v>2023</v>
       </c>
       <c r="B268" t="s">
         <v>23</v>
       </c>
       <c r="C268" t="s">
         <v>11</v>
       </c>
       <c r="D268">
         <v>583</v>
       </c>
       <c r="E268">
         <v>2638.6895368782</v>
       </c>
       <c r="F268">
         <v>1914.2758398611</v>
       </c>
       <c r="G268">
         <v>31.267238422</v>
       </c>
       <c r="H268">
         <v>16.1414503373</v>
       </c>
       <c r="I268">
-        <v>283.4301429727</v>
+        <v>295.6196791561</v>
       </c>
       <c r="J268">
-        <v>73.2359417612</v>
+        <v>61.5061575284</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269">
         <v>2023</v>
       </c>
       <c r="B269" t="s">
         <v>23</v>
       </c>
       <c r="C269" t="s">
         <v>12</v>
       </c>
       <c r="D269">
         <v>16</v>
       </c>
       <c r="E269">
         <v>408.68125</v>
       </c>
       <c r="F269">
         <v>271.3188379717</v>
       </c>
       <c r="G269">
         <v>23.438125</v>
       </c>
       <c r="H269">
@@ -8821,54 +8854,54 @@
       <c r="A270">
         <v>2023</v>
       </c>
       <c r="B270" t="s">
         <v>23</v>
       </c>
       <c r="C270" t="s">
         <v>15</v>
       </c>
       <c r="D270">
         <v>121</v>
       </c>
       <c r="E270">
         <v>9043.032892562</v>
       </c>
       <c r="F270">
         <v>10435.515338864</v>
       </c>
       <c r="G270">
         <v>20.0726446281</v>
       </c>
       <c r="H270">
         <v>10.3802323969</v>
       </c>
       <c r="I270">
-        <v>162.2354259673</v>
+        <v>167.5074965737</v>
       </c>
       <c r="J270">
-        <v>13.9306700251</v>
+        <v>10.5758015112</v>
       </c>
     </row>
     <row r="271" spans="1:10">
       <c r="A271">
         <v>2023</v>
       </c>
       <c r="B271" t="s">
         <v>23</v>
       </c>
       <c r="C271" t="s">
         <v>16</v>
       </c>
       <c r="D271">
         <v>168</v>
       </c>
       <c r="E271">
         <v>26254.122559524</v>
       </c>
       <c r="F271">
         <v>15167.751242414</v>
       </c>
       <c r="G271">
         <v>80.9979761905</v>
       </c>
       <c r="H271">
@@ -9489,54 +9522,54 @@
       <c r="A292">
         <v>2024</v>
       </c>
       <c r="B292" t="s">
         <v>10</v>
       </c>
       <c r="C292" t="s">
         <v>12</v>
       </c>
       <c r="D292">
         <v>2229</v>
       </c>
       <c r="E292">
         <v>192.0071781068</v>
       </c>
       <c r="F292">
         <v>628.9495823575</v>
       </c>
       <c r="G292">
         <v>15.5128308659</v>
       </c>
       <c r="H292">
         <v>73.9389492748</v>
       </c>
       <c r="I292">
-        <v>55.748947481</v>
+        <v>61.4321266753</v>
       </c>
       <c r="J292">
-        <v>39.2838315124</v>
+        <v>45.8111869895</v>
       </c>
     </row>
     <row r="293" spans="1:10">
       <c r="A293">
         <v>2024</v>
       </c>
       <c r="B293" t="s">
         <v>14</v>
       </c>
       <c r="C293" t="s">
         <v>11</v>
       </c>
       <c r="D293">
         <v>21</v>
       </c>
       <c r="E293">
         <v>100.0952380952</v>
       </c>
       <c r="F293">
         <v>32.2860724801</v>
       </c>
       <c r="G293">
         <v>9.1266666667</v>
       </c>
       <c r="H293">
@@ -10015,182 +10048,182 @@
       <c r="A309">
         <v>2024</v>
       </c>
       <c r="B309" t="s">
         <v>18</v>
       </c>
       <c r="C309" t="s">
         <v>12</v>
       </c>
       <c r="D309">
         <v>451</v>
       </c>
       <c r="E309">
         <v>447.1219512195</v>
       </c>
       <c r="F309">
         <v>273.7599771604</v>
       </c>
       <c r="G309">
         <v>5.3253880266</v>
       </c>
       <c r="H309">
         <v>4.7411689621</v>
       </c>
       <c r="I309">
-        <v>89.0878552972</v>
+        <v>88.8942065491</v>
       </c>
       <c r="J309">
-        <v>30.399542066</v>
+        <v>33.4776254496</v>
       </c>
     </row>
     <row r="310" spans="1:10">
       <c r="A310">
         <v>2024</v>
       </c>
       <c r="B310" t="s">
         <v>18</v>
       </c>
       <c r="C310" t="s">
         <v>15</v>
       </c>
       <c r="D310">
         <v>1049</v>
       </c>
       <c r="E310">
         <v>398.888465205</v>
       </c>
       <c r="F310">
         <v>189.6703094545</v>
       </c>
       <c r="G310">
         <v>10.5174261201</v>
       </c>
       <c r="H310">
         <v>27.1086762619</v>
       </c>
       <c r="I310">
-        <v>51.9207317073</v>
+        <v>46.7464788732</v>
       </c>
       <c r="J310">
-        <v>24.4297619552</v>
+        <v>26.6472648969</v>
       </c>
     </row>
     <row r="311" spans="1:10">
       <c r="A311">
         <v>2024</v>
       </c>
       <c r="B311" t="s">
         <v>18</v>
       </c>
       <c r="C311" t="s">
         <v>16</v>
       </c>
       <c r="D311">
         <v>27</v>
       </c>
       <c r="E311">
         <v>10905.248888889</v>
       </c>
       <c r="F311">
         <v>9701.8536829338</v>
       </c>
       <c r="G311">
         <v>90.8377777778</v>
       </c>
       <c r="H311">
         <v>139.0945667062</v>
       </c>
       <c r="I311">
-        <v>167.0</v>
+        <v>157.7391304348</v>
       </c>
       <c r="J311">
-        <v>37.4866642955</v>
+        <v>43.6058976321</v>
       </c>
     </row>
     <row r="312" spans="1:10">
       <c r="A312">
         <v>2024</v>
       </c>
       <c r="B312" t="s">
         <v>18</v>
       </c>
       <c r="C312" t="s">
         <v>13</v>
       </c>
       <c r="D312">
         <v>8</v>
       </c>
       <c r="E312">
         <v>1023.625</v>
       </c>
       <c r="F312">
         <v>1362.4716969537</v>
       </c>
       <c r="G312">
         <v>13.515</v>
       </c>
       <c r="H312">
         <v>15.2696458935</v>
       </c>
       <c r="I312">
-        <v>56.3333333333</v>
+        <v>52.4285714286</v>
       </c>
       <c r="J312">
-        <v>60.5893279932</v>
+        <v>56.2667964341</v>
       </c>
     </row>
     <row r="313" spans="1:10">
       <c r="A313">
         <v>2024</v>
       </c>
       <c r="B313" t="s">
         <v>23</v>
       </c>
       <c r="C313" t="s">
         <v>11</v>
       </c>
       <c r="D313">
         <v>636</v>
       </c>
       <c r="E313">
         <v>2848.1163522013</v>
       </c>
       <c r="F313">
         <v>2157.3937796098</v>
       </c>
       <c r="G313">
         <v>34.2944811321</v>
       </c>
       <c r="H313">
         <v>17.7890154255</v>
       </c>
       <c r="I313">
-        <v>288.5711851514</v>
+        <v>306.3994437324</v>
       </c>
       <c r="J313">
-        <v>75.3785567267</v>
+        <v>60.9032873233</v>
       </c>
     </row>
     <row r="314" spans="1:10">
       <c r="A314">
         <v>2024</v>
       </c>
       <c r="B314" t="s">
         <v>23</v>
       </c>
       <c r="C314" t="s">
         <v>12</v>
       </c>
       <c r="D314">
         <v>6</v>
       </c>
       <c r="E314">
         <v>459.225</v>
       </c>
       <c r="F314">
         <v>228.827848633</v>
       </c>
       <c r="G314">
         <v>27.7833333333</v>
       </c>
       <c r="H314">
@@ -10204,54 +10237,54 @@
       <c r="A315">
         <v>2024</v>
       </c>
       <c r="B315" t="s">
         <v>23</v>
       </c>
       <c r="C315" t="s">
         <v>15</v>
       </c>
       <c r="D315">
         <v>98</v>
       </c>
       <c r="E315">
         <v>9730.9824489796</v>
       </c>
       <c r="F315">
         <v>10408.868995484</v>
       </c>
       <c r="G315">
         <v>19.6255102041</v>
       </c>
       <c r="H315">
         <v>9.5081518061</v>
       </c>
       <c r="I315">
-        <v>160.4728544326</v>
+        <v>164.596496582</v>
       </c>
       <c r="J315">
-        <v>12.4006233175</v>
+        <v>12.7907483509</v>
       </c>
     </row>
     <row r="316" spans="1:10">
       <c r="A316">
         <v>2024</v>
       </c>
       <c r="B316" t="s">
         <v>23</v>
       </c>
       <c r="C316" t="s">
         <v>16</v>
       </c>
       <c r="D316">
         <v>155</v>
       </c>
       <c r="E316">
         <v>26910.635612903</v>
       </c>
       <c r="F316">
         <v>16258.000181343</v>
       </c>
       <c r="G316">
         <v>79.8457419355</v>
       </c>
       <c r="H316">
@@ -10907,54 +10940,54 @@
       <c r="A338">
         <v>2025</v>
       </c>
       <c r="B338" t="s">
         <v>10</v>
       </c>
       <c r="C338" t="s">
         <v>12</v>
       </c>
       <c r="D338">
         <v>1941</v>
       </c>
       <c r="E338">
         <v>182.6105100464</v>
       </c>
       <c r="F338">
         <v>1025.717060107</v>
       </c>
       <c r="G338">
         <v>15.8614374034</v>
       </c>
       <c r="H338">
         <v>54.6188413343</v>
       </c>
       <c r="I338">
-        <v>53.1721321541</v>
+        <v>54.8582383395</v>
       </c>
       <c r="J338">
-        <v>33.3358077035</v>
+        <v>37.4075787628</v>
       </c>
     </row>
     <row r="339" spans="1:10">
       <c r="A339">
         <v>2025</v>
       </c>
       <c r="B339" t="s">
         <v>14</v>
       </c>
       <c r="C339" t="s">
         <v>11</v>
       </c>
       <c r="D339">
         <v>15</v>
       </c>
       <c r="E339">
         <v>107.0</v>
       </c>
       <c r="F339">
         <v>52.3190760076</v>
       </c>
       <c r="G339">
         <v>16.0606666667</v>
       </c>
       <c r="H339">
@@ -11436,185 +11469,197 @@
       </c>
       <c r="G354">
         <v>9.1163043478</v>
       </c>
       <c r="H354">
         <v>7.1839111473</v>
       </c>
       <c r="I354">
         <v>202.5434782609</v>
       </c>
       <c r="J354">
         <v>15.0712478607</v>
       </c>
     </row>
     <row r="355" spans="1:10">
       <c r="A355">
         <v>2025</v>
       </c>
       <c r="B355" t="s">
         <v>18</v>
       </c>
       <c r="C355" t="s">
         <v>12</v>
       </c>
       <c r="D355">
-        <v>357</v>
+        <v>365</v>
       </c>
       <c r="E355">
-        <v>527.9579831933</v>
+        <v>517.5506849315</v>
       </c>
       <c r="F355">
-        <v>364.8844143973</v>
+        <v>367.5390923079</v>
       </c>
       <c r="G355">
-        <v>4.7278431373</v>
+        <v>4.8267123288</v>
       </c>
       <c r="H355">
-        <v>3.7543805273</v>
+        <v>3.7971271149</v>
       </c>
       <c r="I355">
-        <v>94.6345659115</v>
+        <v>95.2511075901</v>
       </c>
       <c r="J355">
-        <v>23.807344419</v>
+        <v>26.25584725</v>
       </c>
     </row>
     <row r="356" spans="1:10">
       <c r="A356">
         <v>2025</v>
       </c>
       <c r="B356" t="s">
         <v>18</v>
       </c>
       <c r="C356" t="s">
         <v>15</v>
       </c>
       <c r="D356">
-        <v>852</v>
+        <v>1181</v>
       </c>
       <c r="E356">
-        <v>368.7335680751</v>
+        <v>367.2607959356</v>
       </c>
       <c r="F356">
-        <v>153.164598604</v>
+        <v>147.8655185933</v>
       </c>
       <c r="G356">
-        <v>10.6896713615</v>
+        <v>10.3525910246</v>
       </c>
       <c r="H356">
-        <v>36.3070607466</v>
+        <v>31.0614193018</v>
       </c>
       <c r="I356">
-        <v>50.508361204</v>
+        <v>50.1435897436</v>
       </c>
       <c r="J356">
-        <v>17.0130949464</v>
+        <v>29.1492950425</v>
       </c>
     </row>
     <row r="357" spans="1:10">
       <c r="A357">
         <v>2025</v>
       </c>
       <c r="B357" t="s">
         <v>18</v>
       </c>
       <c r="C357" t="s">
         <v>16</v>
       </c>
       <c r="D357">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E357">
-        <v>12170.5</v>
+        <v>13085.2772</v>
       </c>
       <c r="F357">
-        <v>7575.4702180003</v>
+        <v>8241.4893278458</v>
       </c>
       <c r="G357">
-        <v>88.2436363636</v>
+        <v>94.1164</v>
       </c>
       <c r="H357">
-        <v>62.1596338582</v>
+        <v>60.7630596991</v>
       </c>
       <c r="I357">
-        <v>127.0</v>
+        <v>138.4090909091</v>
       </c>
       <c r="J357">
-        <v>71.3442359269</v>
+        <v>67.3396925976</v>
       </c>
     </row>
     <row r="358" spans="1:10">
       <c r="A358">
         <v>2025</v>
       </c>
       <c r="B358" t="s">
         <v>18</v>
       </c>
       <c r="C358" t="s">
         <v>13</v>
       </c>
       <c r="D358">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="E358">
-        <v>956.0</v>
+        <v>593.625</v>
+      </c>
+      <c r="F358">
+        <v>405.5211593916</v>
       </c>
       <c r="G358">
-        <v>9.67</v>
+        <v>14.07375</v>
+      </c>
+      <c r="H358">
+        <v>15.1322587659</v>
+      </c>
+      <c r="I358">
+        <v>43.25</v>
+      </c>
+      <c r="J358">
+        <v>21.3131414859</v>
       </c>
     </row>
     <row r="359" spans="1:10">
       <c r="A359">
         <v>2025</v>
       </c>
       <c r="B359" t="s">
         <v>23</v>
       </c>
       <c r="C359" t="s">
         <v>11</v>
       </c>
       <c r="D359">
         <v>631</v>
       </c>
       <c r="E359">
         <v>3262.0919175911</v>
       </c>
       <c r="F359">
         <v>2351.1243492898</v>
       </c>
       <c r="G359">
         <v>37.4934231379</v>
       </c>
       <c r="H359">
         <v>19.6048257181</v>
       </c>
       <c r="I359">
-        <v>274.3040698312</v>
+        <v>278.5031622333</v>
       </c>
       <c r="J359">
-        <v>67.6994468953</v>
+        <v>60.4718869421</v>
       </c>
     </row>
     <row r="360" spans="1:10">
       <c r="A360">
         <v>2025</v>
       </c>
       <c r="B360" t="s">
         <v>23</v>
       </c>
       <c r="C360" t="s">
         <v>12</v>
       </c>
       <c r="D360">
         <v>13</v>
       </c>
       <c r="E360">
         <v>282.9769230769</v>
       </c>
       <c r="F360">
         <v>206.0175896368</v>
       </c>
       <c r="G360">
         <v>21.2630769231</v>
       </c>
       <c r="H360">
@@ -11628,54 +11673,54 @@
       <c r="A361">
         <v>2025</v>
       </c>
       <c r="B361" t="s">
         <v>23</v>
       </c>
       <c r="C361" t="s">
         <v>15</v>
       </c>
       <c r="D361">
         <v>100</v>
       </c>
       <c r="E361">
         <v>9156.5953</v>
       </c>
       <c r="F361">
         <v>10697.859678033</v>
       </c>
       <c r="G361">
         <v>20.6002</v>
       </c>
       <c r="H361">
         <v>11.0130106692</v>
       </c>
       <c r="I361">
-        <v>158.5303273463</v>
+        <v>162.537497087</v>
       </c>
       <c r="J361">
-        <v>16.7303276136</v>
+        <v>14.3968819052</v>
       </c>
     </row>
     <row r="362" spans="1:10">
       <c r="A362">
         <v>2025</v>
       </c>
       <c r="B362" t="s">
         <v>23</v>
       </c>
       <c r="C362" t="s">
         <v>16</v>
       </c>
       <c r="D362">
         <v>128</v>
       </c>
       <c r="E362">
         <v>32111.810625</v>
       </c>
       <c r="F362">
         <v>16541.906136512</v>
       </c>
       <c r="G362">
         <v>76.128828125</v>
       </c>
       <c r="H362">
@@ -11706,51 +11751,51 @@
       </c>
       <c r="F363">
         <v>1293.4644171468</v>
       </c>
       <c r="G363">
         <v>17.2625</v>
       </c>
       <c r="H363">
         <v>1.3906443351</v>
       </c>
     </row>
     <row r="364" spans="1:10">
       <c r="A364">
         <v>2025</v>
       </c>
       <c r="B364" t="s">
         <v>23</v>
       </c>
       <c r="C364" t="s">
         <v>17</v>
       </c>
       <c r="D364">
         <v>151</v>
       </c>
       <c r="E364">
-        <v>3478.5029801325</v>
+        <v>3478.5029801324</v>
       </c>
       <c r="F364">
         <v>1991.8584377821</v>
       </c>
       <c r="G364">
         <v>26.4423178808</v>
       </c>
       <c r="H364">
         <v>18.3986803673</v>
       </c>
       <c r="I364">
         <v>199.9594586347</v>
       </c>
       <c r="J364">
         <v>10.6637640807</v>
       </c>
     </row>
     <row r="365" spans="1:10">
       <c r="A365">
         <v>2025</v>
       </c>
       <c r="B365" t="s">
         <v>24</v>
       </c>
       <c r="C365" t="s">
@@ -11969,50 +12014,1216 @@
         <v>25</v>
       </c>
       <c r="C372" t="s">
         <v>13</v>
       </c>
       <c r="D372">
         <v>55</v>
       </c>
       <c r="E372">
         <v>3133.5154545455</v>
       </c>
       <c r="F372">
         <v>2711.1022235955</v>
       </c>
       <c r="G372">
         <v>63.3627272727</v>
       </c>
       <c r="H372">
         <v>40.9911557514</v>
       </c>
       <c r="I372">
         <v>123.4149095015</v>
       </c>
       <c r="J372">
         <v>45.153948827</v>
+      </c>
+    </row>
+    <row r="373" spans="1:10">
+      <c r="A373">
+        <v>2026</v>
+      </c>
+      <c r="B373" t="s">
+        <v>19</v>
+      </c>
+      <c r="C373" t="s">
+        <v>11</v>
+      </c>
+      <c r="D373">
+        <v>28</v>
+      </c>
+      <c r="E373">
+        <v>436.7142857143</v>
+      </c>
+      <c r="F373">
+        <v>202.120216729</v>
+      </c>
+      <c r="G373">
+        <v>18.0692857143</v>
+      </c>
+      <c r="H373">
+        <v>8.1765785331</v>
+      </c>
+      <c r="I373">
+        <v>195.5978557042</v>
+      </c>
+      <c r="J373">
+        <v>40.7431023418</v>
+      </c>
+    </row>
+    <row r="374" spans="1:10">
+      <c r="A374">
+        <v>2026</v>
+      </c>
+      <c r="B374" t="s">
+        <v>19</v>
+      </c>
+      <c r="C374" t="s">
+        <v>12</v>
+      </c>
+      <c r="D374">
+        <v>19</v>
+      </c>
+      <c r="E374">
+        <v>9039.6515789474</v>
+      </c>
+      <c r="F374">
+        <v>7405.1248816428</v>
+      </c>
+      <c r="G374">
+        <v>75.9021052632</v>
+      </c>
+      <c r="H374">
+        <v>51.783364508</v>
+      </c>
+      <c r="I374">
+        <v>171.9500017668</v>
+      </c>
+      <c r="J374">
+        <v>28.3697853824</v>
+      </c>
+    </row>
+    <row r="375" spans="1:10">
+      <c r="A375">
+        <v>2026</v>
+      </c>
+      <c r="B375" t="s">
+        <v>19</v>
+      </c>
+      <c r="C375" t="s">
+        <v>16</v>
+      </c>
+      <c r="D375">
+        <v>27</v>
+      </c>
+      <c r="E375">
+        <v>12097.092962963</v>
+      </c>
+      <c r="F375">
+        <v>7188.00546144</v>
+      </c>
+      <c r="G375">
+        <v>38.2325925926</v>
+      </c>
+      <c r="H375">
+        <v>30.2219753965</v>
+      </c>
+      <c r="I375">
+        <v>193.334443269</v>
+      </c>
+      <c r="J375">
+        <v>7.1736766105</v>
+      </c>
+    </row>
+    <row r="376" spans="1:10">
+      <c r="A376">
+        <v>2026</v>
+      </c>
+      <c r="B376" t="s">
+        <v>19</v>
+      </c>
+      <c r="C376" t="s">
+        <v>13</v>
+      </c>
+      <c r="D376">
+        <v>2</v>
+      </c>
+      <c r="E376">
+        <v>15834.625</v>
+      </c>
+      <c r="F376">
+        <v>10050.63901109</v>
+      </c>
+      <c r="G376">
+        <v>62.8</v>
+      </c>
+      <c r="H376">
+        <v>52.3259018078</v>
+      </c>
+      <c r="I376">
+        <v>178.9000015259</v>
+      </c>
+      <c r="J376">
+        <v>1.4849177667</v>
+      </c>
+    </row>
+    <row r="377" spans="1:10">
+      <c r="A377">
+        <v>2026</v>
+      </c>
+      <c r="B377" t="s">
+        <v>20</v>
+      </c>
+      <c r="C377" t="s">
+        <v>11</v>
+      </c>
+      <c r="D377">
+        <v>55</v>
+      </c>
+      <c r="E377">
+        <v>906.1636363636</v>
+      </c>
+      <c r="F377">
+        <v>680.9828888816</v>
+      </c>
+      <c r="G377">
+        <v>22.3089090909</v>
+      </c>
+      <c r="H377">
+        <v>9.6167825282</v>
+      </c>
+      <c r="I377">
+        <v>224.3783638694</v>
+      </c>
+      <c r="J377">
+        <v>61.4331282529</v>
+      </c>
+    </row>
+    <row r="378" spans="1:10">
+      <c r="A378">
+        <v>2026</v>
+      </c>
+      <c r="B378" t="s">
+        <v>20</v>
+      </c>
+      <c r="C378" t="s">
+        <v>15</v>
+      </c>
+      <c r="D378">
+        <v>2</v>
+      </c>
+      <c r="E378">
+        <v>2199.0</v>
+      </c>
+      <c r="F378">
+        <v>240.4163056034</v>
+      </c>
+      <c r="G378">
+        <v>33.26</v>
+      </c>
+      <c r="H378">
+        <v>8.683271273</v>
+      </c>
+      <c r="I378">
+        <v>139.0</v>
+      </c>
+      <c r="J378">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="379" spans="1:10">
+      <c r="A379">
+        <v>2026</v>
+      </c>
+      <c r="B379" t="s">
+        <v>20</v>
+      </c>
+      <c r="C379" t="s">
+        <v>16</v>
+      </c>
+      <c r="D379">
+        <v>14</v>
+      </c>
+      <c r="E379">
+        <v>12165.5</v>
+      </c>
+      <c r="F379">
+        <v>6821.1516369192</v>
+      </c>
+      <c r="G379">
+        <v>49.9835714286</v>
+      </c>
+      <c r="H379">
+        <v>28.4675768624</v>
+      </c>
+      <c r="I379">
+        <v>166.2721415928</v>
+      </c>
+      <c r="J379">
+        <v>25.1093719194</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10">
+      <c r="A380">
+        <v>2026</v>
+      </c>
+      <c r="B380" t="s">
+        <v>10</v>
+      </c>
+      <c r="C380" t="s">
+        <v>11</v>
+      </c>
+      <c r="D380">
+        <v>8</v>
+      </c>
+      <c r="E380">
+        <v>771.75</v>
+      </c>
+      <c r="F380">
+        <v>142.1174061924</v>
+      </c>
+      <c r="G380">
+        <v>103.535</v>
+      </c>
+      <c r="H380">
+        <v>32.2381061124</v>
+      </c>
+      <c r="I380">
+        <v>132.3999938965</v>
+      </c>
+      <c r="J380">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10">
+      <c r="A381">
+        <v>2026</v>
+      </c>
+      <c r="B381" t="s">
+        <v>10</v>
+      </c>
+      <c r="C381" t="s">
+        <v>12</v>
+      </c>
+      <c r="D381">
+        <v>484</v>
+      </c>
+      <c r="E381">
+        <v>81.5599173554</v>
+      </c>
+      <c r="F381">
+        <v>114.9925847136</v>
+      </c>
+      <c r="G381">
+        <v>16.2711363636</v>
+      </c>
+      <c r="H381">
+        <v>46.9607481325</v>
+      </c>
+      <c r="I381">
+        <v>63.1636132588</v>
+      </c>
+      <c r="J381">
+        <v>50.5893522706</v>
+      </c>
+    </row>
+    <row r="382" spans="1:10">
+      <c r="A382">
+        <v>2026</v>
+      </c>
+      <c r="B382" t="s">
+        <v>10</v>
+      </c>
+      <c r="C382" t="s">
+        <v>17</v>
+      </c>
+      <c r="D382">
+        <v>5</v>
+      </c>
+      <c r="E382">
+        <v>4961.8</v>
+      </c>
+      <c r="F382">
+        <v>485.9894031767</v>
+      </c>
+      <c r="G382">
+        <v>19.818</v>
+      </c>
+      <c r="H382">
+        <v>10.5346532928</v>
+      </c>
+      <c r="I382">
+        <v>150.0</v>
+      </c>
+      <c r="J382">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="383" spans="1:10">
+      <c r="A383">
+        <v>2026</v>
+      </c>
+      <c r="B383" t="s">
+        <v>14</v>
+      </c>
+      <c r="C383" t="s">
+        <v>11</v>
+      </c>
+      <c r="D383">
+        <v>3</v>
+      </c>
+      <c r="E383">
+        <v>117.0</v>
+      </c>
+      <c r="F383">
+        <v>23.2594066992</v>
+      </c>
+      <c r="G383">
+        <v>13.47</v>
+      </c>
+      <c r="H383">
+        <v>2.1139536419</v>
+      </c>
+      <c r="I383">
+        <v>133.0</v>
+      </c>
+      <c r="J383">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="384" spans="1:10">
+      <c r="A384">
+        <v>2026</v>
+      </c>
+      <c r="B384" t="s">
+        <v>14</v>
+      </c>
+      <c r="C384" t="s">
+        <v>12</v>
+      </c>
+      <c r="D384">
+        <v>1679</v>
+      </c>
+      <c r="E384">
+        <v>12.7802263252</v>
+      </c>
+      <c r="F384">
+        <v>27.4659818146</v>
+      </c>
+      <c r="G384">
+        <v>3.3342525313</v>
+      </c>
+      <c r="H384">
+        <v>6.9149404777</v>
+      </c>
+      <c r="I384">
+        <v>28.0994639666</v>
+      </c>
+      <c r="J384">
+        <v>123.213736187</v>
+      </c>
+    </row>
+    <row r="385" spans="1:10">
+      <c r="A385">
+        <v>2026</v>
+      </c>
+      <c r="B385" t="s">
+        <v>14</v>
+      </c>
+      <c r="C385" t="s">
+        <v>15</v>
+      </c>
+      <c r="D385">
+        <v>3</v>
+      </c>
+      <c r="E385">
+        <v>50.3333333333</v>
+      </c>
+      <c r="F385">
+        <v>17.616280349</v>
+      </c>
+      <c r="G385">
+        <v>6.0</v>
+      </c>
+      <c r="H385">
+        <v>5.3209491634</v>
+      </c>
+      <c r="I385">
+        <v>24.0</v>
+      </c>
+      <c r="J385">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="386" spans="1:10">
+      <c r="A386">
+        <v>2026</v>
+      </c>
+      <c r="B386" t="s">
+        <v>14</v>
+      </c>
+      <c r="C386" t="s">
+        <v>16</v>
+      </c>
+      <c r="D386">
+        <v>1</v>
+      </c>
+      <c r="E386">
+        <v>14332.0</v>
+      </c>
+      <c r="G386">
+        <v>156.67</v>
+      </c>
+      <c r="I386">
+        <v>180.0</v>
+      </c>
+    </row>
+    <row r="387" spans="1:10">
+      <c r="A387">
+        <v>2026</v>
+      </c>
+      <c r="B387" t="s">
+        <v>14</v>
+      </c>
+      <c r="C387" t="s">
+        <v>13</v>
+      </c>
+      <c r="D387">
+        <v>2</v>
+      </c>
+      <c r="E387">
+        <v>4040.5</v>
+      </c>
+      <c r="F387">
+        <v>383.9589821843</v>
+      </c>
+      <c r="G387">
+        <v>19.045</v>
+      </c>
+      <c r="H387">
+        <v>16.086679272</v>
+      </c>
+      <c r="I387">
+        <v>147.0</v>
+      </c>
+      <c r="J387">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="388" spans="1:10">
+      <c r="A388">
+        <v>2026</v>
+      </c>
+      <c r="B388" t="s">
+        <v>14</v>
+      </c>
+      <c r="C388" t="s">
+        <v>17</v>
+      </c>
+      <c r="D388">
+        <v>48</v>
+      </c>
+      <c r="E388">
+        <v>1760.9791666667</v>
+      </c>
+      <c r="F388">
+        <v>1944.1413516772</v>
+      </c>
+      <c r="G388">
+        <v>8.3475</v>
+      </c>
+      <c r="H388">
+        <v>11.6387362222</v>
+      </c>
+      <c r="I388">
+        <v>88.5208333333</v>
+      </c>
+      <c r="J388">
+        <v>56.8895868209</v>
+      </c>
+    </row>
+    <row r="389" spans="1:10">
+      <c r="A389">
+        <v>2026</v>
+      </c>
+      <c r="B389" t="s">
+        <v>21</v>
+      </c>
+      <c r="C389" t="s">
+        <v>11</v>
+      </c>
+      <c r="D389">
+        <v>15</v>
+      </c>
+      <c r="E389">
+        <v>234.2</v>
+      </c>
+      <c r="F389">
+        <v>191.0812093625</v>
+      </c>
+      <c r="G389">
+        <v>12.6</v>
+      </c>
+      <c r="H389">
+        <v>6.4792404758</v>
+      </c>
+      <c r="I389">
+        <v>226.212000529</v>
+      </c>
+      <c r="J389">
+        <v>32.2110644713</v>
+      </c>
+    </row>
+    <row r="390" spans="1:10">
+      <c r="A390">
+        <v>2026</v>
+      </c>
+      <c r="B390" t="s">
+        <v>21</v>
+      </c>
+      <c r="C390" t="s">
+        <v>12</v>
+      </c>
+      <c r="D390">
+        <v>7</v>
+      </c>
+      <c r="E390">
+        <v>2829.6685714286</v>
+      </c>
+      <c r="F390">
+        <v>3586.46089444</v>
+      </c>
+      <c r="G390">
+        <v>50.3785714286</v>
+      </c>
+      <c r="H390">
+        <v>13.1997858929</v>
+      </c>
+      <c r="I390">
+        <v>156.7771475656</v>
+      </c>
+      <c r="J390">
+        <v>15.6640053641</v>
+      </c>
+    </row>
+    <row r="391" spans="1:10">
+      <c r="A391">
+        <v>2026</v>
+      </c>
+      <c r="B391" t="s">
+        <v>21</v>
+      </c>
+      <c r="C391" t="s">
+        <v>16</v>
+      </c>
+      <c r="D391">
+        <v>9</v>
+      </c>
+      <c r="E391">
+        <v>11978.951111111</v>
+      </c>
+      <c r="F391">
+        <v>3410.0596695822</v>
+      </c>
+      <c r="G391">
+        <v>57.8366666667</v>
+      </c>
+      <c r="H391">
+        <v>17.1410880635</v>
+      </c>
+      <c r="I391">
+        <v>190.7455563015</v>
+      </c>
+      <c r="J391">
+        <v>7.9405564952</v>
+      </c>
+    </row>
+    <row r="392" spans="1:10">
+      <c r="A392">
+        <v>2026</v>
+      </c>
+      <c r="B392" t="s">
+        <v>21</v>
+      </c>
+      <c r="C392" t="s">
+        <v>13</v>
+      </c>
+      <c r="D392">
+        <v>14</v>
+      </c>
+      <c r="E392">
+        <v>2476.22</v>
+      </c>
+      <c r="F392">
+        <v>1303.6376336473</v>
+      </c>
+      <c r="G392">
+        <v>66.8385714286</v>
+      </c>
+      <c r="H392">
+        <v>41.9173841039</v>
+      </c>
+      <c r="I392">
+        <v>156.6442871094</v>
+      </c>
+      <c r="J392">
+        <v>8.0347085409</v>
+      </c>
+    </row>
+    <row r="393" spans="1:10">
+      <c r="A393">
+        <v>2026</v>
+      </c>
+      <c r="B393" t="s">
+        <v>22</v>
+      </c>
+      <c r="C393" t="s">
+        <v>11</v>
+      </c>
+      <c r="D393">
+        <v>62</v>
+      </c>
+      <c r="E393">
+        <v>1758.6290322581</v>
+      </c>
+      <c r="F393">
+        <v>1495.2158376337</v>
+      </c>
+      <c r="G393">
+        <v>36.000483871</v>
+      </c>
+      <c r="H393">
+        <v>24.6737816931</v>
+      </c>
+      <c r="I393">
+        <v>235.9400004725</v>
+      </c>
+      <c r="J393">
+        <v>71.6953450977</v>
+      </c>
+    </row>
+    <row r="394" spans="1:10">
+      <c r="A394">
+        <v>2026</v>
+      </c>
+      <c r="B394" t="s">
+        <v>22</v>
+      </c>
+      <c r="C394" t="s">
+        <v>12</v>
+      </c>
+      <c r="D394">
+        <v>1</v>
+      </c>
+      <c r="E394">
+        <v>1359.57</v>
+      </c>
+      <c r="G394">
+        <v>31.93</v>
+      </c>
+      <c r="I394">
+        <v>179.8999938965</v>
+      </c>
+    </row>
+    <row r="395" spans="1:10">
+      <c r="A395">
+        <v>2026</v>
+      </c>
+      <c r="B395" t="s">
+        <v>18</v>
+      </c>
+      <c r="C395" t="s">
+        <v>12</v>
+      </c>
+      <c r="D395">
+        <v>142</v>
+      </c>
+      <c r="E395">
+        <v>499.1930985915</v>
+      </c>
+      <c r="F395">
+        <v>361.5410824251</v>
+      </c>
+      <c r="G395">
+        <v>4.5415492958</v>
+      </c>
+      <c r="H395">
+        <v>4.0394447508</v>
+      </c>
+      <c r="I395">
+        <v>99.475177305</v>
+      </c>
+      <c r="J395">
+        <v>60.0278008879</v>
+      </c>
+    </row>
+    <row r="396" spans="1:10">
+      <c r="A396">
+        <v>2026</v>
+      </c>
+      <c r="B396" t="s">
+        <v>18</v>
+      </c>
+      <c r="C396" t="s">
+        <v>15</v>
+      </c>
+      <c r="D396">
+        <v>368</v>
+      </c>
+      <c r="E396">
+        <v>364.4891304348</v>
+      </c>
+      <c r="F396">
+        <v>193.7002231498</v>
+      </c>
+      <c r="G396">
+        <v>11.487826087</v>
+      </c>
+      <c r="H396">
+        <v>26.1382131579</v>
+      </c>
+      <c r="I396">
+        <v>48.640625</v>
+      </c>
+      <c r="J396">
+        <v>11.1952847041</v>
+      </c>
+    </row>
+    <row r="397" spans="1:10">
+      <c r="A397">
+        <v>2026</v>
+      </c>
+      <c r="B397" t="s">
+        <v>18</v>
+      </c>
+      <c r="C397" t="s">
+        <v>16</v>
+      </c>
+      <c r="D397">
+        <v>3</v>
+      </c>
+      <c r="E397">
+        <v>17276.666666667</v>
+      </c>
+      <c r="F397">
+        <v>5334.4694519074</v>
+      </c>
+      <c r="G397">
+        <v>134.22</v>
+      </c>
+      <c r="H397">
+        <v>53.8676387082</v>
+      </c>
+      <c r="I397">
+        <v>186.6666666667</v>
+      </c>
+      <c r="J397">
+        <v>11.5470053838</v>
+      </c>
+    </row>
+    <row r="398" spans="1:10">
+      <c r="A398">
+        <v>2026</v>
+      </c>
+      <c r="B398" t="s">
+        <v>23</v>
+      </c>
+      <c r="C398" t="s">
+        <v>11</v>
+      </c>
+      <c r="D398">
+        <v>163</v>
+      </c>
+      <c r="E398">
+        <v>3134.3006134969</v>
+      </c>
+      <c r="F398">
+        <v>1977.6787557451</v>
+      </c>
+      <c r="G398">
+        <v>41.6018404908</v>
+      </c>
+      <c r="H398">
+        <v>59.4089690535</v>
+      </c>
+      <c r="I398">
+        <v>272.6065533868</v>
+      </c>
+      <c r="J398">
+        <v>62.0735775376</v>
+      </c>
+    </row>
+    <row r="399" spans="1:10">
+      <c r="A399">
+        <v>2026</v>
+      </c>
+      <c r="B399" t="s">
+        <v>23</v>
+      </c>
+      <c r="C399" t="s">
+        <v>12</v>
+      </c>
+      <c r="D399">
+        <v>2</v>
+      </c>
+      <c r="E399">
+        <v>705.0</v>
+      </c>
+      <c r="F399">
+        <v>199.4041122946</v>
+      </c>
+      <c r="G399">
+        <v>19.04</v>
+      </c>
+      <c r="H399">
+        <v>1.0040916293</v>
+      </c>
+      <c r="I399">
+        <v>206.5650024414</v>
+      </c>
+      <c r="J399">
+        <v>3.1324778617</v>
+      </c>
+    </row>
+    <row r="400" spans="1:10">
+      <c r="A400">
+        <v>2026</v>
+      </c>
+      <c r="B400" t="s">
+        <v>23</v>
+      </c>
+      <c r="C400" t="s">
+        <v>15</v>
+      </c>
+      <c r="D400">
+        <v>23</v>
+      </c>
+      <c r="E400">
+        <v>7167.9756521739</v>
+      </c>
+      <c r="F400">
+        <v>7886.0415734718</v>
+      </c>
+      <c r="G400">
+        <v>17.3708695652</v>
+      </c>
+      <c r="H400">
+        <v>10.3283374148</v>
+      </c>
+      <c r="I400">
+        <v>163.2019958496</v>
+      </c>
+      <c r="J400">
+        <v>11.171623415</v>
+      </c>
+    </row>
+    <row r="401" spans="1:10">
+      <c r="A401">
+        <v>2026</v>
+      </c>
+      <c r="B401" t="s">
+        <v>23</v>
+      </c>
+      <c r="C401" t="s">
+        <v>16</v>
+      </c>
+      <c r="D401">
+        <v>34</v>
+      </c>
+      <c r="E401">
+        <v>31325.205882353</v>
+      </c>
+      <c r="F401">
+        <v>15882.688313308</v>
+      </c>
+      <c r="G401">
+        <v>75.3555882353</v>
+      </c>
+      <c r="H401">
+        <v>30.7368854706</v>
+      </c>
+      <c r="I401">
+        <v>187.435881222</v>
+      </c>
+      <c r="J401">
+        <v>8.6793894614</v>
+      </c>
+    </row>
+    <row r="402" spans="1:10">
+      <c r="A402">
+        <v>2026</v>
+      </c>
+      <c r="B402" t="s">
+        <v>23</v>
+      </c>
+      <c r="C402" t="s">
+        <v>17</v>
+      </c>
+      <c r="D402">
+        <v>37</v>
+      </c>
+      <c r="E402">
+        <v>3301.2572972973</v>
+      </c>
+      <c r="F402">
+        <v>1799.8192657376</v>
+      </c>
+      <c r="G402">
+        <v>35.5218918919</v>
+      </c>
+      <c r="H402">
+        <v>21.6355469897</v>
+      </c>
+      <c r="I402">
+        <v>200.4970253609</v>
+      </c>
+      <c r="J402">
+        <v>5.6674435447</v>
+      </c>
+    </row>
+    <row r="403" spans="1:10">
+      <c r="A403">
+        <v>2026</v>
+      </c>
+      <c r="B403" t="s">
+        <v>24</v>
+      </c>
+      <c r="C403" t="s">
+        <v>11</v>
+      </c>
+      <c r="D403">
+        <v>63</v>
+      </c>
+      <c r="E403">
+        <v>2391.4920634921</v>
+      </c>
+      <c r="F403">
+        <v>1691.0069330185</v>
+      </c>
+      <c r="G403">
+        <v>34.6579365079</v>
+      </c>
+      <c r="H403">
+        <v>16.728818399</v>
+      </c>
+      <c r="I403">
+        <v>234.9133329846</v>
+      </c>
+      <c r="J403">
+        <v>69.3570486307</v>
+      </c>
+    </row>
+    <row r="404" spans="1:10">
+      <c r="A404">
+        <v>2026</v>
+      </c>
+      <c r="B404" t="s">
+        <v>24</v>
+      </c>
+      <c r="C404" t="s">
+        <v>12</v>
+      </c>
+      <c r="D404">
+        <v>5</v>
+      </c>
+      <c r="E404">
+        <v>13818.0</v>
+      </c>
+      <c r="F404">
+        <v>8830.7323308999</v>
+      </c>
+      <c r="G404">
+        <v>154.494</v>
+      </c>
+      <c r="H404">
+        <v>37.4279471785</v>
+      </c>
+      <c r="I404">
+        <v>157.6040008545</v>
+      </c>
+      <c r="J404">
+        <v>22.35712175</v>
+      </c>
+    </row>
+    <row r="405" spans="1:10">
+      <c r="A405">
+        <v>2026</v>
+      </c>
+      <c r="B405" t="s">
+        <v>24</v>
+      </c>
+      <c r="C405" t="s">
+        <v>15</v>
+      </c>
+      <c r="D405">
+        <v>2</v>
+      </c>
+      <c r="E405">
+        <v>867.0</v>
+      </c>
+      <c r="F405">
+        <v>849.9423509862</v>
+      </c>
+      <c r="G405">
+        <v>18.775</v>
+      </c>
+      <c r="H405">
+        <v>14.0784960134</v>
+      </c>
+      <c r="I405">
+        <v>110.0</v>
+      </c>
+      <c r="J405">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="406" spans="1:10">
+      <c r="A406">
+        <v>2026</v>
+      </c>
+      <c r="B406" t="s">
+        <v>24</v>
+      </c>
+      <c r="C406" t="s">
+        <v>16</v>
+      </c>
+      <c r="D406">
+        <v>4</v>
+      </c>
+      <c r="E406">
+        <v>21276.4875</v>
+      </c>
+      <c r="F406">
+        <v>6035.1596869974</v>
+      </c>
+      <c r="G406">
+        <v>84.7325</v>
+      </c>
+      <c r="H406">
+        <v>15.0861246957</v>
+      </c>
+      <c r="I406">
+        <v>190.0</v>
+      </c>
+      <c r="J406">
+        <v>11.5470053838</v>
+      </c>
+    </row>
+    <row r="407" spans="1:10">
+      <c r="A407">
+        <v>2026</v>
+      </c>
+      <c r="B407" t="s">
+        <v>25</v>
+      </c>
+      <c r="C407" t="s">
+        <v>11</v>
+      </c>
+      <c r="D407">
+        <v>103</v>
+      </c>
+      <c r="E407">
+        <v>2139.3009708738</v>
+      </c>
+      <c r="F407">
+        <v>2162.2975744992</v>
+      </c>
+      <c r="G407">
+        <v>24.0286407767</v>
+      </c>
+      <c r="H407">
+        <v>18.5922487037</v>
+      </c>
+      <c r="I407">
+        <v>245.4976689607</v>
+      </c>
+      <c r="J407">
+        <v>79.6315068496</v>
+      </c>
+    </row>
+    <row r="408" spans="1:10">
+      <c r="A408">
+        <v>2026</v>
+      </c>
+      <c r="B408" t="s">
+        <v>25</v>
+      </c>
+      <c r="C408" t="s">
+        <v>12</v>
+      </c>
+      <c r="D408">
+        <v>29</v>
+      </c>
+      <c r="E408">
+        <v>6604.7920689655</v>
+      </c>
+      <c r="F408">
+        <v>8413.9730911843</v>
+      </c>
+      <c r="G408">
+        <v>58.3475862069</v>
+      </c>
+      <c r="H408">
+        <v>36.7401297392</v>
+      </c>
+      <c r="I408">
+        <v>151.3106910442</v>
+      </c>
+      <c r="J408">
+        <v>42.9810898123</v>
+      </c>
+    </row>
+    <row r="409" spans="1:10">
+      <c r="A409">
+        <v>2026</v>
+      </c>
+      <c r="B409" t="s">
+        <v>25</v>
+      </c>
+      <c r="C409" t="s">
+        <v>13</v>
+      </c>
+      <c r="D409">
+        <v>41</v>
+      </c>
+      <c r="E409">
+        <v>3434.243902439</v>
+      </c>
+      <c r="F409">
+        <v>2823.7081892229</v>
+      </c>
+      <c r="G409">
+        <v>56.0046341463</v>
+      </c>
+      <c r="H409">
+        <v>39.6321061828</v>
+      </c>
+      <c r="I409">
+        <v>129.253171223</v>
+      </c>
+      <c r="J409">
+        <v>44.1031699494</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>