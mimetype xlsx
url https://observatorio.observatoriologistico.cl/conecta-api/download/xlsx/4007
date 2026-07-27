--- v3 (2026-06-05)
+++ v4 (2026-07-27)
@@ -44,96 +44,96 @@
   <si>
     <t>Tipo Nave</t>
   </si>
   <si>
     <t>Número de Naves</t>
   </si>
   <si>
     <t>Tamaño Lote Promedio</t>
   </si>
   <si>
     <t>Tamaño Lote Desviación</t>
   </si>
   <si>
     <t>Ocupación promedio</t>
   </si>
   <si>
     <t>Ocupación desviación</t>
   </si>
   <si>
     <t>Eslora promedio</t>
   </si>
   <si>
     <t>Eslora Desviación</t>
   </si>
   <si>
+    <t>Empresa Portuaria Iquique</t>
+  </si>
+  <si>
+    <t>Granel Líquido</t>
+  </si>
+  <si>
+    <t>Empresa Portuaria Puerto Montt</t>
+  </si>
+  <si>
     <t>Empresa Portuaria Austral</t>
+  </si>
+  <si>
+    <t>Empresa Portuaria Chacabuco</t>
+  </si>
+  <si>
+    <t>Fraccionada</t>
+  </si>
+  <si>
+    <t>Vehículo</t>
+  </si>
+  <si>
+    <t>Empresa Portuaria Talcahuano/San Vicente</t>
+  </si>
+  <si>
+    <t>Granel Sólido</t>
+  </si>
+  <si>
+    <t>Empresa Portuaria Valparaíso</t>
+  </si>
+  <si>
+    <t>Mixto</t>
+  </si>
+  <si>
+    <t>Empresa Portuaria Coquimbo</t>
+  </si>
+  <si>
+    <t>Empresa Portuaria Arica</t>
+  </si>
+  <si>
+    <t>Empresa Portuaria Antofagasta</t>
   </si>
   <si>
     <t>Contenedor</t>
   </si>
   <si>
-    <t>Fraccionada</t>
-[...31 lines deleted...]
-  <si>
     <t>Empresa Portuaria San Antonio</t>
-  </si>
-[...4 lines deleted...]
-    <t>Empresa Portuaria Valparaíso</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -479,12751 +479,12751 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
-        <v>2016</v>
+        <v>2022.0</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>54</v>
+        <v>3</v>
       </c>
       <c r="E2">
-        <v>855.0740740741</v>
+        <v>2473.0</v>
       </c>
       <c r="F2">
-        <v>305.4649318632</v>
+        <v>1487.0511087384</v>
       </c>
       <c r="G2">
-        <v>45.6792592593</v>
+        <v>39.543333333333</v>
       </c>
       <c r="H2">
-        <v>20.0429530129</v>
+        <v>11.166316909945</v>
       </c>
       <c r="I2">
-        <v>132.7180002848</v>
+        <v>132.3333333333</v>
       </c>
       <c r="J2">
-        <v>1.4813631475</v>
+        <v>26.2741951986</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
-        <v>2016</v>
+        <v>2021.0</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D3">
-        <v>725</v>
+        <v>4</v>
       </c>
       <c r="E3">
-        <v>349.4517241379</v>
+        <v>2243.0</v>
       </c>
       <c r="F3">
-        <v>1074.2472671766</v>
+        <v>1343.4535099263</v>
       </c>
       <c r="G3">
-        <v>62.9132275862</v>
+        <v>24.495</v>
       </c>
       <c r="H3">
-        <v>272.4718343035</v>
+        <v>11.051230700696</v>
       </c>
       <c r="I3">
-        <v>72.8942307378</v>
+        <v>147.0</v>
       </c>
       <c r="J3">
-        <v>49.5899153463</v>
+        <v>1.4142135624</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
-        <v>2016</v>
+        <v>2025.0</v>
       </c>
       <c r="B4" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4">
-        <v>3</v>
+        <v>1181</v>
       </c>
       <c r="E4">
-        <v>5378.6633333333</v>
+        <v>367.2607959356</v>
       </c>
       <c r="F4">
-        <v>3324.9841707343</v>
+        <v>147.8655185933</v>
       </c>
       <c r="G4">
-        <v>34.0</v>
+        <v>10.352591024555</v>
       </c>
       <c r="H4">
-        <v>23.0825453536</v>
+        <v>31.061419301822</v>
+      </c>
+      <c r="I4">
+        <v>47.3251481795</v>
+      </c>
+      <c r="J4">
+        <v>22.8203585716</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
-        <v>2016</v>
+        <v>2019.0</v>
       </c>
       <c r="B5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
-        <v>39</v>
+        <v>1</v>
+      </c>
+      <c r="E5">
+        <v>1218.0</v>
       </c>
       <c r="G5">
-        <v>11.8351282051</v>
-[...2 lines deleted...]
-        <v>6.5185988452</v>
+        <v>44.97</v>
       </c>
       <c r="I5">
-        <v>129.8717948718</v>
-[...2 lines deleted...]
-        <v>12.7716369292</v>
+        <v>67.5</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
-        <v>2016</v>
+        <v>2026.0</v>
       </c>
       <c r="B6" t="s">
         <v>14</v>
       </c>
       <c r="C6" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D6">
-        <v>788</v>
+        <v>1679</v>
       </c>
       <c r="E6">
-        <v>512.4225888325</v>
+        <v>12.7802263252</v>
       </c>
       <c r="F6">
-        <v>897.1219493284</v>
+        <v>27.4659818146</v>
       </c>
       <c r="G6">
-        <v>13.9678553299</v>
+        <v>3.3342525312686</v>
       </c>
       <c r="H6">
-        <v>17.8698444703</v>
+        <v>6.9149404776794</v>
       </c>
       <c r="I6">
-        <v>51.8616751269</v>
+        <v>28.0994639666</v>
       </c>
       <c r="J6">
-        <v>41.3188230315</v>
+        <v>123.213736187</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
-        <v>2016</v>
+        <v>2023.0</v>
       </c>
       <c r="B7" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D7">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="E7">
-        <v>126.0</v>
+        <v>1476.8461538462</v>
       </c>
       <c r="F7">
-        <v>104.9689219544</v>
+        <v>1117.3324041472</v>
       </c>
       <c r="G7">
-        <v>9.4233333333</v>
+        <v>10.902884615385</v>
       </c>
       <c r="H7">
-        <v>7.9911191526</v>
+        <v>6.7486269733658</v>
       </c>
       <c r="I7">
-        <v>18.0333333333</v>
+        <v>200.9807692308</v>
       </c>
       <c r="J7">
-        <v>0.5513209612</v>
+        <v>10.9033011454</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
-        <v>2016</v>
+        <v>2025.0</v>
       </c>
       <c r="B8" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D8">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="E8">
-        <v>10366.142857143</v>
+        <v>19660.875</v>
       </c>
       <c r="F8">
-        <v>506.3198687824</v>
+        <v>13914.304518661</v>
       </c>
       <c r="G8">
-        <v>74.9757142857</v>
+        <v>97.890357142857</v>
       </c>
       <c r="H8">
-        <v>15.9025583446</v>
+        <v>61.727055925267</v>
       </c>
       <c r="I8">
-        <v>157.4285714286</v>
+        <v>188.4514280047</v>
       </c>
       <c r="J8">
-        <v>22.545192709</v>
+        <v>8.7565457223</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
-        <v>2016</v>
+        <v>2018.0</v>
       </c>
       <c r="B9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C9" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D9">
-        <v>9</v>
+        <v>2901</v>
       </c>
       <c r="E9">
-        <v>548.2222222222</v>
+        <v>258.806876939</v>
       </c>
       <c r="F9">
-        <v>525.3460235354</v>
+        <v>721.2006339982</v>
       </c>
       <c r="G9">
-        <v>8.4355555556</v>
+        <v>36.037066528783</v>
       </c>
       <c r="H9">
-        <v>4.0420388145</v>
+        <v>127.43281903288</v>
       </c>
       <c r="I9">
-        <v>93.7777777778</v>
+        <v>51.5230080117</v>
       </c>
       <c r="J9">
-        <v>56.6585778541</v>
+        <v>27.7190797696</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
-        <v>2016</v>
+        <v>2020.0</v>
       </c>
       <c r="B10" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D10">
-        <v>25</v>
+        <v>118</v>
       </c>
       <c r="E10">
-        <v>9.16</v>
+        <v>8096.8435399237</v>
       </c>
       <c r="F10">
-        <v>7.9040074224</v>
+        <v>9481.67875583</v>
       </c>
       <c r="G10">
-        <v>3.7532</v>
+        <v>39.926016949153</v>
       </c>
       <c r="H10">
-        <v>11.5492567293</v>
+        <v>33.322311899454</v>
       </c>
       <c r="I10">
-        <v>75.4</v>
+        <v>170.7153825026</v>
       </c>
       <c r="J10">
-        <v>8.3516465442</v>
+        <v>16.3955342241</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
-        <v>2016</v>
+        <v>2021.0</v>
       </c>
       <c r="B11" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C11" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D11">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E11">
-        <v>16.0</v>
+        <v>1319.2</v>
       </c>
       <c r="F11">
-        <v>8.4852813742</v>
+        <v>1604.9391577253</v>
       </c>
       <c r="G11">
-        <v>8.085</v>
+        <v>16.25</v>
       </c>
       <c r="H11">
-        <v>4.8295393155</v>
+        <v>13.251299936233</v>
       </c>
       <c r="I11">
-        <v>132.5</v>
+        <v>96.0</v>
       </c>
       <c r="J11">
-        <v>0.7071067812</v>
+        <v>62.461988441</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
-        <v>2016</v>
+        <v>2026.0</v>
       </c>
       <c r="B12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" t="s">
         <v>18</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12">
-        <v>422</v>
+        <v>4</v>
       </c>
       <c r="E12">
-        <v>489.7203791469</v>
+        <v>21276.4875</v>
       </c>
       <c r="F12">
-        <v>937.6660961396</v>
+        <v>6035.1596869974</v>
       </c>
       <c r="G12">
-        <v>8.0394075829</v>
+        <v>84.7325</v>
       </c>
       <c r="H12">
-        <v>17.2429025333</v>
+        <v>15.086124695671</v>
       </c>
       <c r="I12">
-        <v>48.0614213508</v>
+        <v>190.0</v>
       </c>
       <c r="J12">
-        <v>38.2930475353</v>
+        <v>11.5470053838</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
-        <v>2016</v>
+        <v>2022.0</v>
       </c>
       <c r="B13" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C13" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D13">
-        <v>475</v>
+        <v>16</v>
       </c>
       <c r="E13">
-        <v>297.1536842105</v>
+        <v>206.5625</v>
       </c>
       <c r="F13">
-        <v>216.2512202402</v>
+        <v>166.3125446261</v>
       </c>
       <c r="G13">
-        <v>8.0668842105</v>
+        <v>5.886875</v>
       </c>
       <c r="H13">
-        <v>33.9289878237</v>
+        <v>9.1566294517506</v>
       </c>
       <c r="I13">
-        <v>36.75</v>
+        <v>47.25</v>
       </c>
       <c r="J13">
-        <v>11.2347936445</v>
+        <v>22.6229971489</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
-        <v>2016</v>
+        <v>2021.0</v>
       </c>
       <c r="B14" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14" t="s">
         <v>18</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="E14">
-        <v>7332.3714285714</v>
+        <v>12343.466071429</v>
       </c>
       <c r="F14">
-        <v>4235.1287992478</v>
+        <v>6010.0835402682</v>
       </c>
       <c r="G14">
-        <v>71.868</v>
+        <v>70.199642857143</v>
       </c>
       <c r="H14">
-        <v>41.3462001811</v>
+        <v>27.515431560159</v>
       </c>
       <c r="I14">
-        <v>166.0294117647</v>
+        <v>185.2564283098</v>
       </c>
       <c r="J14">
-        <v>21.2965857188</v>
+        <v>11.3852920082</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
-        <v>2016</v>
+        <v>2024.0</v>
       </c>
       <c r="B15" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C15" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D15">
-        <v>82</v>
+        <v>2</v>
       </c>
       <c r="E15">
-        <v>477.1219512195</v>
+        <v>2992.0</v>
       </c>
       <c r="F15">
-        <v>550.6055115859</v>
+        <v>1209.152595829</v>
       </c>
       <c r="G15">
-        <v>11.346097561</v>
+        <v>8.21</v>
       </c>
       <c r="H15">
-        <v>13.3689097366</v>
+        <v>2.7718585822513</v>
       </c>
       <c r="I15">
-        <v>79.1333333333</v>
+        <v>147.0</v>
       </c>
       <c r="J15">
-        <v>37.6762372136</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
-        <v>2016</v>
+        <v>2024.0</v>
       </c>
       <c r="B16" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C16" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E16">
-        <v>25.0</v>
+        <v>469.5</v>
+      </c>
+      <c r="F16">
+        <v>36.0624458405</v>
       </c>
       <c r="G16">
-        <v>3.75</v>
+        <v>9.395</v>
+      </c>
+      <c r="H16">
+        <v>1.5202795795511</v>
+      </c>
+      <c r="I16">
+        <v>232.3800048828</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
-        <v>2017</v>
+        <v>2026.0</v>
       </c>
       <c r="B17" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="C17" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="D17">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="E17">
-        <v>579.0784313725</v>
+        <v>436.7142857143</v>
       </c>
       <c r="F17">
-        <v>236.269917098</v>
+        <v>202.120216729</v>
       </c>
       <c r="G17">
-        <v>43.012745098</v>
+        <v>18.069285714286</v>
       </c>
       <c r="H17">
-        <v>22.7368093697</v>
+        <v>8.1765785330991</v>
       </c>
       <c r="I17">
-        <v>132.3999938965</v>
+        <v>195.5978557042</v>
       </c>
       <c r="J17">
-        <v>0.0</v>
+        <v>40.7431023418</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
-        <v>2017</v>
+        <v>2021.0</v>
       </c>
       <c r="B18" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C18" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D18">
-        <v>1136</v>
+        <v>177</v>
       </c>
       <c r="E18">
-        <v>316.1674735915</v>
+        <v>11111.852108903</v>
       </c>
       <c r="F18">
-        <v>818.1050195936</v>
+        <v>11264.877761297</v>
       </c>
       <c r="G18">
-        <v>23.6943485915</v>
+        <v>69.340847457627</v>
       </c>
       <c r="H18">
-        <v>65.8450374243</v>
+        <v>64.90804801851</v>
       </c>
       <c r="I18">
-        <v>42.1821877807</v>
+        <v>173.4982500076</v>
       </c>
       <c r="J18">
-        <v>15.2972875472</v>
+        <v>50.7314480289</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
-        <v>2017</v>
+        <v>2021.0</v>
       </c>
       <c r="B19" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="C19" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D19">
-        <v>38</v>
+        <v>1</v>
+      </c>
+      <c r="E19">
+        <v>3636.577</v>
       </c>
       <c r="G19">
-        <v>16.9765789474</v>
-[...8 lines deleted...]
-        <v>1.5116898686</v>
+        <v>38.77</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
-        <v>2017</v>
+        <v>2023.0</v>
       </c>
       <c r="B20" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C20" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D20">
-        <v>819</v>
+        <v>2921</v>
       </c>
       <c r="E20">
-        <v>578.8473748474</v>
+        <v>191.9359808285</v>
       </c>
       <c r="F20">
-        <v>809.1625057951</v>
+        <v>840.5664762749</v>
       </c>
       <c r="G20">
-        <v>11.5528327228</v>
+        <v>12.525176309483</v>
       </c>
       <c r="H20">
-        <v>13.6796855808</v>
+        <v>46.970254995699</v>
       </c>
       <c r="I20">
-        <v>66.1172161172</v>
+        <v>53.8071859387</v>
       </c>
       <c r="J20">
-        <v>48.8532149437</v>
+        <v>34.2161963804</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
-        <v>2017</v>
+        <v>2022.0</v>
       </c>
       <c r="B21" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="C21" t="s">
         <v>15</v>
       </c>
       <c r="D21">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="E21">
-        <v>110.5692307692</v>
+        <v>2479.1897258065</v>
       </c>
       <c r="F21">
-        <v>95.8987045713</v>
+        <v>2203.4262926873</v>
       </c>
       <c r="G21">
-        <v>8.2704615385</v>
+        <v>45.291935483871</v>
       </c>
       <c r="H21">
-        <v>6.6724209509</v>
+        <v>45.135237558502</v>
       </c>
       <c r="I21">
-        <v>18.1846153846</v>
+        <v>172.6000001969</v>
       </c>
       <c r="J21">
-        <v>0.8640802135</v>
+        <v>27.8140374381</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
-        <v>2017</v>
+        <v>2026.0</v>
       </c>
       <c r="B22" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="C22" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="D22">
-        <v>6</v>
+        <v>103</v>
       </c>
       <c r="E22">
-        <v>7986.0</v>
+        <v>2139.3009708738</v>
       </c>
       <c r="F22">
-        <v>2573.1572824062</v>
+        <v>2162.2975744992</v>
       </c>
       <c r="G22">
-        <v>54.68</v>
+        <v>24.028640776699</v>
       </c>
       <c r="H22">
-        <v>15.1485154388</v>
+        <v>18.592248703691</v>
       </c>
       <c r="I22">
-        <v>152.6666666667</v>
+        <v>245.4976979969</v>
       </c>
       <c r="J22">
-        <v>18.6833258995</v>
+        <v>79.631524698</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
-        <v>2017</v>
+        <v>2024.0</v>
       </c>
       <c r="B23" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C23" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D23">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E23">
-        <v>225.1428571429</v>
+        <v>3182.4866666667</v>
       </c>
       <c r="F23">
-        <v>144.4292543905</v>
+        <v>4452.1487743321</v>
       </c>
       <c r="G23">
-        <v>5.6542857143</v>
+        <v>39.403333333333</v>
       </c>
       <c r="H23">
-        <v>1.9548048252</v>
+        <v>36.923944895781</v>
       </c>
       <c r="I23">
-        <v>120.7142857143</v>
+        <v>105.6099999746</v>
       </c>
       <c r="J23">
-        <v>21.250210083</v>
+        <v>49.7386584178</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
-        <v>2017</v>
+        <v>2022.0</v>
       </c>
       <c r="B24" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="C24" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D24">
-        <v>661</v>
+        <v>31</v>
       </c>
       <c r="E24">
-        <v>7.9788199697</v>
+        <v>10266.520322581</v>
       </c>
       <c r="F24">
-        <v>9.1502362513</v>
+        <v>3727.5841628348</v>
       </c>
       <c r="G24">
-        <v>1.2165355522</v>
+        <v>68.521290322581</v>
       </c>
       <c r="H24">
-        <v>2.9031705151</v>
+        <v>42.848820500448</v>
       </c>
       <c r="I24">
-        <v>73.7080181543</v>
+        <v>185.350645496</v>
       </c>
       <c r="J24">
-        <v>2.8135622583</v>
+        <v>8.1663891763</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
-        <v>2017</v>
+        <v>2023.0</v>
       </c>
       <c r="B25" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C25" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D25">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="E25">
-        <v>26.2857142857</v>
-[...2 lines deleted...]
-        <v>20.89429177</v>
+        <v>321.0</v>
       </c>
       <c r="G25">
-        <v>6.7371428571</v>
-[...2 lines deleted...]
-        <v>3.5944851939</v>
+        <v>8.35</v>
       </c>
       <c r="I25">
-        <v>133.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>125.8000030518</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
-        <v>2017</v>
+        <v>2022.0</v>
       </c>
       <c r="B26" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C26" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D26">
-        <v>80</v>
+        <v>301</v>
       </c>
       <c r="E26">
-        <v>227.45</v>
+        <v>2631.0033222591</v>
       </c>
       <c r="F26">
-        <v>421.1894819993</v>
+        <v>1935.8910394585</v>
       </c>
       <c r="G26">
-        <v>13.746625</v>
+        <v>32.618006644518</v>
       </c>
       <c r="H26">
-        <v>26.5969246792</v>
+        <v>21.843239885144</v>
       </c>
       <c r="I26">
-        <v>63.5882352941</v>
+        <v>265.3458898303</v>
       </c>
       <c r="J26">
-        <v>20.3164306152</v>
+        <v>63.0088444573</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
-        <v>2017</v>
+        <v>2022.0</v>
       </c>
       <c r="B27" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="C27" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D27">
-        <v>650</v>
+        <v>5</v>
       </c>
       <c r="E27">
-        <v>262.1046153846</v>
+        <v>5616.5284</v>
       </c>
       <c r="F27">
-        <v>127.1896833122</v>
+        <v>2538.7979054918</v>
       </c>
       <c r="G27">
-        <v>8.9224</v>
+        <v>55.288</v>
       </c>
       <c r="H27">
-        <v>55.7421436345</v>
-[...5 lines deleted...]
-        <v>10.9549713322</v>
+        <v>35.212480315933</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
-        <v>2017</v>
+        <v>2016.0</v>
       </c>
       <c r="B28" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C28" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D28">
-        <v>37</v>
+        <v>475</v>
       </c>
       <c r="E28">
-        <v>9452.9459459459</v>
+        <v>297.1536842105</v>
       </c>
       <c r="F28">
-        <v>4111.1105214065</v>
+        <v>216.2512202402</v>
       </c>
       <c r="G28">
-        <v>90.6308108108</v>
+        <v>8.0668842105263</v>
       </c>
       <c r="H28">
-        <v>67.5286800955</v>
+        <v>33.928987823747</v>
       </c>
       <c r="I28">
-        <v>169.5142857143</v>
+        <v>40.864118896</v>
       </c>
       <c r="J28">
-        <v>21.569820186</v>
+        <v>9.7528286796</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
-        <v>2017</v>
+        <v>2022.0</v>
       </c>
       <c r="B29" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C29" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="D29">
-        <v>10</v>
+        <v>125</v>
       </c>
       <c r="E29">
-        <v>400.9</v>
+        <v>1834.624</v>
       </c>
       <c r="F29">
-        <v>110.2960158442</v>
+        <v>918.6802741942</v>
       </c>
       <c r="G29">
-        <v>6.984</v>
+        <v>27.80304</v>
       </c>
       <c r="H29">
-        <v>2.9284626228</v>
+        <v>9.6176319283739</v>
       </c>
       <c r="I29">
-        <v>66.0</v>
+        <v>227.8963186035</v>
       </c>
       <c r="J29">
-        <v>52.7598332067</v>
+        <v>51.95123745</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
-        <v>2017</v>
+        <v>2024.0</v>
       </c>
       <c r="B30" t="s">
+        <v>22</v>
+      </c>
+      <c r="C30" t="s">
+        <v>15</v>
+      </c>
+      <c r="D30">
         <v>18</v>
       </c>
-      <c r="C30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E30">
-        <v>740.8230563003</v>
+        <v>1579.2222222222</v>
       </c>
       <c r="F30">
-        <v>909.8658892104</v>
+        <v>1547.4419329809</v>
       </c>
       <c r="G30">
-        <v>6.5813941019</v>
+        <v>55.311666666667</v>
       </c>
       <c r="H30">
-        <v>8.0711978424</v>
+        <v>39.167609554775</v>
       </c>
       <c r="I30">
-        <v>66.7878787879</v>
+        <v>134.2849985758</v>
       </c>
       <c r="J30">
-        <v>37.9880275799</v>
+        <v>31.1097606392</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
-        <v>2018</v>
+        <v>2023.0</v>
       </c>
       <c r="B31" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C31" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D31">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="E31">
-        <v>535.8653846154</v>
+        <v>367.0</v>
       </c>
       <c r="F31">
-        <v>209.7532657762</v>
+        <v>181.1215061775</v>
       </c>
       <c r="G31">
-        <v>46.2848076923</v>
+        <v>4.1273333333333</v>
       </c>
       <c r="H31">
-        <v>22.0207832749</v>
+        <v>2.4044674690093</v>
       </c>
       <c r="I31">
-        <v>132.4763444754</v>
+        <v>46.6</v>
       </c>
       <c r="J31">
-        <v>0.7974947061</v>
+        <v>23.6274658577</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
-        <v>2018</v>
+        <v>2023.0</v>
       </c>
       <c r="B32" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="C32" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D32">
-        <v>2901</v>
+        <v>3</v>
       </c>
       <c r="E32">
-        <v>258.806876939</v>
+        <v>378.0</v>
       </c>
       <c r="F32">
-        <v>721.2006339982</v>
+        <v>314.585441494</v>
       </c>
       <c r="G32">
-        <v>36.0370665288</v>
+        <v>16.183333333333</v>
       </c>
       <c r="H32">
-        <v>127.4328190329</v>
+        <v>6.205419674231</v>
       </c>
       <c r="I32">
-        <v>51.3631055093</v>
+        <v>213.4033355713</v>
       </c>
       <c r="J32">
-        <v>30.8112105304</v>
+        <v>51.1777806297</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
-        <v>2018</v>
+        <v>2021.0</v>
       </c>
       <c r="B33" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="C33" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D33">
-        <v>1</v>
+        <v>151</v>
       </c>
       <c r="E33">
-        <v>1037.0</v>
+        <v>1123.6821192053</v>
+      </c>
+      <c r="F33">
+        <v>555.9671857326</v>
       </c>
       <c r="G33">
-        <v>1.67</v>
+        <v>22.331920529801</v>
+      </c>
+      <c r="H33">
+        <v>8.5113186377695</v>
       </c>
       <c r="I33">
-        <v>67.5</v>
+        <v>242.446489953</v>
+      </c>
+      <c r="J33">
+        <v>44.1548616424</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
-        <v>2018</v>
+        <v>2021.0</v>
       </c>
       <c r="B34" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="C34" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D34">
-        <v>1</v>
+        <v>114</v>
       </c>
       <c r="E34">
-        <v>214.0</v>
+        <v>13637.197464912</v>
+      </c>
+      <c r="F34">
+        <v>6135.1697605274</v>
       </c>
       <c r="G34">
-        <v>5.02</v>
+        <v>52.820964912281</v>
+      </c>
+      <c r="H34">
+        <v>46.434493529339</v>
+      </c>
+      <c r="I34">
+        <v>184.2266677702</v>
+      </c>
+      <c r="J34">
+        <v>10.9107820062</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
-        <v>2018</v>
+        <v>2022.0</v>
       </c>
       <c r="B35" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C35" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D35">
-        <v>40</v>
+        <v>104</v>
+      </c>
+      <c r="E35">
+        <v>5060.0039711538</v>
+      </c>
+      <c r="F35">
+        <v>2136.2847303166</v>
       </c>
       <c r="G35">
-        <v>9.34375</v>
+        <v>64.256923076923</v>
       </c>
       <c r="H35">
-        <v>3.9295779688</v>
-[...5 lines deleted...]
-        <v>1.517208976</v>
+        <v>40.66141359433</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
-        <v>2018</v>
+        <v>2019.0</v>
       </c>
       <c r="B36" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C36" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D36">
-        <v>1037</v>
+        <v>72</v>
       </c>
       <c r="E36">
-        <v>447.8630665381</v>
+        <v>11456.277763889</v>
       </c>
       <c r="F36">
-        <v>752.4990697383</v>
+        <v>12609.859462255</v>
       </c>
       <c r="G36">
-        <v>8.8333654773</v>
+        <v>21.36375</v>
       </c>
       <c r="H36">
-        <v>9.2659811314</v>
+        <v>14.660265973559</v>
       </c>
       <c r="I36">
-        <v>54.143683703</v>
+        <v>162.3595503622</v>
       </c>
       <c r="J36">
-        <v>45.8835776083</v>
+        <v>12.6539102461</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
-        <v>2018</v>
+        <v>2023.0</v>
       </c>
       <c r="B37" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="C37" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D37">
-        <v>92</v>
+        <v>115</v>
       </c>
       <c r="E37">
-        <v>111.0434782609</v>
+        <v>15047.143713044</v>
       </c>
       <c r="F37">
-        <v>108.4314654713</v>
+        <v>8266.8736633369</v>
       </c>
       <c r="G37">
-        <v>7.9573913043</v>
+        <v>62.074869565217</v>
       </c>
       <c r="H37">
-        <v>6.9026186892</v>
+        <v>51.598321344333</v>
       </c>
       <c r="I37">
-        <v>18.1739130435</v>
+        <v>188.2899120828</v>
       </c>
       <c r="J37">
-        <v>1.1541487101</v>
+        <v>8.1094301975</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
-        <v>2018</v>
+        <v>2022.0</v>
       </c>
       <c r="B38" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="C38" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="D38">
-        <v>5</v>
+        <v>146</v>
       </c>
       <c r="E38">
-        <v>8625.4</v>
+        <v>1792.0479452055</v>
       </c>
       <c r="F38">
-        <v>2537.6407941235</v>
+        <v>1105.9360418758</v>
       </c>
       <c r="G38">
-        <v>74.784</v>
+        <v>34.063082191781</v>
       </c>
       <c r="H38">
-        <v>22.3007338444</v>
+        <v>19.676156849487</v>
       </c>
       <c r="I38">
-        <v>150.2</v>
+        <v>244.3767123288</v>
       </c>
       <c r="J38">
-        <v>22.3539705645</v>
+        <v>61.1549913841</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
-        <v>2018</v>
+        <v>2022.0</v>
       </c>
       <c r="B39" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="C39" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D39">
         <v>7</v>
       </c>
       <c r="E39">
-        <v>282.4285714286</v>
+        <v>1271.2857142857</v>
       </c>
       <c r="F39">
-        <v>174.6652580823</v>
+        <v>1001.0219302103</v>
       </c>
       <c r="G39">
-        <v>12.82</v>
+        <v>31.845714285714</v>
       </c>
       <c r="H39">
-        <v>19.7188370178</v>
+        <v>14.562408062248</v>
       </c>
       <c r="I39">
-        <v>111.7142857143</v>
+        <v>184.9714279175</v>
       </c>
       <c r="J39">
-        <v>24.1572231138</v>
+        <v>37.5144724159</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
-        <v>2018</v>
+        <v>2021.0</v>
       </c>
       <c r="B40" t="s">
         <v>14</v>
       </c>
       <c r="C40" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="D40">
-        <v>1076</v>
+        <v>26</v>
       </c>
       <c r="E40">
-        <v>9.75</v>
+        <v>104.5555555556</v>
       </c>
       <c r="F40">
-        <v>14.7359945332</v>
+        <v>59.7873546645</v>
       </c>
       <c r="G40">
-        <v>1.1398698885</v>
+        <v>12.026538461538</v>
       </c>
       <c r="H40">
-        <v>1.6246104884</v>
+        <v>13.489218195969</v>
       </c>
       <c r="I40">
-        <v>73.8206319703</v>
+        <v>131.6153846154</v>
       </c>
       <c r="J40">
-        <v>3.5503530084</v>
+        <v>1.5251733823</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
-        <v>2018</v>
+        <v>2017.0</v>
       </c>
       <c r="B41" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C41" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D41">
-        <v>11</v>
+        <v>819</v>
       </c>
       <c r="E41">
-        <v>50.5454545455</v>
+        <v>578.8473748474</v>
       </c>
       <c r="F41">
-        <v>39.1621338447</v>
+        <v>809.1625057951</v>
       </c>
       <c r="G41">
-        <v>13.22</v>
+        <v>11.552832722833</v>
       </c>
       <c r="H41">
-        <v>4.036860166</v>
+        <v>13.679685580793</v>
       </c>
       <c r="I41">
-        <v>117.7272727273</v>
+        <v>66.1172161172</v>
       </c>
       <c r="J41">
-        <v>34.2172205449</v>
+        <v>48.8532149437</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
-        <v>2018</v>
+        <v>2024.0</v>
       </c>
       <c r="B42" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C42" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D42">
-        <v>704</v>
+        <v>36</v>
       </c>
       <c r="E42">
-        <v>540.5061931818</v>
+        <v>1113.7777777778</v>
       </c>
       <c r="F42">
-        <v>1020.7318697384</v>
+        <v>910.6999854464</v>
       </c>
       <c r="G42">
-        <v>6.8230113636</v>
+        <v>9.1463888888889</v>
       </c>
       <c r="H42">
-        <v>30.6453145685</v>
+        <v>5.7930668673992</v>
       </c>
       <c r="I42">
-        <v>62.1531791908</v>
+        <v>204.25</v>
       </c>
       <c r="J42">
-        <v>53.548060064</v>
+        <v>12.2925645354</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
-        <v>2018</v>
+        <v>2021.0</v>
       </c>
       <c r="B43" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C43" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D43">
-        <v>848</v>
+        <v>154</v>
       </c>
       <c r="E43">
-        <v>288.4418396226</v>
+        <v>1530.1818181818</v>
       </c>
       <c r="F43">
-        <v>193.6270543312</v>
+        <v>769.7832345303</v>
       </c>
       <c r="G43">
-        <v>16.1109316038</v>
+        <v>31.036818181818</v>
       </c>
       <c r="H43">
-        <v>107.6062669749</v>
+        <v>17.892082950107</v>
       </c>
       <c r="I43">
-        <v>52.3891891892</v>
+        <v>257.2532467532</v>
       </c>
       <c r="J43">
-        <v>37.0805888911</v>
+        <v>59.5516540425</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
-        <v>2018</v>
+        <v>2018.0</v>
       </c>
       <c r="B44" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C44" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D44">
-        <v>39</v>
+        <v>704</v>
       </c>
       <c r="E44">
-        <v>10200.427179487</v>
+        <v>540.5061931818</v>
       </c>
       <c r="F44">
-        <v>6971.2608077955</v>
+        <v>1020.7318697384</v>
       </c>
       <c r="G44">
-        <v>93.0776923077</v>
+        <v>6.8230113636364</v>
       </c>
       <c r="H44">
-        <v>50.540204916</v>
+        <v>30.645314568483</v>
       </c>
       <c r="I44">
-        <v>137.3142857143</v>
+        <v>62.0486409156</v>
       </c>
       <c r="J44">
-        <v>51.1789084709</v>
+        <v>53.3664461377</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
-        <v>2018</v>
+        <v>2024.0</v>
       </c>
       <c r="B45" t="s">
+        <v>12</v>
+      </c>
+      <c r="C45" t="s">
         <v>18</v>
       </c>
-      <c r="C45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D45">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E45">
-        <v>232.3076923077</v>
+        <v>10905.248888889</v>
       </c>
       <c r="F45">
-        <v>167.8846673716</v>
+        <v>9701.8536829338</v>
       </c>
       <c r="G45">
-        <v>8.6734615385</v>
+        <v>90.837777777778</v>
       </c>
       <c r="H45">
-        <v>5.771990951</v>
+        <v>139.09456670618</v>
       </c>
       <c r="I45">
-        <v>65.2916666667</v>
+        <v>152.1111111111</v>
       </c>
       <c r="J45">
-        <v>31.3278306146</v>
+        <v>50.7204505359</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
-        <v>2018</v>
+        <v>2018.0</v>
       </c>
       <c r="B46" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C46" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D46">
-        <v>1</v>
+        <v>848</v>
       </c>
       <c r="E46">
-        <v>8.0</v>
+        <v>288.4418408019</v>
+      </c>
+      <c r="F46">
+        <v>193.6270536675</v>
       </c>
       <c r="G46">
-        <v>13.92</v>
+        <v>16.110931603774</v>
+      </c>
+      <c r="H46">
+        <v>107.60626697495</v>
       </c>
       <c r="I46">
-        <v>66.0</v>
+        <v>51.0306965762</v>
+      </c>
+      <c r="J46">
+        <v>32.789593609</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
-        <v>2019</v>
+        <v>2021.0</v>
       </c>
       <c r="B47" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C47" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D47">
-        <v>48</v>
+        <v>79</v>
       </c>
       <c r="E47">
-        <v>877.3958333333</v>
+        <v>7662.869113924</v>
       </c>
       <c r="F47">
-        <v>369.3888995777</v>
+        <v>5100.8686691836</v>
       </c>
       <c r="G47">
-        <v>34.7183333333</v>
+        <v>107.87101265823</v>
       </c>
       <c r="H47">
-        <v>16.5744537259</v>
+        <v>66.528096852054</v>
       </c>
       <c r="I47">
-        <v>307.2372926076</v>
+        <v>139.8474679295</v>
       </c>
       <c r="J47">
-        <v>31.6102953702</v>
+        <v>39.9997853866</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
-        <v>2019</v>
+        <v>2021.0</v>
       </c>
       <c r="B48" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="C48" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D48">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="E48">
-        <v>4851.2303125</v>
+        <v>7835.4943357895</v>
       </c>
       <c r="F48">
-        <v>3532.449094544</v>
+        <v>6525.6964068219</v>
       </c>
       <c r="G48">
-        <v>43.63625</v>
+        <v>74.135263157895</v>
       </c>
       <c r="H48">
-        <v>26.8076898874</v>
+        <v>52.363644254976</v>
       </c>
       <c r="I48">
-        <v>151.287186861</v>
+        <v>156.9145816167</v>
       </c>
       <c r="J48">
-        <v>27.6655589183</v>
+        <v>32.2107087334</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
-        <v>2019</v>
+        <v>2025.0</v>
       </c>
       <c r="B49" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C49" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="D49">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="E49">
-        <v>13776.745652174</v>
+        <v>325.4054054054</v>
       </c>
       <c r="F49">
-        <v>7032.3260608512</v>
+        <v>195.473706595</v>
       </c>
       <c r="G49">
-        <v>57.3152173913</v>
+        <v>17.060540540541</v>
       </c>
       <c r="H49">
-        <v>67.6357908454</v>
+        <v>14.592183399559</v>
       </c>
       <c r="I49">
-        <v>181.6241295856</v>
+        <v>235.3470273405</v>
       </c>
       <c r="J49">
-        <v>14.6803270919</v>
+        <v>34.6954770161</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
-        <v>2019</v>
+        <v>2023.0</v>
       </c>
       <c r="B50" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C50" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D50">
-        <v>2</v>
+        <v>67</v>
       </c>
       <c r="E50">
-        <v>32259.47</v>
+        <v>10703.382850746</v>
       </c>
       <c r="F50">
-        <v>1594.3278016769</v>
+        <v>9630.3600637803</v>
       </c>
       <c r="G50">
-        <v>242.12</v>
+        <v>94.887462686567</v>
       </c>
       <c r="H50">
-        <v>74.7411867714</v>
+        <v>63.376924807141</v>
       </c>
       <c r="I50">
-        <v>199.9950027466</v>
+        <v>149.7168649702</v>
       </c>
       <c r="J50">
-        <v>14.1492028073</v>
+        <v>28.3635898001</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
-        <v>2019</v>
+        <v>2024.0</v>
       </c>
       <c r="B51" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C51" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D51">
-        <v>162</v>
+        <v>1</v>
       </c>
       <c r="E51">
-        <v>1035.3703703704</v>
-[...2 lines deleted...]
-        <v>535.4769730641</v>
+        <v>128.0</v>
       </c>
       <c r="G51">
-        <v>22.2335802469</v>
-[...2 lines deleted...]
-        <v>8.3121532379</v>
+        <v>7.88</v>
       </c>
       <c r="I51">
-        <v>215.7469561085</v>
-[...2 lines deleted...]
-        <v>41.8208952195</v>
+        <v>228.0</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
-        <v>2019</v>
+        <v>2024.0</v>
       </c>
       <c r="B52" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="C52" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D52">
-        <v>15</v>
+        <v>2229</v>
       </c>
       <c r="E52">
-        <v>3550.0</v>
+        <v>192.0071781068</v>
       </c>
       <c r="F52">
-        <v>2618.4821393864</v>
+        <v>628.9495823575</v>
       </c>
       <c r="G52">
-        <v>44.422</v>
+        <v>15.512830865859</v>
       </c>
       <c r="H52">
-        <v>29.6241210117</v>
+        <v>73.938949274757</v>
       </c>
       <c r="I52">
-        <v>169.7485722133</v>
+        <v>57.1716913409</v>
       </c>
       <c r="J52">
-        <v>29.859946854</v>
+        <v>38.8298387703</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
-        <v>2019</v>
+        <v>2025.0</v>
       </c>
       <c r="B53" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C53" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D53">
-        <v>38</v>
+        <v>128</v>
       </c>
       <c r="E53">
-        <v>10843.921052632</v>
+        <v>32111.810664063</v>
       </c>
       <c r="F53">
-        <v>7310.5968195807</v>
+        <v>16541.906079214</v>
       </c>
       <c r="G53">
-        <v>47.0336842105</v>
+        <v>76.128828125</v>
       </c>
       <c r="H53">
-        <v>21.6859870587</v>
+        <v>32.881039737308</v>
       </c>
       <c r="I53">
-        <v>166.6163147374</v>
+        <v>191.5642832662</v>
       </c>
       <c r="J53">
-        <v>24.8404879755</v>
+        <v>8.7799157213</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
-        <v>2019</v>
+        <v>2019.0</v>
       </c>
       <c r="B54" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C54" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D54">
-        <v>5</v>
+        <v>1017</v>
       </c>
       <c r="E54">
-        <v>3015.0</v>
+        <v>313.34906588</v>
       </c>
       <c r="F54">
-        <v>5090.4640751114</v>
+        <v>836.6642975136</v>
       </c>
       <c r="G54">
-        <v>21.824</v>
+        <v>9.5593510324484</v>
       </c>
       <c r="H54">
-        <v>24.320420021</v>
+        <v>24.65819297673</v>
       </c>
       <c r="I54">
-        <v>184.7259979248</v>
+        <v>35.999015748</v>
       </c>
       <c r="J54">
-        <v>16.6099522073</v>
+        <v>33.3404442188</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
-        <v>2019</v>
+        <v>2019.0</v>
       </c>
       <c r="B55" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="C55" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="D55">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E55">
-        <v>1308.75</v>
+        <v>83.4</v>
       </c>
       <c r="F55">
-        <v>514.6925943383</v>
+        <v>28.5197787119</v>
       </c>
       <c r="G55">
-        <v>25.04125</v>
+        <v>11.685</v>
       </c>
       <c r="H55">
-        <v>15.5060456489</v>
+        <v>2.3231264852923</v>
       </c>
       <c r="I55">
-        <v>194.2887487411</v>
+        <v>95.8</v>
       </c>
       <c r="J55">
-        <v>11.5477955969</v>
+        <v>53.1576272357</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
-        <v>2019</v>
+        <v>2019.0</v>
       </c>
       <c r="B56" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="C56" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D56">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E56">
-        <v>679.880952381</v>
+        <v>496.4608571429</v>
       </c>
       <c r="F56">
-        <v>202.7079122213</v>
+        <v>498.4226701356</v>
       </c>
       <c r="G56">
-        <v>53.7247619048</v>
+        <v>14.927142857143</v>
       </c>
       <c r="H56">
-        <v>17.5723626183</v>
+        <v>6.4022514640963</v>
       </c>
       <c r="I56">
-        <v>132.4826180594</v>
-[...2 lines deleted...]
-        <v>0.8845873834</v>
+        <v>134.9799957275</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
-        <v>2019</v>
+        <v>2019.0</v>
       </c>
       <c r="B57" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C57" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D57">
-        <v>2847</v>
+        <v>55</v>
       </c>
       <c r="E57">
-        <v>208.1873902353</v>
+        <v>97.9454545455</v>
       </c>
       <c r="F57">
-        <v>595.2652356444</v>
+        <v>78.2089836134</v>
       </c>
       <c r="G57">
-        <v>57.1018932209</v>
+        <v>6.026</v>
       </c>
       <c r="H57">
-        <v>167.6442869441</v>
+        <v>4.986201181483</v>
       </c>
       <c r="I57">
-        <v>52.2100670281</v>
+        <v>17.3636363636</v>
       </c>
       <c r="J57">
-        <v>41.4271264384</v>
+        <v>4.3689291694</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
-        <v>2019</v>
+        <v>2024.0</v>
       </c>
       <c r="B58" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="C58" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D58">
-        <v>1</v>
+        <v>193</v>
       </c>
       <c r="E58">
-        <v>1218.0</v>
+        <v>884.9170984456</v>
+      </c>
+      <c r="F58">
+        <v>440.0263289564</v>
       </c>
       <c r="G58">
-        <v>44.97</v>
+        <v>19.349430051813</v>
+      </c>
+      <c r="H58">
+        <v>7.2931661210547</v>
       </c>
       <c r="I58">
-        <v>67.5</v>
+        <v>221.200000506</v>
+      </c>
+      <c r="J58">
+        <v>43.3255290868</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
-        <v>2019</v>
+        <v>2019.0</v>
       </c>
       <c r="B59" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C59" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="D59">
-        <v>3</v>
+        <v>42</v>
       </c>
       <c r="E59">
-        <v>791.3333333333</v>
+        <v>679.880952381</v>
       </c>
       <c r="F59">
-        <v>1185.3709686564</v>
+        <v>202.7079122213</v>
       </c>
       <c r="G59">
-        <v>38.1033333333</v>
+        <v>53.724761904762</v>
       </c>
       <c r="H59">
-        <v>42.4589170061</v>
+        <v>17.572362618348</v>
       </c>
       <c r="I59">
-        <v>122.883333842</v>
+        <v>132.4826180594</v>
       </c>
       <c r="J59">
-        <v>67.0584874191</v>
+        <v>0.8845873834</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
-        <v>2019</v>
+        <v>2016.0</v>
       </c>
       <c r="B60" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C60" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D60">
-        <v>33</v>
+        <v>35</v>
+      </c>
+      <c r="E60">
+        <v>7332.3714285714</v>
+      </c>
+      <c r="F60">
+        <v>4235.1287992478</v>
       </c>
       <c r="G60">
-        <v>10.0521212121</v>
+        <v>71.868</v>
       </c>
       <c r="H60">
-        <v>5.3492690842</v>
+        <v>41.346200181054</v>
       </c>
       <c r="I60">
-        <v>131.9090909091</v>
+        <v>166.0294117647</v>
       </c>
       <c r="J60">
-        <v>1.9583736295</v>
+        <v>21.2965857188</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
-        <v>2019</v>
+        <v>2018.0</v>
       </c>
       <c r="B61" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C61" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D61">
-        <v>1017</v>
+        <v>1</v>
       </c>
       <c r="E61">
-        <v>313.34906588</v>
-[...2 lines deleted...]
-        <v>836.6642975136</v>
+        <v>1037.0</v>
       </c>
       <c r="G61">
-        <v>9.5593510324</v>
-[...2 lines deleted...]
-        <v>24.6581929767</v>
+        <v>1.67</v>
       </c>
       <c r="I61">
-        <v>35.999015748</v>
-[...2 lines deleted...]
-        <v>33.3404442188</v>
+        <v>67.5</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
-        <v>2019</v>
+        <v>2020.0</v>
       </c>
       <c r="B62" t="s">
         <v>14</v>
       </c>
       <c r="C62" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D62">
-        <v>55</v>
+        <v>391</v>
       </c>
       <c r="E62">
-        <v>97.9454545455</v>
+        <v>6.1662404092</v>
       </c>
       <c r="F62">
-        <v>78.2089836134</v>
+        <v>7.8299547062</v>
       </c>
       <c r="G62">
-        <v>6.026</v>
+        <v>1.1838363171355</v>
       </c>
       <c r="H62">
-        <v>4.9862011815</v>
+        <v>0.95973666997949</v>
       </c>
       <c r="I62">
-        <v>17.3636363636</v>
+        <v>75.1406649616</v>
       </c>
       <c r="J62">
-        <v>4.3689291694</v>
+        <v>5.5937839647</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
-        <v>2019</v>
+        <v>2022.0</v>
       </c>
       <c r="B63" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="C63" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="D63">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="E63">
-        <v>195.2727272727</v>
-[...2 lines deleted...]
-        <v>213.9533084152</v>
+        <v>208.0</v>
       </c>
       <c r="G63">
-        <v>4.6527272727</v>
-[...2 lines deleted...]
-        <v>4.6656919978</v>
+        <v>23.35</v>
       </c>
       <c r="I63">
-        <v>81.4545454545</v>
-[...2 lines deleted...]
-        <v>43.5278385321</v>
+        <v>155.0</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
-        <v>2019</v>
+        <v>2023.0</v>
       </c>
       <c r="B64" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C64" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D64">
-        <v>1028</v>
+        <v>435</v>
       </c>
       <c r="E64">
-        <v>6.0</v>
+        <v>391.167816092</v>
       </c>
       <c r="F64">
-        <v>5.9135281343</v>
+        <v>275.8588379969</v>
       </c>
       <c r="G64">
-        <v>4.7118871595</v>
+        <v>4.3114482758621</v>
       </c>
       <c r="H64">
-        <v>114.514357032</v>
+        <v>4.2700558462299</v>
       </c>
       <c r="I64">
-        <v>74.469785575</v>
+        <v>81.1333333333</v>
       </c>
       <c r="J64">
-        <v>4.2928827489</v>
+        <v>34.5851072963</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
-        <v>2019</v>
+        <v>2024.0</v>
       </c>
       <c r="B65" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="C65" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D65">
-        <v>2</v>
+        <v>29</v>
       </c>
       <c r="E65">
-        <v>212.0</v>
+        <v>1626.8003448276</v>
       </c>
       <c r="F65">
-        <v>0.0</v>
+        <v>1457.483408684</v>
       </c>
       <c r="G65">
-        <v>22.09</v>
+        <v>12.731379310345</v>
       </c>
       <c r="H65">
-        <v>15.5704913217</v>
+        <v>12.488508067173</v>
       </c>
       <c r="I65">
-        <v>168.0</v>
+        <v>193.5517241379</v>
       </c>
       <c r="J65">
-        <v>0.0</v>
+        <v>18.3820296697</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
-        <v>2019</v>
+        <v>2019.0</v>
       </c>
       <c r="B66" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C66" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D66">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="E66">
-        <v>7288.1833333333</v>
+        <v>1184.4754126068</v>
       </c>
       <c r="F66">
-        <v>11981.340902533</v>
+        <v>1814.1320062286</v>
       </c>
       <c r="G66">
-        <v>50.0375</v>
+        <v>25.84</v>
       </c>
       <c r="H66">
-        <v>41.3527906335</v>
+        <v>20.889217463802</v>
       </c>
       <c r="I66">
-        <v>158.9350001017</v>
+        <v>150.8766682943</v>
       </c>
       <c r="J66">
-        <v>20.3443353114</v>
+        <v>5.8948412337</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
-        <v>2019</v>
+        <v>2019.0</v>
       </c>
       <c r="B67" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="C67" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D67">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E67">
-        <v>12282.188</v>
+        <v>1481.3119444444</v>
       </c>
       <c r="F67">
-        <v>3543.5705149179</v>
+        <v>1145.5460100028</v>
       </c>
       <c r="G67">
-        <v>64.644</v>
+        <v>11.253888888889</v>
       </c>
       <c r="H67">
-        <v>29.619064522</v>
+        <v>5.4048218037377</v>
       </c>
       <c r="I67">
-        <v>174.111000824</v>
+        <v>197.0277777778</v>
       </c>
       <c r="J67">
-        <v>22.7402282862</v>
+        <v>13.9989512079</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
-        <v>2019</v>
+        <v>2020.0</v>
       </c>
       <c r="B68" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C68" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D68">
         <v>2</v>
       </c>
       <c r="E68">
-        <v>506.775</v>
+        <v>3.5</v>
       </c>
       <c r="F68">
-        <v>254.7493600581</v>
+        <v>0.7071067812</v>
       </c>
       <c r="G68">
-        <v>29.95</v>
+        <v>1.17</v>
       </c>
       <c r="H68">
-        <v>6.2932503526</v>
+        <v>0.7778174593052</v>
       </c>
       <c r="I68">
-        <v>141.4600067139</v>
+        <v>24.0</v>
       </c>
       <c r="J68">
-        <v>4.7941831133</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
-        <v>2019</v>
+        <v>2023.0</v>
       </c>
       <c r="B69" t="s">
         <v>22</v>
       </c>
       <c r="C69" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D69">
-        <v>148</v>
+        <v>3</v>
       </c>
       <c r="E69">
-        <v>1411.0472972973</v>
+        <v>293.6666666667</v>
       </c>
       <c r="F69">
-        <v>1025.602834736</v>
+        <v>137.2637364104</v>
       </c>
       <c r="G69">
-        <v>26.2523648649</v>
+        <v>9.7666666666667</v>
       </c>
       <c r="H69">
-        <v>17.4901085889</v>
+        <v>0.7205784713224</v>
       </c>
       <c r="I69">
-        <v>265.1689189189</v>
+        <v>177.3233311971</v>
       </c>
       <c r="J69">
-        <v>72.5318966676</v>
+        <v>69.0116742162</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
-        <v>2019</v>
+        <v>2021.0</v>
       </c>
       <c r="B70" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="C70" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D70">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="E70">
-        <v>1460.8576923077</v>
+        <v>53.3333333333</v>
       </c>
       <c r="F70">
-        <v>1413.3093012097</v>
+        <v>1.1547005384</v>
       </c>
       <c r="G70">
-        <v>31.6092307692</v>
+        <v>7.1666666666667</v>
       </c>
       <c r="H70">
-        <v>24.9383077017</v>
+        <v>1.3609677929082</v>
       </c>
       <c r="I70">
-        <v>137.6153846154</v>
+        <v>133.0</v>
       </c>
       <c r="J70">
-        <v>25.2406367509</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
-        <v>2019</v>
+        <v>2022.0</v>
       </c>
       <c r="B71" t="s">
         <v>22</v>
       </c>
       <c r="C71" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D71">
-        <v>1</v>
+        <v>84</v>
       </c>
       <c r="E71">
-        <v>709.0</v>
+        <v>12190.511904762</v>
+      </c>
+      <c r="F71">
+        <v>7899.1138125712</v>
       </c>
       <c r="G71">
-        <v>11.42</v>
+        <v>55.43130952381</v>
+      </c>
+      <c r="H71">
+        <v>33.989144680262</v>
       </c>
       <c r="I71">
-        <v>160.0</v>
+        <v>161.5880925315</v>
+      </c>
+      <c r="J71">
+        <v>27.178421075</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
-        <v>2019</v>
+        <v>2018.0</v>
       </c>
       <c r="B72" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="C72" t="s">
         <v>16</v>
       </c>
       <c r="D72">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="E72">
-        <v>4093.1945454545</v>
-[...2 lines deleted...]
-        <v>1689.26444248</v>
+        <v>8.0</v>
       </c>
       <c r="G72">
-        <v>63.8063636364</v>
-[...2 lines deleted...]
-        <v>29.2311697586</v>
+        <v>13.92</v>
       </c>
       <c r="I72">
-        <v>174.5454545455</v>
-[...2 lines deleted...]
-        <v>27.5076848766</v>
+        <v>66.0</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
-        <v>2019</v>
+        <v>2021.0</v>
       </c>
       <c r="B73" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C73" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="D73">
-        <v>36</v>
+        <v>224</v>
       </c>
       <c r="E73">
-        <v>1481.3119444444</v>
+        <v>3489.7098214286</v>
       </c>
       <c r="F73">
-        <v>1145.5460100028</v>
+        <v>2573.0328705804</v>
       </c>
       <c r="G73">
-        <v>11.2538888889</v>
+        <v>35.191294642857</v>
       </c>
       <c r="H73">
-        <v>5.4048218037</v>
+        <v>24.496179506691</v>
       </c>
       <c r="I73">
-        <v>197.0277777778</v>
+        <v>276.2676150527</v>
       </c>
       <c r="J73">
-        <v>13.9989512079</v>
+        <v>63.3855015203</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
-        <v>2019</v>
+        <v>2022.0</v>
       </c>
       <c r="B74" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="C74" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D74">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="E74">
-        <v>1607.4907894737</v>
+        <v>14198.587</v>
       </c>
       <c r="F74">
-        <v>990.9068799489</v>
+        <v>7203.0152501217</v>
       </c>
       <c r="G74">
-        <v>13.8246052632</v>
+        <v>83.3485</v>
       </c>
       <c r="H74">
-        <v>8.2255124162</v>
+        <v>36.295902809952</v>
       </c>
       <c r="I74">
-        <v>201.6133333333</v>
+        <v>176.1964988708</v>
       </c>
       <c r="J74">
-        <v>10.526534469</v>
+        <v>14.3357184949</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
-        <v>2019</v>
+        <v>2020.0</v>
       </c>
       <c r="B75" t="s">
+        <v>17</v>
+      </c>
+      <c r="C75" t="s">
         <v>18</v>
       </c>
-      <c r="C75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D75">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="E75">
-        <v>83.4</v>
+        <v>22797.641333333</v>
       </c>
       <c r="F75">
-        <v>28.5197787119</v>
+        <v>21375.398990653</v>
       </c>
       <c r="G75">
-        <v>11.685</v>
+        <v>117.80166666667</v>
       </c>
       <c r="H75">
-        <v>2.3231264853</v>
+        <v>71.322282347072</v>
       </c>
       <c r="I75">
-        <v>95.8</v>
+        <v>172.5869995117</v>
       </c>
       <c r="J75">
-        <v>53.1576272357</v>
+        <v>30.5391121401</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
-        <v>2019</v>
+        <v>2021.0</v>
       </c>
       <c r="B76" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C76" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D76">
-        <v>617</v>
+        <v>3</v>
       </c>
       <c r="E76">
-        <v>413.6123824959</v>
+        <v>2741.3333333333</v>
       </c>
       <c r="F76">
-        <v>631.154699179</v>
+        <v>1472.2650350169</v>
       </c>
       <c r="G76">
-        <v>14.1855105348</v>
+        <v>36.636666666667</v>
       </c>
       <c r="H76">
-        <v>110.3180025522</v>
+        <v>21.457321205904</v>
       </c>
       <c r="I76">
-        <v>62.2524850895</v>
+        <v>137.4733276367</v>
       </c>
       <c r="J76">
-        <v>55.8745559693</v>
+        <v>7.2977070502</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
-        <v>2019</v>
+        <v>2016.0</v>
       </c>
       <c r="B77" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C77" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D77">
-        <v>1097</v>
+        <v>82</v>
       </c>
       <c r="E77">
-        <v>276.8523245214</v>
+        <v>477.1219512195</v>
       </c>
       <c r="F77">
-        <v>191.1601443811</v>
+        <v>550.6055115859</v>
       </c>
       <c r="G77">
-        <v>8.5984503191</v>
+        <v>11.346097560976</v>
       </c>
       <c r="H77">
-        <v>66.9589253219</v>
+        <v>13.368909736621</v>
       </c>
       <c r="I77">
-        <v>41.7272727273</v>
+        <v>76.9705882353</v>
       </c>
       <c r="J77">
-        <v>23.6275476955</v>
+        <v>36.133997501</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
-        <v>2019</v>
+        <v>2016.0</v>
       </c>
       <c r="B78" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C78" t="s">
         <v>16</v>
       </c>
       <c r="D78">
-        <v>38</v>
+        <v>1</v>
       </c>
       <c r="E78">
-        <v>10254.47368421</v>
-[...2 lines deleted...]
-        <v>5422.2469200001</v>
+        <v>25.0</v>
       </c>
       <c r="G78">
-        <v>98.4442105263</v>
-[...8 lines deleted...]
-        <v>51.9199515175</v>
+        <v>3.75</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
-        <v>2019</v>
+        <v>2018.0</v>
       </c>
       <c r="B79" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C79" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D79">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="E79">
-        <v>185.5</v>
+        <v>282.4285714286</v>
       </c>
       <c r="F79">
-        <v>153.1493461371</v>
+        <v>174.6652580823</v>
       </c>
       <c r="G79">
-        <v>5.5</v>
+        <v>12.82</v>
       </c>
       <c r="H79">
-        <v>4.9174609528</v>
+        <v>19.718837017769</v>
       </c>
       <c r="I79">
-        <v>59.4</v>
+        <v>111.7142857143</v>
       </c>
       <c r="J79">
-        <v>43.6760804102</v>
+        <v>24.1572231138</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
-        <v>2019</v>
+        <v>2022.0</v>
       </c>
       <c r="B80" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C80" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D80">
-        <v>454</v>
+        <v>3</v>
       </c>
       <c r="E80">
-        <v>2701.4845814978</v>
+        <v>2258.53</v>
       </c>
       <c r="F80">
-        <v>1561.5337703992</v>
+        <v>248.55754203</v>
       </c>
       <c r="G80">
-        <v>26.9636343612</v>
+        <v>33.156666666667</v>
       </c>
       <c r="H80">
-        <v>12.0266304676</v>
+        <v>6.2558878932837</v>
       </c>
       <c r="I80">
-        <v>287.2539043761</v>
+        <v>200.0</v>
       </c>
       <c r="J80">
-        <v>63.5378399235</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
-        <v>2019</v>
+        <v>2020.0</v>
       </c>
       <c r="B81" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C81" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D81">
-        <v>7</v>
+        <v>73</v>
       </c>
       <c r="E81">
-        <v>496.4614285714</v>
+        <v>2994.6959460274</v>
       </c>
       <c r="F81">
-        <v>498.4233277522</v>
+        <v>2645.0854266791</v>
       </c>
       <c r="G81">
-        <v>14.9271428571</v>
+        <v>40.070684931507</v>
       </c>
       <c r="H81">
-        <v>6.4022514641</v>
+        <v>25.503356224055</v>
       </c>
       <c r="I81">
-        <v>134.9799957275</v>
+        <v>156.5555576748</v>
+      </c>
+      <c r="J81">
+        <v>7.0429529403</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
-        <v>2019</v>
+        <v>2025.0</v>
       </c>
       <c r="B82" t="s">
         <v>23</v>
       </c>
       <c r="C82" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D82">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="E82">
-        <v>11456.277916667</v>
-[...2 lines deleted...]
-        <v>12609.859538976</v>
+        <v>6522.96</v>
       </c>
       <c r="G82">
-        <v>21.36375</v>
-[...2 lines deleted...]
-        <v>14.6602659736</v>
+        <v>68.5</v>
       </c>
       <c r="I82">
-        <v>168.0924358833</v>
-[...2 lines deleted...]
-        <v>11.9410043026</v>
+        <v>171.8999938965</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83">
-        <v>2019</v>
+        <v>2025.0</v>
       </c>
       <c r="B83" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C83" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D83">
-        <v>153</v>
+        <v>6</v>
       </c>
       <c r="E83">
-        <v>23025.441568627</v>
+        <v>2356.5</v>
       </c>
       <c r="F83">
-        <v>12670.981596714</v>
+        <v>1209.6820656685</v>
       </c>
       <c r="G83">
-        <v>66.2966013072</v>
+        <v>54.736666666667</v>
       </c>
       <c r="H83">
-        <v>31.784902059</v>
+        <v>34.557604469446</v>
       </c>
       <c r="I83">
-        <v>185.5678313841</v>
+        <v>155.6383336385</v>
       </c>
       <c r="J83">
-        <v>9.9958781061</v>
+        <v>33.9522203085</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84">
-        <v>2019</v>
+        <v>2024.0</v>
       </c>
       <c r="B84" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C84" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D84">
-        <v>13</v>
+        <v>98</v>
       </c>
       <c r="E84">
-        <v>6922.23</v>
+        <v>9730.9825204082</v>
       </c>
       <c r="F84">
-        <v>6883.2900840768</v>
+        <v>10408.869044125</v>
       </c>
       <c r="G84">
-        <v>36.3376923077</v>
+        <v>19.625510204082</v>
       </c>
       <c r="H84">
-        <v>35.9712545314</v>
+        <v>9.5081518061049</v>
+      </c>
+      <c r="I84">
+        <v>160.4728544326</v>
+      </c>
+      <c r="J84">
+        <v>12.4006233175</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85">
-        <v>2019</v>
+        <v>2023.0</v>
       </c>
       <c r="B85" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="C85" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D85">
-        <v>139</v>
+        <v>2802</v>
       </c>
       <c r="E85">
-        <v>3130.9802877698</v>
+        <v>20.3786581014</v>
       </c>
       <c r="F85">
-        <v>1405.819495221</v>
+        <v>45.2225850716</v>
       </c>
       <c r="G85">
-        <v>20.8742446043</v>
+        <v>4.6133940042827</v>
       </c>
       <c r="H85">
-        <v>11.7909767133</v>
+        <v>7.3653293968114</v>
+      </c>
+      <c r="I85">
+        <v>21.8879371877</v>
+      </c>
+      <c r="J85">
+        <v>9.3166903144</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86">
-        <v>2019</v>
+        <v>2020.0</v>
       </c>
       <c r="B86" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="C86" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D86">
-        <v>117</v>
+        <v>5</v>
       </c>
       <c r="E86">
-        <v>2229.4444444444</v>
+        <v>977.264</v>
       </c>
       <c r="F86">
-        <v>1315.0612313294</v>
+        <v>471.8777261961</v>
       </c>
       <c r="G86">
-        <v>30.3147863248</v>
+        <v>15.654</v>
       </c>
       <c r="H86">
-        <v>22.1825785789</v>
-[...5 lines deleted...]
-        <v>51.7947586549</v>
+        <v>12.588924894525</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87">
-        <v>2019</v>
+        <v>2018.0</v>
       </c>
       <c r="B87" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="C87" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D87">
-        <v>35</v>
+        <v>1</v>
       </c>
       <c r="E87">
-        <v>6159.6437142857</v>
-[...2 lines deleted...]
-        <v>6059.4398332214</v>
+        <v>214.0</v>
       </c>
       <c r="G87">
-        <v>77.1285714286</v>
-[...8 lines deleted...]
-        <v>31.1283431068</v>
+        <v>5.02</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88">
-        <v>2019</v>
+        <v>2017.0</v>
       </c>
       <c r="B88" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="C88" t="s">
         <v>15</v>
       </c>
       <c r="D88">
-        <v>2</v>
+        <v>1136</v>
       </c>
       <c r="E88">
-        <v>160.5</v>
+        <v>316.1674735915</v>
       </c>
       <c r="F88">
-        <v>143.5426765809</v>
+        <v>818.1050195936</v>
       </c>
       <c r="G88">
-        <v>18.26</v>
+        <v>23.694348591549</v>
       </c>
       <c r="H88">
-        <v>13.3077496219</v>
+        <v>65.845037424303</v>
       </c>
       <c r="I88">
-        <v>66.5</v>
+        <v>42.7520152277</v>
       </c>
       <c r="J88">
-        <v>31.8198051534</v>
+        <v>17.1798645796</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89">
-        <v>2019</v>
+        <v>2025.0</v>
       </c>
       <c r="B89" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="C89" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D89">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E89">
-        <v>29691.57625</v>
+        <v>596.8666666667</v>
       </c>
       <c r="F89">
-        <v>19741.024918398</v>
+        <v>1405.9829742246</v>
       </c>
       <c r="G89">
-        <v>150.531875</v>
+        <v>8.1213333333333</v>
       </c>
       <c r="H89">
-        <v>79.4813223526</v>
+        <v>15.153149067658</v>
       </c>
       <c r="I89">
-        <v>179.1687488556</v>
+        <v>70.7333333333</v>
       </c>
       <c r="J89">
-        <v>27.4468865725</v>
+        <v>41.7123939558</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90">
-        <v>2019</v>
+        <v>2019.0</v>
       </c>
       <c r="B90" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="C90" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D90">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="E90">
-        <v>22078.5</v>
+        <v>29691.5761875</v>
       </c>
       <c r="F90">
-        <v>4738.5649374749</v>
+        <v>19741.024850656</v>
       </c>
       <c r="G90">
-        <v>163.775</v>
+        <v>150.531875</v>
       </c>
       <c r="H90">
-        <v>20.603650971</v>
+        <v>79.481322352592</v>
       </c>
       <c r="I90">
-        <v>137.25</v>
+        <v>179.1687488556</v>
       </c>
       <c r="J90">
-        <v>1.5</v>
+        <v>27.4468865725</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91">
-        <v>2019</v>
+        <v>2023.0</v>
       </c>
       <c r="B91" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="C91" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D91">
-        <v>204</v>
+        <v>1</v>
       </c>
       <c r="E91">
-        <v>3144.8039215686</v>
-[...2 lines deleted...]
-        <v>1531.1943697053</v>
+        <v>481.368</v>
       </c>
       <c r="G91">
-        <v>27.4554411765</v>
-[...8 lines deleted...]
-        <v>38.6367790665</v>
+        <v>9.6</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92">
-        <v>2019</v>
+        <v>2026.0</v>
       </c>
       <c r="B92" t="s">
         <v>25</v>
       </c>
       <c r="C92" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D92">
-        <v>83</v>
+        <v>37</v>
       </c>
       <c r="E92">
-        <v>9710.6998795181</v>
+        <v>3301.2578856757</v>
       </c>
       <c r="F92">
-        <v>9426.3343869758</v>
+        <v>1799.8187437363</v>
       </c>
       <c r="G92">
-        <v>47.353373494</v>
+        <v>35.521891891892</v>
       </c>
       <c r="H92">
-        <v>43.4100139419</v>
+        <v>21.635546989701</v>
       </c>
       <c r="I92">
-        <v>193.5575002035</v>
+        <v>200.4970253609</v>
       </c>
       <c r="J92">
-        <v>25.7941372759</v>
+        <v>5.6674435447</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93">
-        <v>2019</v>
+        <v>2026.0</v>
       </c>
       <c r="B93" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="C93" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D93">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="E93">
-        <v>1184.4751515152</v>
+        <v>3434.2437371463</v>
       </c>
       <c r="F93">
-        <v>1814.1317761072</v>
+        <v>2823.7088940113</v>
       </c>
       <c r="G93">
-        <v>25.84</v>
+        <v>56.004634146341</v>
       </c>
       <c r="H93">
-        <v>20.8892174638</v>
+        <v>39.632106182839</v>
       </c>
       <c r="I93">
-        <v>150.8766682943</v>
+        <v>129.253171223</v>
       </c>
       <c r="J93">
-        <v>5.8948412337</v>
+        <v>44.1031699494</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94">
-        <v>2020</v>
+        <v>2024.0</v>
       </c>
       <c r="B94" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C94" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D94">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="E94">
-        <v>834.3142857143</v>
+        <v>3067.0130434783</v>
       </c>
       <c r="F94">
-        <v>344.4442506734</v>
+        <v>2391.2535649975</v>
       </c>
       <c r="G94">
-        <v>33.7042857143</v>
+        <v>44.88652173913</v>
       </c>
       <c r="H94">
-        <v>18.0541312926</v>
+        <v>26.371940944306</v>
       </c>
       <c r="I94">
-        <v>264.5014290946</v>
+        <v>147.347826087</v>
       </c>
       <c r="J94">
-        <v>60.3758939364</v>
+        <v>31.9383051518</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95">
-        <v>2020</v>
+        <v>2025.0</v>
       </c>
       <c r="B95" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C95" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D95">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="E95">
-        <v>6163.7776190476</v>
+        <v>877.1339285714</v>
       </c>
       <c r="F95">
-        <v>4926.299050728</v>
+        <v>480.2642676028</v>
       </c>
       <c r="G95">
-        <v>58.2385714286</v>
+        <v>22.060401785714</v>
       </c>
       <c r="H95">
-        <v>37.2623249587</v>
+        <v>8.0274304573854</v>
       </c>
       <c r="I95">
-        <v>157.4959513346</v>
+        <v>208.7362935884</v>
       </c>
       <c r="J95">
-        <v>22.8594481402</v>
+        <v>49.6955368516</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96">
-        <v>2020</v>
+        <v>2016.0</v>
       </c>
       <c r="B96" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C96" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="D96">
-        <v>90</v>
-[...5 lines deleted...]
-        <v>6620.2360285551</v>
+        <v>39</v>
       </c>
       <c r="G96">
-        <v>67.92</v>
+        <v>11.835128205128</v>
       </c>
       <c r="H96">
-        <v>68.8621005661</v>
+        <v>6.5185988451648</v>
       </c>
       <c r="I96">
-        <v>185.4518897163</v>
+        <v>129.8717948718</v>
       </c>
       <c r="J96">
-        <v>11.358659922</v>
+        <v>12.7716369292</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97">
-        <v>2020</v>
+        <v>2025.0</v>
       </c>
       <c r="B97" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C97" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="D97">
-        <v>2</v>
+        <v>37</v>
       </c>
       <c r="E97">
-        <v>20049.625</v>
+        <v>663.6216216216</v>
       </c>
       <c r="F97">
-        <v>8541.3195866476</v>
+        <v>167.9439971722</v>
       </c>
       <c r="G97">
-        <v>87.76</v>
+        <v>52.188918918919</v>
       </c>
       <c r="H97">
-        <v>30.9147084735</v>
+        <v>26.96438368826</v>
       </c>
       <c r="I97">
-        <v>178.5400009155</v>
+        <v>132.3513497018</v>
       </c>
       <c r="J97">
-        <v>1.9940355124</v>
+        <v>0.0506665319</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98">
-        <v>2020</v>
+        <v>2024.0</v>
       </c>
       <c r="B98" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C98" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="D98">
-        <v>176</v>
+        <v>636</v>
       </c>
       <c r="E98">
-        <v>951.3977272727</v>
+        <v>2848.1163522013</v>
       </c>
       <c r="F98">
-        <v>499.2395483366</v>
+        <v>2157.3937796098</v>
       </c>
       <c r="G98">
-        <v>19.8848295455</v>
+        <v>34.294481132075</v>
       </c>
       <c r="H98">
-        <v>7.587147627</v>
+        <v>17.789015425512</v>
       </c>
       <c r="I98">
-        <v>234.2838843645</v>
+        <v>288.5711851514</v>
       </c>
       <c r="J98">
-        <v>48.3046259905</v>
+        <v>75.3785567267</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99">
-        <v>2020</v>
+        <v>2019.0</v>
       </c>
       <c r="B99" t="s">
+        <v>14</v>
+      </c>
+      <c r="C99" t="s">
         <v>20</v>
       </c>
-      <c r="C99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D99">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E99">
-        <v>4355.8333333333</v>
+        <v>195.2727272727</v>
       </c>
       <c r="F99">
-        <v>2290.1042387285</v>
+        <v>213.9533084152</v>
       </c>
       <c r="G99">
-        <v>38.4566666667</v>
+        <v>4.6527272727273</v>
       </c>
       <c r="H99">
-        <v>16.935299516</v>
+        <v>4.6656919977836</v>
       </c>
       <c r="I99">
-        <v>162.8933327993</v>
+        <v>81.4545454545</v>
       </c>
       <c r="J99">
-        <v>29.3699163109</v>
+        <v>43.5278385321</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100">
-        <v>2020</v>
+        <v>2026.0</v>
       </c>
       <c r="B100" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C100" t="s">
         <v>15</v>
       </c>
       <c r="D100">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="E100">
-        <v>2307.5</v>
+        <v>2829.6681428571</v>
       </c>
       <c r="F100">
-        <v>843.5783899556</v>
+        <v>3586.4609809011</v>
       </c>
       <c r="G100">
-        <v>34.395</v>
+        <v>50.378571428571</v>
       </c>
       <c r="H100">
-        <v>5.5507882323</v>
+        <v>13.199785892924</v>
       </c>
       <c r="I100">
-        <v>139.5</v>
+        <v>156.7771475656</v>
       </c>
       <c r="J100">
-        <v>28.9913780286</v>
+        <v>15.6640053641</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101">
-        <v>2020</v>
+        <v>2020.0</v>
       </c>
       <c r="B101" t="s">
+        <v>14</v>
+      </c>
+      <c r="C101" t="s">
         <v>20</v>
       </c>
-      <c r="C101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D101">
-        <v>65</v>
+        <v>2</v>
       </c>
       <c r="E101">
-        <v>10810.8</v>
+        <v>154.5</v>
       </c>
       <c r="F101">
-        <v>8120.4984610706</v>
+        <v>176.0695885155</v>
       </c>
       <c r="G101">
-        <v>46.3223076923</v>
+        <v>4.545</v>
       </c>
       <c r="H101">
-        <v>29.4128863005</v>
+        <v>5.833630944789</v>
       </c>
       <c r="I101">
-        <v>169.6072305533</v>
+        <v>101.5</v>
       </c>
       <c r="J101">
-        <v>33.5923985257</v>
+        <v>40.3050865276</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102">
-        <v>2020</v>
+        <v>2022.0</v>
       </c>
       <c r="B102" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="C102" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D102">
-        <v>4</v>
+        <v>73</v>
       </c>
       <c r="E102">
-        <v>5118.25</v>
+        <v>2672.4261643836</v>
       </c>
       <c r="F102">
-        <v>3941.5497269475</v>
+        <v>2378.3163362641</v>
       </c>
       <c r="G102">
-        <v>28.855</v>
+        <v>54.957671232877</v>
       </c>
       <c r="H102">
-        <v>15.3762533364</v>
+        <v>35.227788885755</v>
       </c>
       <c r="I102">
-        <v>186.5174980164</v>
+        <v>143.5616438356</v>
       </c>
       <c r="J102">
-        <v>40.7380885863</v>
+        <v>26.6609297482</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103">
-        <v>2020</v>
+        <v>2017.0</v>
       </c>
       <c r="B103" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="C103" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="D103">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="E103">
-        <v>936.5454545455</v>
+        <v>26.2857142857</v>
       </c>
       <c r="F103">
-        <v>487.7655919879</v>
+        <v>20.89429177</v>
       </c>
       <c r="G103">
-        <v>16.21</v>
+        <v>6.7371428571429</v>
       </c>
       <c r="H103">
-        <v>7.4733901276</v>
+        <v>3.5944851939497</v>
       </c>
       <c r="I103">
-        <v>198.384543679</v>
+        <v>133.0</v>
       </c>
       <c r="J103">
-        <v>28.0185153585</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104">
-        <v>2020</v>
+        <v>2021.0</v>
       </c>
       <c r="B104" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="C104" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D104">
-        <v>43</v>
+        <v>171</v>
       </c>
       <c r="E104">
-        <v>570.1162790698</v>
+        <v>25103.767087719</v>
       </c>
       <c r="F104">
-        <v>186.181965433</v>
+        <v>13358.778823932</v>
       </c>
       <c r="G104">
-        <v>47.3886046512</v>
+        <v>72.43432748538</v>
       </c>
       <c r="H104">
-        <v>20.9336911838</v>
+        <v>28.445200897584</v>
       </c>
       <c r="I104">
-        <v>132.4853473042</v>
+        <v>187.8177789245</v>
       </c>
       <c r="J104">
-        <v>0.8733590309</v>
+        <v>9.6117641612</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105">
-        <v>2020</v>
+        <v>2023.0</v>
       </c>
       <c r="B105" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="C105" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D105">
-        <v>4094</v>
+        <v>196</v>
       </c>
       <c r="E105">
-        <v>167.8270346849</v>
+        <v>975.7551020408</v>
       </c>
       <c r="F105">
-        <v>485.9544806333</v>
+        <v>552.2807175699</v>
       </c>
       <c r="G105">
-        <v>30.447813874</v>
+        <v>22.929234693878</v>
       </c>
       <c r="H105">
-        <v>122.6782926346</v>
+        <v>10.434338917347</v>
       </c>
       <c r="I105">
-        <v>50.2365287854</v>
+        <v>212.6442344043</v>
       </c>
       <c r="J105">
-        <v>33.9150201345</v>
+        <v>43.0341894483</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106">
-        <v>2020</v>
+        <v>2026.0</v>
       </c>
       <c r="B106" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C106" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="D106">
-        <v>13</v>
+        <v>63</v>
+      </c>
+      <c r="E106">
+        <v>2391.4920634921</v>
+      </c>
+      <c r="F106">
+        <v>1691.0069330185</v>
       </c>
       <c r="G106">
-        <v>8.4876923077</v>
+        <v>34.657936507937</v>
       </c>
       <c r="H106">
-        <v>2.951330643</v>
+        <v>16.728818399043</v>
       </c>
       <c r="I106">
-        <v>131.3846153846</v>
+        <v>234.9133329846</v>
       </c>
       <c r="J106">
-        <v>1.556623565</v>
+        <v>69.3570486307</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107">
-        <v>2020</v>
+        <v>2025.0</v>
       </c>
       <c r="B107" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="C107" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D107">
-        <v>641</v>
+        <v>1</v>
       </c>
       <c r="E107">
-        <v>287.1326053042</v>
-[...2 lines deleted...]
-        <v>869.1273800202</v>
+        <v>7648.0</v>
       </c>
       <c r="G107">
-        <v>7.081700468</v>
-[...2 lines deleted...]
-        <v>9.2060374251</v>
+        <v>83.57</v>
       </c>
       <c r="I107">
-        <v>34.4555382215</v>
-[...2 lines deleted...]
-        <v>34.7736651172</v>
+        <v>136.4299926758</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108">
-        <v>2020</v>
+        <v>2025.0</v>
       </c>
       <c r="B108" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C108" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D108">
-        <v>17</v>
+        <v>239</v>
       </c>
       <c r="E108">
-        <v>67.5294117647</v>
+        <v>2427.0209205021</v>
       </c>
       <c r="F108">
-        <v>17.1359185888</v>
+        <v>1805.675318739</v>
       </c>
       <c r="G108">
-        <v>3.3188235294</v>
+        <v>34.064853556485</v>
       </c>
       <c r="H108">
-        <v>1.1353572255</v>
+        <v>18.899134341684</v>
       </c>
       <c r="I108">
-        <v>18.2941176471</v>
+        <v>228.3488700579</v>
       </c>
       <c r="J108">
-        <v>1.0467035088</v>
+        <v>70.1998698337</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109">
-        <v>2020</v>
+        <v>2023.0</v>
       </c>
       <c r="B109" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="C109" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D109">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="E109">
-        <v>6866.3333333333</v>
+        <v>7368.0967721519</v>
       </c>
       <c r="F109">
-        <v>5084.3485652867</v>
+        <v>5651.0497034698</v>
       </c>
       <c r="G109">
-        <v>86.9933333333</v>
+        <v>72.258860759494</v>
       </c>
       <c r="H109">
-        <v>68.2998728647</v>
+        <v>49.920403977741</v>
       </c>
       <c r="I109">
-        <v>139.6666666667</v>
+        <v>169.2946829494</v>
       </c>
       <c r="J109">
-        <v>0.5773502692</v>
+        <v>25.8475402075</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110">
-        <v>2020</v>
+        <v>2026.0</v>
       </c>
       <c r="B110" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C110" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D110">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E110">
-        <v>154.5</v>
+        <v>13818.0</v>
       </c>
       <c r="F110">
-        <v>176.0695885155</v>
+        <v>8830.7323308999</v>
       </c>
       <c r="G110">
-        <v>4.545</v>
+        <v>154.494</v>
       </c>
       <c r="H110">
-        <v>5.8336309448</v>
+        <v>37.427947178546</v>
       </c>
       <c r="I110">
-        <v>101.5</v>
+        <v>157.6040008545</v>
       </c>
       <c r="J110">
-        <v>40.3050865276</v>
+        <v>22.35712175</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111">
-        <v>2020</v>
+        <v>2023.0</v>
       </c>
       <c r="B111" t="s">
         <v>14</v>
       </c>
       <c r="C111" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D111">
-        <v>391</v>
+        <v>4</v>
       </c>
       <c r="E111">
-        <v>6.1662404092</v>
+        <v>4.25</v>
       </c>
       <c r="F111">
-        <v>7.8299547062</v>
+        <v>3.8622100754</v>
       </c>
       <c r="G111">
-        <v>1.1838363171</v>
+        <v>1.9775</v>
       </c>
       <c r="H111">
-        <v>0.95973667</v>
+        <v>0.56222030083115</v>
       </c>
       <c r="I111">
-        <v>75.1406649616</v>
+        <v>21.5</v>
       </c>
       <c r="J111">
-        <v>5.5937839647</v>
+        <v>5.6862407031</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112">
-        <v>2020</v>
+        <v>2021.0</v>
       </c>
       <c r="B112" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="C112" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D112">
-        <v>16</v>
+        <v>3277</v>
       </c>
       <c r="E112">
-        <v>3281.7925</v>
+        <v>205.9267622826</v>
       </c>
       <c r="F112">
-        <v>4494.3982962432</v>
+        <v>732.461203518</v>
       </c>
       <c r="G112">
-        <v>42.38</v>
+        <v>21.452578577968</v>
       </c>
       <c r="H112">
-        <v>28.226989921</v>
+        <v>89.787404584451</v>
       </c>
       <c r="I112">
-        <v>148.843126297</v>
+        <v>49.5606224865</v>
       </c>
       <c r="J112">
-        <v>17.7041056779</v>
+        <v>21.803279295</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113">
-        <v>2020</v>
+        <v>2020.0</v>
       </c>
       <c r="B113" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C113" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D113">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="E113">
-        <v>11561.697647059</v>
+        <v>430.0701754386</v>
       </c>
       <c r="F113">
-        <v>4385.2247677898</v>
+        <v>285.3963947395</v>
       </c>
       <c r="G113">
-        <v>77.0423529412</v>
+        <v>6.9736842105263</v>
       </c>
       <c r="H113">
-        <v>49.223196063</v>
+        <v>14.797064818931</v>
       </c>
       <c r="I113">
-        <v>177.3650003321</v>
+        <v>44.1929824561</v>
       </c>
       <c r="J113">
-        <v>22.0517443367</v>
+        <v>25.7011941055</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114">
-        <v>2020</v>
+        <v>2021.0</v>
       </c>
       <c r="B114" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C114" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D114">
-        <v>13</v>
+        <v>1028</v>
       </c>
       <c r="E114">
-        <v>2505.4061538462</v>
+        <v>348.9717898833</v>
       </c>
       <c r="F114">
-        <v>1385.6310244286</v>
+        <v>157.7668221993</v>
       </c>
       <c r="G114">
-        <v>52.2692307692</v>
+        <v>7.6558560311284</v>
       </c>
       <c r="H114">
-        <v>29.1011759389</v>
+        <v>16.581575906383</v>
       </c>
       <c r="I114">
-        <v>156.4853867751</v>
+        <v>42.81640625</v>
       </c>
       <c r="J114">
-        <v>6.8284903855</v>
+        <v>9.3993346604</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115">
-        <v>2020</v>
+        <v>2020.0</v>
       </c>
       <c r="B115" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C115" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D115">
-        <v>179</v>
+        <v>16</v>
       </c>
       <c r="E115">
-        <v>1216.3184357542</v>
+        <v>3281.7921875</v>
       </c>
       <c r="F115">
-        <v>891.273640023</v>
+        <v>4494.3983345522</v>
       </c>
       <c r="G115">
-        <v>24.7303910615</v>
+        <v>42.38</v>
       </c>
       <c r="H115">
-        <v>15.7135260336</v>
+        <v>28.226989920996</v>
       </c>
       <c r="I115">
-        <v>243.8622754491</v>
+        <v>148.843126297</v>
       </c>
       <c r="J115">
-        <v>61.0894974674</v>
+        <v>17.7041056779</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116">
-        <v>2020</v>
+        <v>2020.0</v>
       </c>
       <c r="B116" t="s">
         <v>22</v>
       </c>
       <c r="C116" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D116">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="E116">
-        <v>1763.2278947368</v>
+        <v>2307.5</v>
       </c>
       <c r="F116">
-        <v>1771.855805961</v>
+        <v>843.5783899556</v>
       </c>
       <c r="G116">
-        <v>43.7863157895</v>
+        <v>34.395</v>
       </c>
       <c r="H116">
-        <v>26.8392060262</v>
+        <v>5.5507882323144</v>
       </c>
       <c r="I116">
-        <v>152.2631578947</v>
+        <v>139.5</v>
       </c>
       <c r="J116">
-        <v>25.319825577</v>
+        <v>28.9913780286</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117">
-        <v>2020</v>
+        <v>2021.0</v>
       </c>
       <c r="B117" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C117" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D117">
-        <v>2</v>
+        <v>130</v>
       </c>
       <c r="E117">
-        <v>1684.0</v>
+        <v>4688.6964615385</v>
       </c>
       <c r="F117">
-        <v>1900.7030278294</v>
+        <v>1890.4169141218</v>
       </c>
       <c r="G117">
-        <v>20.415</v>
+        <v>50.781461538462</v>
       </c>
       <c r="H117">
-        <v>16.5957961544</v>
-[...5 lines deleted...]
-        <v>19.091883092</v>
+        <v>28.59471990376</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118">
-        <v>2020</v>
+        <v>2025.0</v>
       </c>
       <c r="B118" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="C118" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D118">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="E118">
-        <v>4921.7033333333</v>
+        <v>12884.5</v>
       </c>
       <c r="F118">
-        <v>2663.5242625326</v>
+        <v>1060.7766023061</v>
       </c>
       <c r="G118">
-        <v>51.4811111111</v>
+        <v>134.46</v>
       </c>
       <c r="H118">
-        <v>20.3949506278</v>
+        <v>44.86331612056</v>
       </c>
       <c r="I118">
-        <v>179.8888888889</v>
+        <v>171.0</v>
       </c>
       <c r="J118">
-        <v>21.7511174681</v>
+        <v>24.5085019262</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119">
-        <v>2020</v>
+        <v>2016.0</v>
       </c>
       <c r="B119" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="C119" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D119">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="E119">
-        <v>1090.3137142857</v>
+        <v>548.2222222222</v>
       </c>
       <c r="F119">
-        <v>924.2070430377</v>
+        <v>525.3460235354</v>
       </c>
       <c r="G119">
-        <v>10.5088571429</v>
+        <v>8.4355555555556</v>
       </c>
       <c r="H119">
-        <v>10.9133662708</v>
+        <v>4.0420388144818</v>
       </c>
       <c r="I119">
-        <v>194.8529411765</v>
+        <v>93.7777777778</v>
       </c>
       <c r="J119">
-        <v>18.8279810356</v>
+        <v>56.6585778541</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120">
-        <v>2020</v>
+        <v>2023.0</v>
       </c>
       <c r="B120" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C120" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D120">
-        <v>80</v>
+        <v>15</v>
       </c>
       <c r="E120">
-        <v>1606.63875</v>
+        <v>2560.4636</v>
       </c>
       <c r="F120">
-        <v>1139.119674367</v>
+        <v>2415.2785688342</v>
       </c>
       <c r="G120">
-        <v>14.5855</v>
+        <v>27.983333333333</v>
       </c>
       <c r="H120">
-        <v>8.8061918521</v>
+        <v>17.123232199336</v>
       </c>
       <c r="I120">
-        <v>199.1</v>
+        <v>150.8950004578</v>
       </c>
       <c r="J120">
-        <v>11.0494859265</v>
+        <v>71.9905450611</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121">
-        <v>2020</v>
+        <v>2025.0</v>
       </c>
       <c r="B121" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C121" t="s">
         <v>11</v>
       </c>
       <c r="D121">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E121">
-        <v>144.25</v>
+        <v>2400.2727272727</v>
       </c>
       <c r="F121">
-        <v>45.4241911635</v>
+        <v>1118.9370930405</v>
       </c>
       <c r="G121">
-        <v>16.33125</v>
+        <v>33.128181818182</v>
       </c>
       <c r="H121">
-        <v>5.9498773997</v>
+        <v>11.520079703007</v>
       </c>
       <c r="I121">
-        <v>133.0</v>
+        <v>165.5054543235</v>
       </c>
       <c r="J121">
-        <v>0.0</v>
+        <v>40.4258910013</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122">
-        <v>2020</v>
+        <v>2022.0</v>
       </c>
       <c r="B122" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="C122" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D122">
-        <v>702</v>
+        <v>99</v>
       </c>
       <c r="E122">
-        <v>310.5868945869</v>
+        <v>11489.914171717</v>
       </c>
       <c r="F122">
-        <v>360.5362549796</v>
+        <v>12928.085235005</v>
       </c>
       <c r="G122">
-        <v>5.6815669516</v>
+        <v>22.977373737374</v>
       </c>
       <c r="H122">
-        <v>10.3192662544</v>
+        <v>15.736628245675</v>
       </c>
       <c r="I122">
-        <v>64.0349417637</v>
+        <v>160.4230094818</v>
       </c>
       <c r="J122">
-        <v>30.6721444263</v>
+        <v>16.8964803641</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123">
-        <v>2020</v>
+        <v>2023.0</v>
       </c>
       <c r="B123" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="C123" t="s">
         <v>15</v>
       </c>
       <c r="D123">
-        <v>719</v>
+        <v>16</v>
       </c>
       <c r="E123">
-        <v>343.1376912378</v>
+        <v>408.6814375</v>
       </c>
       <c r="F123">
-        <v>205.6887924594</v>
+        <v>271.3189320009</v>
       </c>
       <c r="G123">
-        <v>8.4448539638</v>
+        <v>23.438125</v>
       </c>
       <c r="H123">
-        <v>22.7398436284</v>
+        <v>12.689575363922</v>
       </c>
       <c r="I123">
-        <v>43.9949090854</v>
-[...2 lines deleted...]
-        <v>13.3282769649</v>
+        <v>137.0299987793</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124">
-        <v>2020</v>
+        <v>2026.0</v>
       </c>
       <c r="B124" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C124" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D124">
-        <v>28</v>
+        <v>142</v>
       </c>
       <c r="E124">
-        <v>10438.571428571</v>
+        <v>499.1930985915</v>
       </c>
       <c r="F124">
-        <v>6162.55159052</v>
+        <v>361.5410824251</v>
       </c>
       <c r="G124">
-        <v>137.1585714286</v>
+        <v>4.5415492957746</v>
       </c>
       <c r="H124">
-        <v>105.7536723717</v>
+        <v>4.0394447507938</v>
       </c>
       <c r="I124">
-        <v>172.75</v>
+        <v>100.3943661972</v>
       </c>
       <c r="J124">
-        <v>19.8207242832</v>
+        <v>60.8091955703</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125">
-        <v>2020</v>
+        <v>2023.0</v>
       </c>
       <c r="B125" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C125" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D125">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E125">
-        <v>430.0701754386</v>
+        <v>3602.3143529412</v>
       </c>
       <c r="F125">
-        <v>285.3963947395</v>
+        <v>2026.5844741299</v>
       </c>
       <c r="G125">
-        <v>6.9736842105</v>
+        <v>63.058235294118</v>
       </c>
       <c r="H125">
-        <v>14.7970648189</v>
+        <v>28.636904781089</v>
       </c>
       <c r="I125">
-        <v>46.125</v>
+        <v>154.4705882353</v>
       </c>
       <c r="J125">
-        <v>28.9723010955</v>
+        <v>10.4230372676</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126">
-        <v>2020</v>
+        <v>2020.0</v>
       </c>
       <c r="B126" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="C126" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D126">
-        <v>476</v>
+        <v>19</v>
       </c>
       <c r="E126">
-        <v>3270.3634453782</v>
+        <v>1763.2278947368</v>
       </c>
       <c r="F126">
-        <v>2099.9261812208</v>
+        <v>1771.855805961</v>
       </c>
       <c r="G126">
-        <v>32.3986554622</v>
+        <v>43.786315789474</v>
       </c>
       <c r="H126">
-        <v>16.8494347829</v>
+        <v>26.839206026203</v>
       </c>
       <c r="I126">
-        <v>300.4722511325</v>
+        <v>152.2631578947</v>
       </c>
       <c r="J126">
-        <v>58.3697072157</v>
+        <v>25.319825577</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127">
-        <v>2020</v>
+        <v>2025.0</v>
       </c>
       <c r="B127" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C127" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D127">
-        <v>29</v>
+        <v>308</v>
       </c>
       <c r="E127">
-        <v>4711.9151724138</v>
+        <v>2842.9058441558</v>
       </c>
       <c r="F127">
-        <v>4187.8718086122</v>
+        <v>1843.7982503106</v>
       </c>
       <c r="G127">
-        <v>44.9324137931</v>
+        <v>33.044772727273</v>
       </c>
       <c r="H127">
-        <v>26.5915708523</v>
+        <v>18.127678360714</v>
       </c>
       <c r="I127">
-        <v>129.5047032973</v>
+        <v>275.4950643762</v>
       </c>
       <c r="J127">
-        <v>14.9013603941</v>
+        <v>62.3213307808</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128">
-        <v>2020</v>
+        <v>2025.0</v>
       </c>
       <c r="B128" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="C128" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D128">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="E128">
-        <v>12775.793406593</v>
+        <v>593.625</v>
       </c>
       <c r="F128">
-        <v>12443.45576724</v>
+        <v>405.5211593916</v>
       </c>
       <c r="G128">
-        <v>23.5601098901</v>
+        <v>14.07375</v>
       </c>
       <c r="H128">
-        <v>13.8457616856</v>
+        <v>15.132258765866</v>
       </c>
       <c r="I128">
-        <v>170.8348686023</v>
+        <v>44.0</v>
       </c>
       <c r="J128">
-        <v>21.1823130172</v>
+        <v>15.3901638346</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129">
-        <v>2020</v>
+        <v>2021.0</v>
       </c>
       <c r="B129" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="C129" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D129">
-        <v>187</v>
+        <v>22</v>
       </c>
       <c r="E129">
-        <v>24690.701925134</v>
+        <v>24162.792045454</v>
       </c>
       <c r="F129">
-        <v>12980.262667427</v>
+        <v>19041.068119257</v>
       </c>
       <c r="G129">
-        <v>73.9246524064</v>
+        <v>110.61454545455</v>
       </c>
       <c r="H129">
-        <v>31.7658120691</v>
+        <v>59.811417346704</v>
       </c>
       <c r="I129">
-        <v>189.8802017058</v>
+        <v>178.8577270508</v>
       </c>
       <c r="J129">
-        <v>9.4508100815</v>
+        <v>28.2227963296</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130">
-        <v>2020</v>
+        <v>2022.0</v>
       </c>
       <c r="B130" t="s">
         <v>23</v>
       </c>
       <c r="C130" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="D130">
-        <v>8</v>
+        <v>64</v>
       </c>
       <c r="E130">
-        <v>9406.1375</v>
+        <v>885.21875</v>
       </c>
       <c r="F130">
-        <v>6067.4094730023</v>
+        <v>451.655595322</v>
       </c>
       <c r="G130">
-        <v>56.04875</v>
+        <v>27.165</v>
       </c>
       <c r="H130">
-        <v>25.6207987148</v>
+        <v>11.367443486931</v>
+      </c>
+      <c r="I130">
+        <v>217.3618752956</v>
+      </c>
+      <c r="J130">
+        <v>62.1991681478</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131">
-        <v>2020</v>
+        <v>2024.0</v>
       </c>
       <c r="B131" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C131" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D131">
-        <v>130</v>
+        <v>6</v>
       </c>
       <c r="E131">
-        <v>2215.978</v>
+        <v>4821.1815</v>
       </c>
       <c r="F131">
-        <v>1302.4356205955</v>
+        <v>2095.0763692929</v>
       </c>
       <c r="G131">
-        <v>22.9358461538</v>
+        <v>29.773333333333</v>
       </c>
       <c r="H131">
-        <v>24.3507331053</v>
+        <v>14.356616128694</v>
+      </c>
+      <c r="I131">
+        <v>201.8000030518</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132">
-        <v>2020</v>
+        <v>2024.0</v>
       </c>
       <c r="B132" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="C132" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D132">
-        <v>137</v>
+        <v>79</v>
       </c>
       <c r="E132">
-        <v>2096.5109489051</v>
+        <v>1888.4849077722</v>
       </c>
       <c r="F132">
-        <v>1213.8619889378</v>
+        <v>2599.8443464016</v>
       </c>
       <c r="G132">
-        <v>27.6656934307</v>
+        <v>48.604810126582</v>
       </c>
       <c r="H132">
-        <v>11.1207447113</v>
+        <v>35.969626533734</v>
       </c>
       <c r="I132">
-        <v>229.6421894157</v>
+        <v>162.5133341471</v>
       </c>
       <c r="J132">
-        <v>64.1721304499</v>
+        <v>10.0096316861</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133">
-        <v>2020</v>
+        <v>2017.0</v>
       </c>
       <c r="B133" t="s">
+        <v>14</v>
+      </c>
+      <c r="C133" t="s">
         <v>24</v>
       </c>
-      <c r="C133" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D133">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>5833.4794477189</v>
+        <v>38</v>
       </c>
       <c r="G133">
-        <v>75.8596721311</v>
+        <v>16.976578947368</v>
       </c>
       <c r="H133">
-        <v>92.2469380877</v>
+        <v>33.194779488308</v>
       </c>
       <c r="I133">
-        <v>116.3166662852</v>
+        <v>131.6578947368</v>
       </c>
       <c r="J133">
-        <v>55.3614668857</v>
+        <v>1.5116898686</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134">
-        <v>2020</v>
+        <v>2024.0</v>
       </c>
       <c r="B134" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C134" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D134">
-        <v>2</v>
+        <v>79</v>
       </c>
       <c r="E134">
-        <v>3.5</v>
+        <v>16118.15064557</v>
       </c>
       <c r="F134">
-        <v>0.7071067812</v>
+        <v>8521.001908025</v>
       </c>
       <c r="G134">
-        <v>1.17</v>
+        <v>60.903924050633</v>
       </c>
       <c r="H134">
-        <v>0.7778174593</v>
+        <v>46.137800688298</v>
       </c>
       <c r="I134">
-        <v>24.0</v>
+        <v>188.8937970898</v>
       </c>
       <c r="J134">
-        <v>0.0</v>
+        <v>8.4863285703</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135">
-        <v>2020</v>
+        <v>2022.0</v>
       </c>
       <c r="B135" t="s">
+        <v>13</v>
+      </c>
+      <c r="C135" t="s">
         <v>24</v>
       </c>
-      <c r="C135" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D135">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="E135">
-        <v>22797.641333333</v>
+        <v>608.3333333333</v>
       </c>
       <c r="F135">
-        <v>21375.398990653</v>
+        <v>194.835598824</v>
       </c>
       <c r="G135">
-        <v>117.8016666667</v>
+        <v>42.753333333333</v>
       </c>
       <c r="H135">
-        <v>71.3222823471</v>
+        <v>17.323349767134</v>
       </c>
       <c r="I135">
-        <v>172.5869995117</v>
+        <v>132.3547599429</v>
       </c>
       <c r="J135">
-        <v>30.5391121401</v>
+        <v>0.0503714418</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136">
-        <v>2020</v>
+        <v>2020.0</v>
       </c>
       <c r="B136" t="s">
+        <v>25</v>
+      </c>
+      <c r="C136" t="s">
         <v>24</v>
       </c>
-      <c r="C136" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D136">
-        <v>3</v>
+        <v>476</v>
       </c>
       <c r="E136">
-        <v>17708.666666667</v>
+        <v>3270.3634453782</v>
       </c>
       <c r="F136">
-        <v>15432.256391511</v>
+        <v>2099.9261812208</v>
       </c>
       <c r="G136">
-        <v>159.99</v>
+        <v>32.398655462185</v>
       </c>
       <c r="H136">
-        <v>51.1720548737</v>
+        <v>16.84943478293</v>
       </c>
       <c r="I136">
-        <v>110.6666666667</v>
+        <v>284.3864203419</v>
       </c>
       <c r="J136">
-        <v>45.6544995957</v>
+        <v>72.4209728372</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137">
-        <v>2020</v>
+        <v>2020.0</v>
       </c>
       <c r="B137" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="C137" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D137">
-        <v>301</v>
+        <v>61</v>
       </c>
       <c r="E137">
-        <v>2389.2325581395</v>
+        <v>5424.6549508197</v>
       </c>
       <c r="F137">
-        <v>1674.7600183518</v>
+        <v>5833.4793221841</v>
       </c>
       <c r="G137">
-        <v>23.2938870432</v>
+        <v>75.859672131148</v>
       </c>
       <c r="H137">
-        <v>13.8091255036</v>
+        <v>92.246938087708</v>
       </c>
       <c r="I137">
-        <v>283.1199631838</v>
+        <v>116.3166662852</v>
       </c>
       <c r="J137">
-        <v>56.5417526872</v>
+        <v>55.3614668857</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138">
-        <v>2020</v>
+        <v>2021.0</v>
       </c>
       <c r="B138" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="C138" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D138">
-        <v>118</v>
+        <v>28</v>
       </c>
       <c r="E138">
-        <v>8096.8433898305</v>
+        <v>3803.6066428571</v>
       </c>
       <c r="F138">
-        <v>9481.6786414663</v>
+        <v>5524.6798331612</v>
       </c>
       <c r="G138">
-        <v>39.9260169492</v>
+        <v>65.160714285714</v>
       </c>
       <c r="H138">
-        <v>33.3223118995</v>
+        <v>57.213483060511</v>
       </c>
       <c r="I138">
-        <v>170.7153825026</v>
+        <v>151.8021439144</v>
       </c>
       <c r="J138">
-        <v>16.3955342241</v>
+        <v>22.4850339023</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139">
-        <v>2020</v>
+        <v>2019.0</v>
       </c>
       <c r="B139" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="C139" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D139">
-        <v>73</v>
+        <v>35</v>
       </c>
       <c r="E139">
-        <v>2994.6953424658</v>
+        <v>6159.6435142857</v>
       </c>
       <c r="F139">
-        <v>2645.0852272045</v>
+        <v>6059.4394868087</v>
       </c>
       <c r="G139">
-        <v>40.0706849315</v>
+        <v>77.128571428571</v>
       </c>
       <c r="H139">
-        <v>25.5033562241</v>
+        <v>42.437376987111</v>
       </c>
       <c r="I139">
-        <v>156.5555576748</v>
+        <v>126.8514290946</v>
       </c>
       <c r="J139">
-        <v>7.0429529403</v>
+        <v>31.1283431068</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140">
-        <v>2020</v>
+        <v>2025.0</v>
       </c>
       <c r="B140" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="C140" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D140">
-        <v>5</v>
+        <v>1941</v>
       </c>
       <c r="E140">
-        <v>977.264</v>
+        <v>182.6105100464</v>
       </c>
       <c r="F140">
-        <v>471.8777261961</v>
+        <v>1025.717060107</v>
       </c>
       <c r="G140">
-        <v>15.654</v>
+        <v>15.8614374034</v>
       </c>
       <c r="H140">
-        <v>12.5889248945</v>
+        <v>54.618841334342</v>
+      </c>
+      <c r="I140">
+        <v>50.9208500271</v>
+      </c>
+      <c r="J140">
+        <v>34.0480600669</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141">
-        <v>2021</v>
+        <v>2018.0</v>
       </c>
       <c r="B141" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C141" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D141">
-        <v>63</v>
+        <v>1037</v>
       </c>
       <c r="E141">
-        <v>860.0317460317</v>
+        <v>447.8630665381</v>
       </c>
       <c r="F141">
-        <v>338.3920215759</v>
+        <v>752.4990697383</v>
       </c>
       <c r="G141">
-        <v>28.3131746032</v>
+        <v>8.8333654773385</v>
       </c>
       <c r="H141">
-        <v>10.7277216752</v>
+        <v>9.2659811313601</v>
       </c>
       <c r="I141">
-        <v>237.7338169445</v>
+        <v>54.143683703</v>
       </c>
       <c r="J141">
-        <v>63.4222105907</v>
+        <v>45.8835776083</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142">
-        <v>2021</v>
+        <v>2022.0</v>
       </c>
       <c r="B142" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="C142" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D142">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="E142">
-        <v>7835.4935087719</v>
+        <v>8196.8497755102</v>
       </c>
       <c r="F142">
-        <v>6525.6966945066</v>
+        <v>6399.0921740078</v>
       </c>
       <c r="G142">
-        <v>74.1352631579</v>
+        <v>90.486530612245</v>
       </c>
       <c r="H142">
-        <v>52.363644255</v>
+        <v>81.210552361106</v>
       </c>
       <c r="I142">
-        <v>156.9145816167</v>
+        <v>165.6128558723</v>
       </c>
       <c r="J142">
-        <v>32.2107087334</v>
+        <v>25.2372663418</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143">
-        <v>2021</v>
+        <v>2025.0</v>
       </c>
       <c r="B143" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C143" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D143">
-        <v>114</v>
+        <v>30</v>
       </c>
       <c r="E143">
-        <v>13637.197368421</v>
+        <v>2500.67</v>
       </c>
       <c r="F143">
-        <v>6135.1697514567</v>
+        <v>2618.8474586786</v>
       </c>
       <c r="G143">
-        <v>52.8209649123</v>
+        <v>14.197</v>
       </c>
       <c r="H143">
-        <v>46.4344935293</v>
+        <v>17.94350966131</v>
       </c>
       <c r="I143">
-        <v>184.2266677702</v>
+        <v>197.8666666667</v>
       </c>
       <c r="J143">
-        <v>10.9107820062</v>
+        <v>15.3594480265</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144">
-        <v>2021</v>
+        <v>2016.0</v>
       </c>
       <c r="B144" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C144" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D144">
-        <v>9</v>
+        <v>725</v>
       </c>
       <c r="E144">
-        <v>9300.1688888889</v>
+        <v>349.4517241379</v>
       </c>
       <c r="F144">
-        <v>6159.4291358848</v>
+        <v>1074.2472671766</v>
       </c>
       <c r="G144">
-        <v>31.2188888889</v>
+        <v>62.913227586207</v>
       </c>
       <c r="H144">
-        <v>23.8606121278</v>
+        <v>272.47183430355</v>
       </c>
       <c r="I144">
-        <v>227.458887736</v>
+        <v>72.1278378048</v>
       </c>
       <c r="J144">
-        <v>45.7086498944</v>
+        <v>49.5480349471</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145">
-        <v>2021</v>
+        <v>2025.0</v>
       </c>
       <c r="B145" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C145" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D145">
-        <v>151</v>
+        <v>25</v>
       </c>
       <c r="E145">
-        <v>1123.6821192053</v>
+        <v>7014.06528</v>
       </c>
       <c r="F145">
-        <v>555.9671857326</v>
+        <v>7456.1759212335</v>
       </c>
       <c r="G145">
-        <v>22.3319205298</v>
+        <v>97.584</v>
       </c>
       <c r="H145">
-        <v>8.5113186378</v>
+        <v>63.910045637078</v>
       </c>
       <c r="I145">
-        <v>242.446489953</v>
+        <v>137.6243998718</v>
       </c>
       <c r="J145">
-        <v>44.1548616424</v>
+        <v>52.4958583629</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146">
-        <v>2021</v>
+        <v>2024.0</v>
       </c>
       <c r="B146" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C146" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D146">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="E146">
-        <v>4996.0</v>
+        <v>8595.5429434082</v>
       </c>
       <c r="F146">
-        <v>3474.6393403423</v>
+        <v>7113.4178852684</v>
       </c>
       <c r="G146">
-        <v>68.4330434783</v>
+        <v>73.525714285714</v>
       </c>
       <c r="H146">
-        <v>48.733440678</v>
+        <v>55.642406265366</v>
       </c>
       <c r="I146">
-        <v>173.4508700163</v>
+        <v>166.6077544543</v>
       </c>
       <c r="J146">
-        <v>27.3934852456</v>
+        <v>25.9492253999</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147">
-        <v>2021</v>
+        <v>2026.0</v>
       </c>
       <c r="B147" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="C147" t="s">
         <v>15</v>
       </c>
       <c r="D147">
-        <v>3</v>
+        <v>484</v>
       </c>
       <c r="E147">
-        <v>2741.3333333333</v>
+        <v>81.5599173554</v>
       </c>
       <c r="F147">
-        <v>1472.2650350169</v>
+        <v>114.9925847136</v>
       </c>
       <c r="G147">
-        <v>36.6366666667</v>
+        <v>16.271136363636</v>
       </c>
       <c r="H147">
-        <v>21.4573212059</v>
+        <v>46.960748132516</v>
       </c>
       <c r="I147">
-        <v>137.4733276367</v>
+        <v>59.3648350613</v>
       </c>
       <c r="J147">
-        <v>7.2977070502</v>
+        <v>45.0157549793</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148">
-        <v>2021</v>
+        <v>2020.0</v>
       </c>
       <c r="B148" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C148" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D148">
-        <v>84</v>
+        <v>3</v>
       </c>
       <c r="E148">
-        <v>10751.547619048</v>
+        <v>6866.3333333333</v>
       </c>
       <c r="F148">
-        <v>7511.9669979592</v>
+        <v>5084.3485652867</v>
       </c>
       <c r="G148">
-        <v>49.2257142857</v>
+        <v>86.993333333333</v>
       </c>
       <c r="H148">
-        <v>28.0019028306</v>
+        <v>68.299872864694</v>
       </c>
       <c r="I148">
-        <v>158.5145225525</v>
+        <v>139.6666666667</v>
       </c>
       <c r="J148">
-        <v>27.5112074795</v>
+        <v>0.5773502692</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149">
-        <v>2021</v>
+        <v>2024.0</v>
       </c>
       <c r="B149" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C149" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D149">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="E149">
-        <v>2714.75</v>
+        <v>459.224</v>
       </c>
       <c r="F149">
-        <v>5285.7099198824</v>
+        <v>228.8295516405</v>
       </c>
       <c r="G149">
-        <v>28.12375</v>
+        <v>27.783333333333</v>
       </c>
       <c r="H149">
-        <v>21.4608959589</v>
+        <v>9.5200434172679</v>
       </c>
       <c r="I149">
-        <v>195.8924980164</v>
-[...2 lines deleted...]
-        <v>7.7808381043</v>
+        <v>147.0</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150">
-        <v>2021</v>
+        <v>2022.0</v>
       </c>
       <c r="B150" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C150" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D150">
-        <v>10</v>
+        <v>2106</v>
       </c>
       <c r="E150">
-        <v>1523.0</v>
+        <v>23.82668566</v>
       </c>
       <c r="F150">
-        <v>652.322517369</v>
+        <v>48.9929062695</v>
       </c>
       <c r="G150">
-        <v>22.56</v>
+        <v>5.6746771130104</v>
       </c>
       <c r="H150">
-        <v>8.797980829</v>
+        <v>8.8571408026155</v>
       </c>
       <c r="I150">
-        <v>209.3259963989</v>
+        <v>22.7576045627</v>
       </c>
       <c r="J150">
-        <v>15.3511958207</v>
+        <v>10.6227932637</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151">
-        <v>2021</v>
+        <v>2026.0</v>
       </c>
       <c r="B151" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="C151" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D151">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="E151">
-        <v>615.9069767442</v>
+        <v>12097.093148148</v>
       </c>
       <c r="F151">
-        <v>192.940629155</v>
+        <v>7188.0054057588</v>
       </c>
       <c r="G151">
-        <v>50.9939534884</v>
+        <v>38.232592592593</v>
       </c>
       <c r="H151">
-        <v>28.1814949534</v>
+        <v>30.221975396491</v>
       </c>
       <c r="I151">
-        <v>134.4651148596</v>
+        <v>193.334443269</v>
       </c>
       <c r="J151">
-        <v>13.979319687</v>
+        <v>7.1736766105</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152">
-        <v>2021</v>
+        <v>2020.0</v>
       </c>
       <c r="B152" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C152" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D152">
-        <v>3277</v>
+        <v>17</v>
       </c>
       <c r="E152">
-        <v>205.9267622826</v>
+        <v>67.5294117647</v>
       </c>
       <c r="F152">
-        <v>732.461203518</v>
+        <v>17.1359185888</v>
       </c>
       <c r="G152">
-        <v>21.452578578</v>
+        <v>3.3188235294118</v>
       </c>
       <c r="H152">
-        <v>89.7874045845</v>
+        <v>1.1353572254633</v>
       </c>
       <c r="I152">
-        <v>49.6634477773</v>
+        <v>18.2941176471</v>
       </c>
       <c r="J152">
-        <v>26.985426616</v>
+        <v>1.0467035088</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153">
-        <v>2021</v>
+        <v>2025.0</v>
       </c>
       <c r="B153" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="C153" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D153">
-        <v>26</v>
+        <v>3</v>
       </c>
       <c r="E153">
-        <v>104.5555555556</v>
+        <v>814.8913333333</v>
       </c>
       <c r="F153">
-        <v>59.7873546645</v>
+        <v>143.6938497826</v>
       </c>
       <c r="G153">
-        <v>12.0265384615</v>
+        <v>13.253333333333</v>
       </c>
       <c r="H153">
-        <v>13.489218196</v>
+        <v>5.0406977030301</v>
       </c>
       <c r="I153">
-        <v>131.6153846154</v>
+        <v>199.9633331299</v>
       </c>
       <c r="J153">
-        <v>1.5251733823</v>
+        <v>0.0230989442</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154">
-        <v>2021</v>
+        <v>2019.0</v>
       </c>
       <c r="B154" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C154" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D154">
-        <v>1625</v>
+        <v>153</v>
       </c>
       <c r="E154">
-        <v>24.6332307692</v>
+        <v>23025.441601307</v>
       </c>
       <c r="F154">
-        <v>51.8802821249</v>
+        <v>12670.981575809</v>
       </c>
       <c r="G154">
-        <v>6.7739384615</v>
+        <v>66.29660130719</v>
       </c>
       <c r="H154">
-        <v>37.5194857551</v>
+        <v>31.784902058984</v>
       </c>
       <c r="I154">
-        <v>22.528</v>
+        <v>185.01929429</v>
       </c>
       <c r="J154">
-        <v>11.4952061115</v>
+        <v>11.1400551207</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155">
-        <v>2021</v>
+        <v>2023.0</v>
       </c>
       <c r="B155" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C155" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D155">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="E155">
-        <v>2.0</v>
+        <v>10393.233333333</v>
+      </c>
+      <c r="F155">
+        <v>5228.0342101309</v>
       </c>
       <c r="G155">
-        <v>0.83</v>
+        <v>90.035333333333</v>
+      </c>
+      <c r="H155">
+        <v>33.307450831902</v>
       </c>
       <c r="I155">
-        <v>30.0</v>
+        <v>173.8666666667</v>
+      </c>
+      <c r="J155">
+        <v>19.6024863541</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156">
-        <v>2021</v>
+        <v>2022.0</v>
       </c>
       <c r="B156" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="C156" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D156">
-        <v>3</v>
+        <v>100</v>
       </c>
       <c r="E156">
-        <v>12365.666666667</v>
+        <v>14816.01945</v>
       </c>
       <c r="F156">
-        <v>1172.3149463064</v>
+        <v>8117.425936727</v>
       </c>
       <c r="G156">
-        <v>115.6366666667</v>
+        <v>58.2736</v>
       </c>
       <c r="H156">
-        <v>4.4294055282</v>
+        <v>63.562201739236</v>
       </c>
       <c r="I156">
-        <v>168.6666666667</v>
+        <v>187.2609007263</v>
       </c>
       <c r="J156">
-        <v>26.5015722804</v>
+        <v>9.852985664</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157">
-        <v>2021</v>
+        <v>2019.0</v>
       </c>
       <c r="B157" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C157" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D157">
-        <v>5</v>
+        <v>617</v>
       </c>
       <c r="E157">
-        <v>1319.2</v>
+        <v>413.6123824959</v>
       </c>
       <c r="F157">
-        <v>1604.9391577253</v>
+        <v>631.154699179</v>
       </c>
       <c r="G157">
-        <v>16.25</v>
+        <v>14.185510534846</v>
       </c>
       <c r="H157">
-        <v>13.2512999362</v>
+        <v>110.31800255225</v>
       </c>
       <c r="I157">
-        <v>96.0</v>
+        <v>58.9419568823</v>
       </c>
       <c r="J157">
-        <v>62.461988441</v>
+        <v>52.2379072225</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158">
-        <v>2021</v>
+        <v>2024.0</v>
       </c>
       <c r="B158" t="s">
         <v>14</v>
       </c>
       <c r="C158" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D158">
-        <v>118</v>
+        <v>141</v>
       </c>
       <c r="E158">
-        <v>3310.4661016949</v>
+        <v>2428.7872340426</v>
       </c>
       <c r="F158">
-        <v>1323.972439369</v>
+        <v>1601.3831780616</v>
       </c>
       <c r="G158">
-        <v>16.3460169492</v>
+        <v>15.394397163121</v>
       </c>
       <c r="H158">
-        <v>8.8472414108</v>
+        <v>13.229877192433</v>
       </c>
       <c r="I158">
-        <v>133.8305084746</v>
+        <v>122.0283687943</v>
       </c>
       <c r="J158">
-        <v>36.7712506347</v>
+        <v>41.1476337217</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159">
-        <v>2021</v>
+        <v>2022.0</v>
       </c>
       <c r="B159" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="C159" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D159">
-        <v>28</v>
+        <v>3</v>
       </c>
       <c r="E159">
-        <v>3803.6067857143</v>
+        <v>9173.0</v>
       </c>
       <c r="F159">
-        <v>5524.6798548165</v>
+        <v>7910.9957021857</v>
       </c>
       <c r="G159">
-        <v>65.1607142857</v>
+        <v>106.89666666667</v>
       </c>
       <c r="H159">
-        <v>57.2134830605</v>
+        <v>90.259811839674</v>
       </c>
       <c r="I159">
-        <v>151.8021439144</v>
+        <v>133.3333333333</v>
       </c>
       <c r="J159">
-        <v>22.4850339023</v>
+        <v>98.1495457622</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160">
-        <v>2021</v>
+        <v>2017.0</v>
       </c>
       <c r="B160" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="C160" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D160">
-        <v>28</v>
+        <v>65</v>
       </c>
       <c r="E160">
-        <v>12343.466071429</v>
+        <v>110.5692307692</v>
       </c>
       <c r="F160">
-        <v>6010.0835402682</v>
+        <v>95.8987045713</v>
       </c>
       <c r="G160">
-        <v>70.1996428571</v>
+        <v>8.2704615384615</v>
       </c>
       <c r="H160">
-        <v>27.5154315602</v>
+        <v>6.6724209509108</v>
       </c>
       <c r="I160">
-        <v>185.2564283098</v>
+        <v>18.1846153846</v>
       </c>
       <c r="J160">
-        <v>11.3852920082</v>
+        <v>0.8640802135</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161">
-        <v>2021</v>
+        <v>2023.0</v>
       </c>
       <c r="B161" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="C161" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D161">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="E161">
-        <v>3035.51</v>
+        <v>5460.0</v>
       </c>
       <c r="F161">
-        <v>1798.7897920021</v>
+        <v>2655.7439635628</v>
       </c>
       <c r="G161">
-        <v>61.2305263158</v>
+        <v>57.823333333333</v>
       </c>
       <c r="H161">
-        <v>27.2525675597</v>
+        <v>30.746195428595</v>
       </c>
       <c r="I161">
-        <v>157.3489484285</v>
+        <v>132.3333333333</v>
       </c>
       <c r="J161">
-        <v>7.9044850983</v>
+        <v>8.0829037687</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162">
-        <v>2021</v>
+        <v>2020.0</v>
       </c>
       <c r="B162" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C162" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D162">
-        <v>154</v>
+        <v>13</v>
       </c>
       <c r="E162">
-        <v>1530.1818181818</v>
+        <v>2505.4064615385</v>
       </c>
       <c r="F162">
-        <v>769.7832345303</v>
+        <v>1385.6309531107</v>
       </c>
       <c r="G162">
-        <v>31.0368181818</v>
+        <v>52.269230769231</v>
       </c>
       <c r="H162">
-        <v>17.8920829501</v>
+        <v>29.10117593888</v>
       </c>
       <c r="I162">
-        <v>257.2532467532</v>
+        <v>156.4853867751</v>
       </c>
       <c r="J162">
-        <v>59.5516540425</v>
+        <v>6.8284903855</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163">
-        <v>2021</v>
+        <v>2020.0</v>
       </c>
       <c r="B163" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="C163" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D163">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>2113.241955198</v>
+        <v>13</v>
       </c>
       <c r="G163">
-        <v>50.995</v>
+        <v>8.4876923076923</v>
       </c>
       <c r="H163">
-        <v>40.5228498392</v>
+        <v>2.9513306429647</v>
       </c>
       <c r="I163">
-        <v>152.3235294118</v>
+        <v>131.3846153846</v>
       </c>
       <c r="J163">
-        <v>24.4400572685</v>
+        <v>1.556623565</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164">
-        <v>2021</v>
+        <v>2026.0</v>
       </c>
       <c r="B164" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="C164" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D164">
-        <v>4</v>
+        <v>48</v>
       </c>
       <c r="E164">
-        <v>2243.0</v>
+        <v>1760.9791666667</v>
       </c>
       <c r="F164">
-        <v>1343.4535099263</v>
+        <v>1944.1413516772</v>
       </c>
       <c r="G164">
-        <v>24.495</v>
+        <v>8.3475</v>
       </c>
       <c r="H164">
-        <v>11.0512307007</v>
+        <v>11.638736222248</v>
       </c>
       <c r="I164">
-        <v>147.0</v>
+        <v>88.5208333333</v>
       </c>
       <c r="J164">
-        <v>1.4142135624</v>
+        <v>56.8895868209</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165">
-        <v>2021</v>
+        <v>2026.0</v>
       </c>
       <c r="B165" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C165" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D165">
-        <v>5</v>
+        <v>23</v>
       </c>
       <c r="E165">
-        <v>5397.196</v>
+        <v>7167.9760869565</v>
       </c>
       <c r="F165">
-        <v>1627.9559613454</v>
+        <v>7886.0413507632</v>
       </c>
       <c r="G165">
-        <v>60.424</v>
+        <v>17.370869565217</v>
       </c>
       <c r="H165">
-        <v>27.7189299938</v>
+        <v>10.328337414848</v>
       </c>
       <c r="I165">
-        <v>163.2</v>
+        <v>159.980432925</v>
       </c>
       <c r="J165">
-        <v>43.5855480635</v>
+        <v>14.3633427992</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166">
-        <v>2021</v>
+        <v>2016.0</v>
       </c>
       <c r="B166" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="C166" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D166">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="E166">
-        <v>1199.1061111111</v>
+        <v>9.16</v>
       </c>
       <c r="F166">
-        <v>1363.12848256</v>
+        <v>7.9040074224</v>
       </c>
       <c r="G166">
-        <v>9.5233333333</v>
+        <v>3.7532</v>
       </c>
       <c r="H166">
-        <v>4.8821077897</v>
+        <v>11.549256729331</v>
       </c>
       <c r="I166">
-        <v>193.7777777778</v>
+        <v>75.4</v>
       </c>
       <c r="J166">
-        <v>23.5210933008</v>
+        <v>8.3516465442</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167">
-        <v>2021</v>
+        <v>2020.0</v>
       </c>
       <c r="B167" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="C167" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D167">
-        <v>102</v>
+        <v>35</v>
       </c>
       <c r="E167">
-        <v>3007.0392156863</v>
+        <v>1090.3137142857</v>
       </c>
       <c r="F167">
-        <v>2297.1518478995</v>
+        <v>924.2070430377</v>
       </c>
       <c r="G167">
-        <v>25.3448039216</v>
+        <v>10.508857142857</v>
       </c>
       <c r="H167">
-        <v>25.5165668464</v>
+        <v>10.913366270833</v>
       </c>
       <c r="I167">
-        <v>197.3645833333</v>
+        <v>194.8529411765</v>
       </c>
       <c r="J167">
-        <v>14.9463037442</v>
+        <v>18.8279810356</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168">
-        <v>2021</v>
+        <v>2026.0</v>
       </c>
       <c r="B168" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C168" t="s">
         <v>11</v>
       </c>
       <c r="D168">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E168">
-        <v>53.3333333333</v>
+        <v>2199.0</v>
       </c>
       <c r="F168">
-        <v>1.1547005384</v>
+        <v>240.4163056034</v>
       </c>
       <c r="G168">
-        <v>7.1666666667</v>
+        <v>33.26</v>
       </c>
       <c r="H168">
-        <v>1.3609677929</v>
+        <v>8.6832712729708</v>
       </c>
       <c r="I168">
-        <v>133.0</v>
+        <v>139.0</v>
       </c>
       <c r="J168">
         <v>0.0</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169">
-        <v>2021</v>
+        <v>2025.0</v>
       </c>
       <c r="B169" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="C169" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D169">
-        <v>1165</v>
+        <v>88</v>
       </c>
       <c r="E169">
-        <v>290.7673819742</v>
+        <v>474.9866666667</v>
       </c>
       <c r="F169">
-        <v>1138.7905065619</v>
+        <v>254.1772361707</v>
       </c>
       <c r="G169">
-        <v>5.1429957082</v>
+        <v>20.730113636364</v>
       </c>
       <c r="H169">
-        <v>12.8061153859</v>
+        <v>14.799276426419</v>
       </c>
       <c r="I169">
-        <v>57.695412844</v>
+        <v>190.4396575581</v>
       </c>
       <c r="J169">
-        <v>37.3912992822</v>
+        <v>37.6719830701</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170">
-        <v>2021</v>
+        <v>2024.0</v>
       </c>
       <c r="B170" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C170" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D170">
-        <v>1028</v>
+        <v>1</v>
       </c>
       <c r="E170">
-        <v>348.9717898833</v>
-[...2 lines deleted...]
-        <v>157.7668221993</v>
+        <v>946.91</v>
       </c>
       <c r="G170">
-        <v>7.6558560311</v>
-[...2 lines deleted...]
-        <v>16.5815759064</v>
+        <v>9.53</v>
       </c>
       <c r="I170">
-        <v>45.7788235294</v>
-[...2 lines deleted...]
-        <v>9.6337664576</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171">
-        <v>2021</v>
+        <v>2025.0</v>
       </c>
       <c r="B171" t="s">
+        <v>23</v>
+      </c>
+      <c r="C171" t="s">
         <v>18</v>
       </c>
-      <c r="C171" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D171">
-        <v>34</v>
+        <v>100</v>
       </c>
       <c r="E171">
-        <v>11635.264705882</v>
+        <v>16641.37655</v>
       </c>
       <c r="F171">
-        <v>6519.3068060061</v>
+        <v>8450.9229662037</v>
       </c>
       <c r="G171">
-        <v>98.1067647059</v>
+        <v>68.3618</v>
       </c>
       <c r="H171">
-        <v>62.6652499382</v>
+        <v>54.103622096861</v>
       </c>
       <c r="I171">
-        <v>168.4242424242</v>
+        <v>188.0281988525</v>
       </c>
       <c r="J171">
-        <v>23.9622493506</v>
+        <v>15.4897002834</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172">
-        <v>2021</v>
+        <v>2024.0</v>
       </c>
       <c r="B172" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C172" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="D172">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="E172">
-        <v>487.8275862069</v>
+        <v>513.0</v>
       </c>
       <c r="F172">
-        <v>359.9332347777</v>
+        <v>118.2378957864</v>
       </c>
       <c r="G172">
-        <v>5.2903448276</v>
+        <v>41.519024390244</v>
       </c>
       <c r="H172">
-        <v>5.6346925907</v>
+        <v>14.438930501405</v>
       </c>
       <c r="I172">
-        <v>52.0</v>
+        <v>132.3463402725</v>
       </c>
       <c r="J172">
-        <v>28.4956136976</v>
+        <v>0.0504808262</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173">
-        <v>2021</v>
+        <v>2021.0</v>
       </c>
       <c r="B173" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="C173" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D173">
-        <v>492</v>
+        <v>3</v>
       </c>
       <c r="E173">
-        <v>3763.6463414634</v>
+        <v>12365.666666667</v>
       </c>
       <c r="F173">
-        <v>2585.819990515</v>
+        <v>1172.3149463064</v>
       </c>
       <c r="G173">
-        <v>43.9451829268</v>
+        <v>115.63666666667</v>
       </c>
       <c r="H173">
-        <v>24.1081825223</v>
+        <v>4.4294055282096</v>
       </c>
       <c r="I173">
-        <v>305.9574261656</v>
+        <v>168.6666666667</v>
       </c>
       <c r="J173">
-        <v>51.3404023647</v>
+        <v>26.5015722804</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174">
-        <v>2021</v>
+        <v>2021.0</v>
       </c>
       <c r="B174" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="C174" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D174">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="E174">
-        <v>4441.36875</v>
+        <v>615.9069767442</v>
       </c>
       <c r="F174">
-        <v>3237.012872807</v>
+        <v>192.940629155</v>
       </c>
       <c r="G174">
-        <v>49.16875</v>
+        <v>50.993953488372</v>
       </c>
       <c r="H174">
-        <v>25.5987548851</v>
+        <v>28.181494953379</v>
       </c>
       <c r="I174">
-        <v>122.1999969482</v>
+        <v>134.4651148596</v>
       </c>
       <c r="J174">
-        <v>0.0</v>
+        <v>13.979319687</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175">
-        <v>2021</v>
+        <v>2026.0</v>
       </c>
       <c r="B175" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C175" t="s">
+        <v>24</v>
+      </c>
+      <c r="D175">
         <v>15</v>
       </c>
-      <c r="D175">
-[...1 lines deleted...]
-      </c>
       <c r="E175">
-        <v>11680.195416667</v>
+        <v>234.2</v>
       </c>
       <c r="F175">
-        <v>12933.091542485</v>
+        <v>191.0812093625</v>
       </c>
       <c r="G175">
-        <v>21.905</v>
+        <v>12.6</v>
       </c>
       <c r="H175">
-        <v>14.3071123277</v>
+        <v>6.4792404757701</v>
       </c>
       <c r="I175">
-        <v>164.8072934537</v>
+        <v>226.212000529</v>
       </c>
       <c r="J175">
-        <v>11.728694419</v>
+        <v>32.2110644713</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176">
-        <v>2021</v>
+        <v>2019.0</v>
       </c>
       <c r="B176" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C176" t="s">
         <v>16</v>
       </c>
       <c r="D176">
-        <v>171</v>
+        <v>139</v>
       </c>
       <c r="E176">
-        <v>25103.767076023</v>
+        <v>3130.9805827338</v>
       </c>
       <c r="F176">
-        <v>13358.778837952</v>
+        <v>1405.8194946899</v>
       </c>
       <c r="G176">
-        <v>72.4343274854</v>
+        <v>20.874244604317</v>
       </c>
       <c r="H176">
-        <v>28.4452008976</v>
-[...5 lines deleted...]
-        <v>9.6117641612</v>
+        <v>11.790976713266</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177">
-        <v>2021</v>
+        <v>2019.0</v>
       </c>
       <c r="B177" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C177" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D177">
-        <v>1</v>
+        <v>83</v>
       </c>
       <c r="E177">
-        <v>13333.74</v>
+        <v>9710.7001889518</v>
+      </c>
+      <c r="F177">
+        <v>9426.3345752106</v>
       </c>
       <c r="G177">
-        <v>50.57</v>
+        <v>47.353373493976</v>
+      </c>
+      <c r="H177">
+        <v>43.410013941854</v>
+      </c>
+      <c r="I177">
+        <v>193.5575002035</v>
+      </c>
+      <c r="J177">
+        <v>25.7941372759</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178">
-        <v>2021</v>
+        <v>2022.0</v>
       </c>
       <c r="B178" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C178" t="s">
+        <v>15</v>
+      </c>
+      <c r="D178">
         <v>17</v>
       </c>
-      <c r="D178">
-[...1 lines deleted...]
-      </c>
       <c r="E178">
-        <v>4688.6961538462</v>
+        <v>2674.7409411765</v>
       </c>
       <c r="F178">
-        <v>1890.4172131456</v>
+        <v>2421.9245909369</v>
       </c>
       <c r="G178">
-        <v>50.7814615385</v>
+        <v>51.002941176471</v>
       </c>
       <c r="H178">
-        <v>28.5947199038</v>
+        <v>25.501772919913</v>
+      </c>
+      <c r="I178">
+        <v>125.7579986572</v>
+      </c>
+      <c r="J178">
+        <v>7.9559336853</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179">
-        <v>2021</v>
+        <v>2018.0</v>
       </c>
       <c r="B179" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="C179" t="s">
         <v>11</v>
       </c>
       <c r="D179">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="E179">
-        <v>2101.6549295775</v>
+        <v>111.0434782609</v>
       </c>
       <c r="F179">
-        <v>1037.616253733</v>
+        <v>108.4314654713</v>
       </c>
       <c r="G179">
-        <v>30.8552112676</v>
+        <v>7.9573913043478</v>
       </c>
       <c r="H179">
-        <v>10.7265014633</v>
+        <v>6.9026186891842</v>
       </c>
       <c r="I179">
-        <v>233.8728855832</v>
+        <v>18.1739130435</v>
       </c>
       <c r="J179">
-        <v>53.5877381389</v>
+        <v>1.1541487101</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180">
-        <v>2021</v>
+        <v>2018.0</v>
       </c>
       <c r="B180" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C180" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D180">
-        <v>79</v>
+        <v>26</v>
       </c>
       <c r="E180">
-        <v>7662.8693670886</v>
+        <v>232.3076923077</v>
       </c>
       <c r="F180">
-        <v>5100.8689046388</v>
+        <v>167.8846673716</v>
       </c>
       <c r="G180">
-        <v>107.8710126582</v>
+        <v>8.6734615384615</v>
       </c>
       <c r="H180">
-        <v>66.5280968521</v>
+        <v>5.7719909510031</v>
       </c>
       <c r="I180">
-        <v>139.8474679295</v>
+        <v>63.3461538462</v>
       </c>
       <c r="J180">
-        <v>39.9997853866</v>
+        <v>30.8245905831</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181">
-        <v>2021</v>
+        <v>2020.0</v>
       </c>
       <c r="B181" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C181" t="s">
         <v>16</v>
       </c>
       <c r="D181">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="E181">
-        <v>24162.791818182</v>
+        <v>2215.9783153846</v>
       </c>
       <c r="F181">
-        <v>19041.067577552</v>
+        <v>1302.4358077288</v>
       </c>
       <c r="G181">
-        <v>110.6145454545</v>
+        <v>22.935846153846</v>
       </c>
       <c r="H181">
-        <v>59.8114173467</v>
-[...5 lines deleted...]
-        <v>28.2227963296</v>
+        <v>24.350733105327</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182">
-        <v>2021</v>
+        <v>2017.0</v>
       </c>
       <c r="B182" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C182" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D182">
-        <v>7</v>
+        <v>37</v>
       </c>
       <c r="E182">
-        <v>3709.5714285714</v>
+        <v>9452.9459459459</v>
       </c>
       <c r="F182">
-        <v>5299.0472369142</v>
+        <v>4111.1105214065</v>
       </c>
       <c r="G182">
-        <v>84.7485714286</v>
+        <v>90.630810810811</v>
       </c>
       <c r="H182">
-        <v>45.767869526</v>
+        <v>67.528680095463</v>
       </c>
       <c r="I182">
-        <v>115.1066665649</v>
+        <v>169.5277777778</v>
       </c>
       <c r="J182">
-        <v>45.5896770975</v>
+        <v>21.2596010057</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183">
-        <v>2021</v>
+        <v>2020.0</v>
       </c>
       <c r="B183" t="s">
+        <v>22</v>
+      </c>
+      <c r="C183" t="s">
         <v>24</v>
       </c>
-      <c r="C183" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D183">
-        <v>2</v>
+        <v>176</v>
       </c>
       <c r="E183">
-        <v>1795.15</v>
+        <v>951.3977272727</v>
       </c>
       <c r="F183">
-        <v>1266.9232198519</v>
+        <v>499.2395483366</v>
       </c>
       <c r="G183">
-        <v>38.815</v>
+        <v>19.884829545455</v>
       </c>
       <c r="H183">
-        <v>26.6791388542</v>
+        <v>7.5871476269832</v>
       </c>
       <c r="I183">
-        <v>183.6200027466</v>
+        <v>234.2838843645</v>
       </c>
       <c r="J183">
-        <v>23.1506799003</v>
+        <v>48.3046259905</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184">
-        <v>2021</v>
+        <v>2019.0</v>
       </c>
       <c r="B184" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="C184" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D184">
-        <v>224</v>
+        <v>10</v>
       </c>
       <c r="E184">
-        <v>3489.7098214286</v>
+        <v>185.5</v>
       </c>
       <c r="F184">
-        <v>2573.0328705804</v>
+        <v>153.1493461371</v>
       </c>
       <c r="G184">
-        <v>35.1912946429</v>
+        <v>5.5</v>
       </c>
       <c r="H184">
-        <v>24.4961795067</v>
+        <v>4.9174609527908</v>
       </c>
       <c r="I184">
-        <v>276.2676242497</v>
+        <v>59.4</v>
       </c>
       <c r="J184">
-        <v>63.3855103246</v>
+        <v>43.6760804102</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185">
-        <v>2021</v>
+        <v>2022.0</v>
       </c>
       <c r="B185" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="C185" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D185">
-        <v>177</v>
+        <v>198</v>
       </c>
       <c r="E185">
-        <v>11111.852033898</v>
+        <v>8928.1895584455</v>
       </c>
       <c r="F185">
-        <v>11264.877537518</v>
+        <v>9762.5186160926</v>
       </c>
       <c r="G185">
-        <v>69.3408474576</v>
+        <v>74.504494949495</v>
       </c>
       <c r="H185">
-        <v>64.9080480185</v>
+        <v>66.292363476704</v>
       </c>
       <c r="I185">
-        <v>173.4982500076</v>
+        <v>167.3501856769</v>
       </c>
       <c r="J185">
-        <v>50.7314480289</v>
+        <v>22.686054464</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186">
-        <v>2021</v>
+        <v>2024.0</v>
       </c>
       <c r="B186" t="s">
         <v>25</v>
       </c>
       <c r="C186" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D186">
-        <v>78</v>
+        <v>155</v>
       </c>
       <c r="E186">
-        <v>2500.1469230769</v>
+        <v>26910.635587097</v>
       </c>
       <c r="F186">
-        <v>2712.2288137155</v>
+        <v>16258.000212633</v>
       </c>
       <c r="G186">
-        <v>37.9864102564</v>
+        <v>79.845741935484</v>
       </c>
       <c r="H186">
-        <v>32.4694481362</v>
+        <v>33.255691124088</v>
       </c>
       <c r="I186">
-        <v>156.5076486924</v>
+        <v>189.5777163298</v>
       </c>
       <c r="J186">
-        <v>10.0351512719</v>
+        <v>12.7870956227</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187">
-        <v>2021</v>
+        <v>2024.0</v>
       </c>
       <c r="B187" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="C187" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="D187">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="E187">
-        <v>3636.58</v>
+        <v>308.2</v>
+      </c>
+      <c r="F187">
+        <v>193.4922969152</v>
       </c>
       <c r="G187">
-        <v>38.77</v>
+        <v>15.448666666667</v>
+      </c>
+      <c r="H187">
+        <v>8.080672442714</v>
+      </c>
+      <c r="I187">
+        <v>235.0783335368</v>
+      </c>
+      <c r="J187">
+        <v>22.1642409024</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188">
-        <v>2022</v>
+        <v>2023.0</v>
       </c>
       <c r="B188" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C188" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D188">
-        <v>64</v>
+        <v>23</v>
       </c>
       <c r="E188">
-        <v>885.21875</v>
+        <v>1489.597826087</v>
       </c>
       <c r="F188">
-        <v>451.655595322</v>
+        <v>1315.3983498336</v>
       </c>
       <c r="G188">
-        <v>27.165</v>
+        <v>11.256086956522</v>
       </c>
       <c r="H188">
-        <v>11.3674434869</v>
+        <v>8.7821460098059</v>
       </c>
       <c r="I188">
-        <v>217.3618752956</v>
+        <v>189.2608695652</v>
       </c>
       <c r="J188">
-        <v>62.1991681478</v>
+        <v>28.8053299855</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189">
-        <v>2022</v>
+        <v>2020.0</v>
       </c>
       <c r="B189" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="C189" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D189">
-        <v>49</v>
+        <v>2</v>
       </c>
       <c r="E189">
-        <v>8196.8495918367</v>
+        <v>20049.624</v>
       </c>
       <c r="F189">
-        <v>6399.0921472991</v>
+        <v>8541.318172434</v>
       </c>
       <c r="G189">
-        <v>90.4865306122</v>
+        <v>87.76</v>
       </c>
       <c r="H189">
-        <v>81.2105523611</v>
+        <v>30.914708473476</v>
       </c>
       <c r="I189">
-        <v>165.6128558723</v>
+        <v>178.5400009155</v>
       </c>
       <c r="J189">
-        <v>25.2372663418</v>
+        <v>1.9940355124</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190">
-        <v>2022</v>
+        <v>2019.0</v>
       </c>
       <c r="B190" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C190" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D190">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="E190">
-        <v>14816.0194</v>
-[...2 lines deleted...]
-        <v>8117.4259836792</v>
+        <v>709.0</v>
       </c>
       <c r="G190">
-        <v>58.2736</v>
-[...2 lines deleted...]
-        <v>63.5622017392</v>
+        <v>11.42</v>
       </c>
       <c r="I190">
-        <v>187.2609007263</v>
-[...2 lines deleted...]
-        <v>9.852985664</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191">
-        <v>2022</v>
+        <v>2020.0</v>
       </c>
       <c r="B191" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C191" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D191">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="E191">
-        <v>6849.37375</v>
+        <v>5118.25</v>
       </c>
       <c r="F191">
-        <v>3508.9964003228</v>
+        <v>3941.5497269475</v>
       </c>
       <c r="G191">
-        <v>20.32125</v>
+        <v>28.855</v>
       </c>
       <c r="H191">
-        <v>10.3342646086</v>
+        <v>15.376253336449</v>
       </c>
       <c r="I191">
-        <v>234.0362510681</v>
+        <v>186.5174980164</v>
       </c>
       <c r="J191">
-        <v>65.9450523546</v>
+        <v>40.7380885863</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192">
-        <v>2022</v>
+        <v>2020.0</v>
       </c>
       <c r="B192" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C192" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D192">
-        <v>159</v>
+        <v>29</v>
       </c>
       <c r="E192">
-        <v>973.0314465409</v>
+        <v>4711.9146896552</v>
       </c>
       <c r="F192">
-        <v>469.1406825436</v>
+        <v>4187.871394633</v>
       </c>
       <c r="G192">
-        <v>21.2720125786</v>
+        <v>44.932413793103</v>
       </c>
       <c r="H192">
-        <v>8.5925327296</v>
+        <v>26.591570852323</v>
       </c>
       <c r="I192">
-        <v>210.1398758707</v>
+        <v>129.9805535211</v>
       </c>
       <c r="J192">
-        <v>35.9321278083</v>
+        <v>14.5967306911</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193">
-        <v>2022</v>
+        <v>2023.0</v>
       </c>
       <c r="B193" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C193" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D193">
-        <v>10</v>
+        <v>583</v>
       </c>
       <c r="E193">
-        <v>2885.4</v>
+        <v>2638.6895368782</v>
       </c>
       <c r="F193">
-        <v>2091.0662989649</v>
+        <v>1914.2758398611</v>
       </c>
       <c r="G193">
-        <v>48.738</v>
+        <v>31.267238421955</v>
       </c>
       <c r="H193">
-        <v>32.0853330286</v>
+        <v>16.141450337342</v>
       </c>
       <c r="I193">
-        <v>137.6999969482</v>
+        <v>283.4301429727</v>
       </c>
       <c r="J193">
-        <v>25.6875661152</v>
+        <v>73.2359417612</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194">
-        <v>2022</v>
+        <v>2022.0</v>
       </c>
       <c r="B194" t="s">
+        <v>17</v>
+      </c>
+      <c r="C194" t="s">
         <v>20</v>
       </c>
-      <c r="C194" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D194">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="E194">
-        <v>3001.0</v>
+        <v>6322.6796666667</v>
+      </c>
+      <c r="F194">
+        <v>11985.020595955</v>
       </c>
       <c r="G194">
-        <v>32.9</v>
+        <v>79.104444444444</v>
+      </c>
+      <c r="H194">
+        <v>56.045164178346</v>
       </c>
       <c r="I194">
-        <v>133.1999969482</v>
+        <v>150.7111138238</v>
+      </c>
+      <c r="J194">
+        <v>19.35371472</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195">
-        <v>2022</v>
+        <v>2023.0</v>
       </c>
       <c r="B195" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C195" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D195">
-        <v>84</v>
+        <v>168</v>
       </c>
       <c r="E195">
-        <v>12190.511904762</v>
+        <v>26254.122559524</v>
       </c>
       <c r="F195">
-        <v>7899.1138125712</v>
+        <v>15167.751242414</v>
       </c>
       <c r="G195">
-        <v>55.4313095238</v>
+        <v>80.997976190476</v>
       </c>
       <c r="H195">
-        <v>33.9891446803</v>
+        <v>36.527158226383</v>
       </c>
       <c r="I195">
-        <v>161.5880925315</v>
+        <v>189.9577547969</v>
       </c>
       <c r="J195">
-        <v>27.178421075</v>
+        <v>12.5424034639</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196">
-        <v>2022</v>
+        <v>2021.0</v>
       </c>
       <c r="B196" t="s">
+        <v>22</v>
+      </c>
+      <c r="C196" t="s">
         <v>20</v>
       </c>
-      <c r="C196" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D196">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E196">
-        <v>1271.2857142857</v>
+        <v>2714.75</v>
       </c>
       <c r="F196">
-        <v>1001.0219302103</v>
+        <v>5285.7099198824</v>
       </c>
       <c r="G196">
-        <v>31.8457142857</v>
+        <v>28.12375</v>
       </c>
       <c r="H196">
-        <v>14.5624080622</v>
+        <v>21.460895958863</v>
       </c>
       <c r="I196">
-        <v>184.9714279175</v>
+        <v>195.8924980164</v>
       </c>
       <c r="J196">
-        <v>37.5144724159</v>
+        <v>7.7808381043</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197">
-        <v>2022</v>
+        <v>2025.0</v>
       </c>
       <c r="B197" t="s">
+        <v>17</v>
+      </c>
+      <c r="C197" t="s">
         <v>20</v>
       </c>
-      <c r="C197" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D197">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="E197">
-        <v>1183.0</v>
-[...2 lines deleted...]
-        <v>745.3665764799</v>
+        <v>74.0</v>
       </c>
       <c r="G197">
-        <v>20.8842857143</v>
-[...2 lines deleted...]
-        <v>9.7376774389</v>
+        <v>8.87</v>
       </c>
       <c r="I197">
-        <v>199.8999938965</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>79.9000015259</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198">
-        <v>2022</v>
+        <v>2020.0</v>
       </c>
       <c r="B198" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="C198" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="D198">
-        <v>42</v>
+        <v>137</v>
       </c>
       <c r="E198">
-        <v>608.3333333333</v>
+        <v>2096.5109489051</v>
       </c>
       <c r="F198">
-        <v>194.835598824</v>
+        <v>1213.8619889378</v>
       </c>
       <c r="G198">
-        <v>42.7533333333</v>
+        <v>27.665693430657</v>
       </c>
       <c r="H198">
-        <v>17.3233497671</v>
+        <v>11.120744711337</v>
       </c>
       <c r="I198">
-        <v>132.3547599429</v>
+        <v>229.6421894157</v>
       </c>
       <c r="J198">
-        <v>0.0503714418</v>
+        <v>64.1721304499</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199">
-        <v>2022</v>
+        <v>2021.0</v>
       </c>
       <c r="B199" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="C199" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D199">
-        <v>4586</v>
+        <v>84</v>
       </c>
       <c r="E199">
-        <v>170.8829044919</v>
+        <v>10751.547619048</v>
       </c>
       <c r="F199">
-        <v>650.4409134761</v>
+        <v>7511.9669979592</v>
       </c>
       <c r="G199">
-        <v>11.5436306149</v>
+        <v>49.225714285714</v>
       </c>
       <c r="H199">
-        <v>42.8740437329</v>
+        <v>28.001902830598</v>
       </c>
       <c r="I199">
-        <v>53.3327981268</v>
+        <v>158.5145225525</v>
       </c>
       <c r="J199">
-        <v>29.0815057231</v>
+        <v>27.5112074795</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200">
-        <v>2022</v>
+        <v>2021.0</v>
       </c>
       <c r="B200" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C200" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D200">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="E200">
-        <v>101.9677419355</v>
+        <v>4441.3684375</v>
       </c>
       <c r="F200">
-        <v>49.9989892371</v>
+        <v>3237.0129695983</v>
       </c>
       <c r="G200">
-        <v>11.0587096774</v>
+        <v>49.16875</v>
       </c>
       <c r="H200">
-        <v>6.2584964871</v>
+        <v>25.598754885085</v>
       </c>
       <c r="I200">
-        <v>131.4516129032</v>
+        <v>125.3739990234</v>
       </c>
       <c r="J200">
-        <v>1.524001524</v>
+        <v>6.6913839038</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201">
-        <v>2022</v>
+        <v>2025.0</v>
       </c>
       <c r="B201" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="C201" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D201">
-        <v>2106</v>
+        <v>19</v>
       </c>
       <c r="E201">
-        <v>23.82668566</v>
+        <v>2634.9466747368</v>
       </c>
       <c r="F201">
-        <v>48.9929062695</v>
+        <v>3770.4413248205</v>
       </c>
       <c r="G201">
-        <v>5.674677113</v>
+        <v>32.311052631579</v>
       </c>
       <c r="H201">
-        <v>8.8571408026</v>
+        <v>18.535903267484</v>
       </c>
       <c r="I201">
-        <v>22.7576045627</v>
+        <v>151.5900003534</v>
       </c>
       <c r="J201">
-        <v>10.6227932637</v>
+        <v>18.6271385172</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202">
-        <v>2022</v>
+        <v>2023.0</v>
       </c>
       <c r="B202" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="C202" t="s">
         <v>15</v>
       </c>
       <c r="D202">
-        <v>15</v>
+        <v>155</v>
       </c>
       <c r="E202">
-        <v>3.4</v>
+        <v>8551.7026072925</v>
       </c>
       <c r="F202">
-        <v>1.7647338933</v>
+        <v>9234.7815582257</v>
       </c>
       <c r="G202">
-        <v>2.06</v>
+        <v>55.505483870968</v>
       </c>
       <c r="H202">
-        <v>1.2440888806</v>
+        <v>44.86413269917</v>
       </c>
       <c r="I202">
-        <v>19.4666666667</v>
+        <v>244.0200022062</v>
       </c>
       <c r="J202">
-        <v>2.2635833371</v>
+        <v>375.5713264352</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203">
-        <v>2022</v>
+        <v>2024.0</v>
       </c>
       <c r="B203" t="s">
+        <v>21</v>
+      </c>
+      <c r="C203" t="s">
+        <v>15</v>
+      </c>
+      <c r="D203">
         <v>14</v>
       </c>
-      <c r="C203" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E203">
-        <v>9173.0</v>
+        <v>2622.2192857143</v>
       </c>
       <c r="F203">
-        <v>7910.9957021857</v>
+        <v>2529.645014401</v>
       </c>
       <c r="G203">
-        <v>106.8966666667</v>
+        <v>42.810714285714</v>
       </c>
       <c r="H203">
-        <v>90.2598118397</v>
+        <v>27.452700431634</v>
       </c>
       <c r="I203">
-        <v>133.3333333333</v>
+        <v>165.3214285714</v>
       </c>
       <c r="J203">
-        <v>98.1495457622</v>
+        <v>24.4052052245</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204">
-        <v>2022</v>
+        <v>2022.0</v>
       </c>
       <c r="B204" t="s">
         <v>14</v>
       </c>
       <c r="C204" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="D204">
-        <v>5</v>
+        <v>31</v>
       </c>
       <c r="E204">
-        <v>317.6</v>
+        <v>101.9677419355</v>
       </c>
       <c r="F204">
-        <v>263.6015933184</v>
+        <v>49.9989892371</v>
       </c>
       <c r="G204">
-        <v>8.136</v>
+        <v>11.058709677419</v>
       </c>
       <c r="H204">
-        <v>4.8773230363</v>
+        <v>6.2584964871421</v>
       </c>
       <c r="I204">
-        <v>110.0</v>
+        <v>131.4516129032</v>
       </c>
       <c r="J204">
-        <v>44.72135955</v>
+        <v>1.524001524</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205">
-        <v>2022</v>
+        <v>2018.0</v>
       </c>
       <c r="B205" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C205" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="D205">
-        <v>106</v>
+        <v>52</v>
       </c>
       <c r="E205">
-        <v>3123.7641509434</v>
+        <v>535.8653846154</v>
       </c>
       <c r="F205">
-        <v>1175.6778839047</v>
+        <v>209.7532657762</v>
       </c>
       <c r="G205">
-        <v>16.6753773585</v>
+        <v>46.284807692308</v>
       </c>
       <c r="H205">
-        <v>12.8807274399</v>
+        <v>22.020783274914</v>
       </c>
       <c r="I205">
-        <v>137.8773584906</v>
+        <v>132.4763444754</v>
       </c>
       <c r="J205">
-        <v>27.8655625767</v>
+        <v>0.7974947061</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206">
-        <v>2022</v>
+        <v>2022.0</v>
       </c>
       <c r="B206" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="C206" t="s">
         <v>11</v>
       </c>
       <c r="D206">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="E206">
-        <v>208.0</v>
+        <v>3.4</v>
+      </c>
+      <c r="F206">
+        <v>1.7647338933</v>
       </c>
       <c r="G206">
-        <v>23.35</v>
+        <v>2.06</v>
+      </c>
+      <c r="H206">
+        <v>1.2440888806099</v>
       </c>
       <c r="I206">
-        <v>155.0</v>
+        <v>19.4666666667</v>
+      </c>
+      <c r="J206">
+        <v>2.2635833371</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207">
-        <v>2022</v>
+        <v>2024.0</v>
       </c>
       <c r="B207" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C207" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D207">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="E207">
-        <v>2479.19</v>
+        <v>3123.1428571429</v>
       </c>
       <c r="F207">
-        <v>2203.4259236289</v>
+        <v>1403.5849847885</v>
       </c>
       <c r="G207">
-        <v>45.2919354839</v>
+        <v>44.435714285714</v>
       </c>
       <c r="H207">
-        <v>45.1352375585</v>
+        <v>19.219976462995</v>
       </c>
       <c r="I207">
-        <v>172.6000001969</v>
+        <v>151.9199981689</v>
       </c>
       <c r="J207">
-        <v>27.8140374381</v>
+        <v>21.8547917095</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208">
-        <v>2022</v>
+        <v>2022.0</v>
       </c>
       <c r="B208" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C208" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D208">
         <v>31</v>
       </c>
       <c r="E208">
-        <v>10266.520322581</v>
+        <v>10146.483870968</v>
       </c>
       <c r="F208">
-        <v>3727.5841628348</v>
+        <v>3489.4259305409</v>
       </c>
       <c r="G208">
-        <v>68.5212903226</v>
+        <v>97.523870967742</v>
       </c>
       <c r="H208">
-        <v>42.8488205004</v>
+        <v>49.953630610625</v>
       </c>
       <c r="I208">
-        <v>185.350645496</v>
+        <v>168.3548387097</v>
       </c>
       <c r="J208">
-        <v>8.1663891763</v>
+        <v>22.9224029966</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209">
-        <v>2022</v>
+        <v>2017.0</v>
       </c>
       <c r="B209" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="C209" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D209">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="E209">
-        <v>5253.1118181818</v>
+        <v>225.1428571429</v>
       </c>
       <c r="F209">
-        <v>2477.7015598268</v>
+        <v>144.4292543905</v>
       </c>
       <c r="G209">
-        <v>95.4822727273</v>
+        <v>5.6542857142857</v>
       </c>
       <c r="H209">
-        <v>41.280552314</v>
+        <v>1.954804825235</v>
       </c>
       <c r="I209">
-        <v>154.3190911033</v>
+        <v>120.7142857143</v>
       </c>
       <c r="J209">
-        <v>8.5483508199</v>
+        <v>21.250210083</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210">
-        <v>2022</v>
+        <v>2025.0</v>
       </c>
       <c r="B210" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="C210" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D210">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="E210">
-        <v>2258.53</v>
+        <v>3251.623</v>
       </c>
       <c r="F210">
-        <v>248.55754203</v>
+        <v>2778.6454334121</v>
       </c>
       <c r="G210">
-        <v>33.1566666667</v>
+        <v>44.668</v>
       </c>
       <c r="H210">
-        <v>6.2558878933</v>
+        <v>26.44051528282</v>
       </c>
       <c r="I210">
-        <v>200.0</v>
+        <v>145.2599998474</v>
       </c>
       <c r="J210">
-        <v>0.0</v>
+        <v>45.3663959156</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211">
-        <v>2022</v>
+        <v>2024.0</v>
       </c>
       <c r="B211" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="C211" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="D211">
-        <v>146</v>
+        <v>205</v>
       </c>
       <c r="E211">
-        <v>1792.0479452055</v>
+        <v>1497.0829268293</v>
       </c>
       <c r="F211">
-        <v>1105.9360418758</v>
+        <v>1189.1462038243</v>
       </c>
       <c r="G211">
-        <v>34.0630821918</v>
+        <v>29.321170731707</v>
       </c>
       <c r="H211">
-        <v>19.6761568495</v>
+        <v>20.279175897784</v>
       </c>
       <c r="I211">
-        <v>244.3767123288</v>
+        <v>243.6829268293</v>
       </c>
       <c r="J211">
-        <v>61.1549913841</v>
+        <v>62.1691395546</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212">
-        <v>2022</v>
+        <v>2024.0</v>
       </c>
       <c r="B212" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C212" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D212">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="E212">
-        <v>2672.4261643836</v>
+        <v>608.171875</v>
       </c>
       <c r="F212">
-        <v>2378.3163362641</v>
+        <v>296.6547110853</v>
       </c>
       <c r="G212">
-        <v>54.9576712329</v>
+        <v>22.034545454545</v>
       </c>
       <c r="H212">
-        <v>35.2277888858</v>
+        <v>10.268066581819</v>
       </c>
       <c r="I212">
-        <v>143.5616438356</v>
+        <v>191.4177248406</v>
       </c>
       <c r="J212">
-        <v>26.6609297482</v>
+        <v>43.1857543399</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213">
-        <v>2022</v>
+        <v>2021.0</v>
       </c>
       <c r="B213" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C213" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D213">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E213">
-        <v>2473.0</v>
-[...2 lines deleted...]
-        <v>1487.0511087384</v>
+        <v>13333.737</v>
       </c>
       <c r="G213">
-        <v>39.5433333333</v>
-[...8 lines deleted...]
-        <v>26.2741951986</v>
+        <v>50.57</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214">
-        <v>2022</v>
+        <v>2019.0</v>
       </c>
       <c r="B214" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C214" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="D214">
-        <v>6</v>
+        <v>204</v>
       </c>
       <c r="E214">
-        <v>7926.3066666667</v>
+        <v>3144.8039215686</v>
       </c>
       <c r="F214">
-        <v>2775.0922080945</v>
+        <v>1531.1943697052</v>
       </c>
       <c r="G214">
-        <v>76.4633333333</v>
+        <v>27.455441176471</v>
       </c>
       <c r="H214">
-        <v>19.9130566882</v>
+        <v>10.673298173155</v>
       </c>
       <c r="I214">
-        <v>134.6666666667</v>
+        <v>299.5898675871</v>
       </c>
       <c r="J214">
-        <v>5.8195074247</v>
+        <v>38.6367792185</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215">
-        <v>2022</v>
+        <v>2026.0</v>
       </c>
       <c r="B215" t="s">
         <v>22</v>
       </c>
       <c r="C215" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D215">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E215">
-        <v>2008.917</v>
+        <v>12165.5</v>
       </c>
       <c r="F215">
-        <v>2411.9076481032</v>
+        <v>6821.1516369192</v>
       </c>
       <c r="G215">
-        <v>11.244</v>
+        <v>49.983571428571</v>
       </c>
       <c r="H215">
-        <v>5.6950469708</v>
+        <v>28.467576862416</v>
       </c>
       <c r="I215">
-        <v>183.9</v>
+        <v>166.2721415928</v>
       </c>
       <c r="J215">
-        <v>35.1645339006</v>
+        <v>25.1093719194</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216">
-        <v>2022</v>
+        <v>2021.0</v>
       </c>
       <c r="B216" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="C216" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="D216">
-        <v>71</v>
+        <v>142</v>
       </c>
       <c r="E216">
-        <v>2722.7464788732</v>
+        <v>2101.6549295775</v>
       </c>
       <c r="F216">
-        <v>2005.4589265895</v>
+        <v>1037.616253733</v>
       </c>
       <c r="G216">
-        <v>20.1785915493</v>
+        <v>30.855211267606</v>
       </c>
       <c r="H216">
-        <v>14.6425905491</v>
+        <v>10.726501463338</v>
       </c>
       <c r="I216">
-        <v>192.7428571429</v>
+        <v>233.8728855832</v>
       </c>
       <c r="J216">
-        <v>14.1858121756</v>
+        <v>53.5877381389</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217">
-        <v>2022</v>
+        <v>2026.0</v>
       </c>
       <c r="B217" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C217" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D217">
-        <v>434</v>
+        <v>5</v>
       </c>
       <c r="E217">
-        <v>518.9516129032</v>
+        <v>4961.8</v>
       </c>
       <c r="F217">
-        <v>296.515701378</v>
+        <v>485.9894031767</v>
       </c>
       <c r="G217">
-        <v>4.2314516129</v>
+        <v>19.818</v>
       </c>
       <c r="H217">
-        <v>4.4637863839</v>
+        <v>10.534653292824</v>
       </c>
       <c r="I217">
-        <v>86.8725490196</v>
+        <v>150.0</v>
       </c>
       <c r="J217">
-        <v>25.8960012542</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218">
-        <v>2022</v>
+        <v>2023.0</v>
       </c>
       <c r="B218" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="C218" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D218">
-        <v>1232</v>
+        <v>2</v>
       </c>
       <c r="E218">
-        <v>332.2589285714</v>
+        <v>6033.415</v>
       </c>
       <c r="F218">
-        <v>152.7808420717</v>
+        <v>1543.3241895499</v>
       </c>
       <c r="G218">
-        <v>7.3697564935</v>
+        <v>24.28</v>
       </c>
       <c r="H218">
-        <v>12.0975144417</v>
+        <v>8.202438661764</v>
       </c>
       <c r="I218">
-        <v>43.4251824818</v>
+        <v>264.0499954224</v>
       </c>
       <c r="J218">
-        <v>9.9438949403</v>
+        <v>50.6995540532</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219">
-        <v>2022</v>
+        <v>2021.0</v>
       </c>
       <c r="B219" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C219" t="s">
         <v>16</v>
       </c>
       <c r="D219">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="E219">
-        <v>10146.483870968</v>
+        <v>1523.0</v>
       </c>
       <c r="F219">
-        <v>3489.4259305409</v>
+        <v>652.322517369</v>
       </c>
       <c r="G219">
-        <v>97.5238709677</v>
+        <v>22.56</v>
       </c>
       <c r="H219">
-        <v>49.9536306106</v>
+        <v>8.7979808289554</v>
       </c>
       <c r="I219">
-        <v>168.3548387097</v>
+        <v>209.3259963989</v>
       </c>
       <c r="J219">
-        <v>22.9224029966</v>
+        <v>15.3511958207</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220">
-        <v>2022</v>
+        <v>2022.0</v>
       </c>
       <c r="B220" t="s">
+        <v>25</v>
+      </c>
+      <c r="C220" t="s">
         <v>18</v>
       </c>
-      <c r="C220" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D220">
-        <v>16</v>
+        <v>140</v>
       </c>
       <c r="E220">
-        <v>206.5625</v>
+        <v>28743.913564286</v>
       </c>
       <c r="F220">
-        <v>166.3125446261</v>
+        <v>12961.339392985</v>
       </c>
       <c r="G220">
-        <v>5.886875</v>
+        <v>82.225142857143</v>
       </c>
       <c r="H220">
-        <v>9.1566294518</v>
+        <v>30.610794811181</v>
       </c>
       <c r="I220">
-        <v>48.5384615385</v>
+        <v>190.3607448821</v>
       </c>
       <c r="J220">
-        <v>25.0287014732</v>
+        <v>8.1169938538</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221">
-        <v>2022</v>
+        <v>2022.0</v>
       </c>
       <c r="B221" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C221" t="s">
         <v>11</v>
       </c>
       <c r="D221">
-        <v>518</v>
+        <v>1</v>
       </c>
       <c r="E221">
-        <v>3268.8455598456</v>
-[...2 lines deleted...]
-        <v>2500.2539544688</v>
+        <v>3001.0</v>
       </c>
       <c r="G221">
-        <v>39.2231081081</v>
-[...2 lines deleted...]
-        <v>23.9506641322</v>
+        <v>32.9</v>
       </c>
       <c r="I221">
-        <v>294.6070134966</v>
-[...2 lines deleted...]
-        <v>56.9105931436</v>
+        <v>133.1999969482</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222">
-        <v>2022</v>
+        <v>2025.0</v>
       </c>
       <c r="B222" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="C222" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D222">
-        <v>17</v>
+        <v>46</v>
       </c>
       <c r="E222">
-        <v>2674.7405882353</v>
+        <v>903.0</v>
       </c>
       <c r="F222">
-        <v>2421.9249029968</v>
+        <v>768.3874022913</v>
       </c>
       <c r="G222">
-        <v>51.0029411765</v>
+        <v>9.1163043478261</v>
       </c>
       <c r="H222">
-        <v>25.5017729199</v>
+        <v>7.1839111472777</v>
       </c>
       <c r="I222">
-        <v>125.7579986572</v>
+        <v>202.5434782609</v>
       </c>
       <c r="J222">
-        <v>7.9559336853</v>
+        <v>15.0712478607</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223">
-        <v>2022</v>
+        <v>2026.0</v>
       </c>
       <c r="B223" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="C223" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D223">
-        <v>99</v>
+        <v>1</v>
       </c>
       <c r="E223">
-        <v>11489.913939394</v>
-[...2 lines deleted...]
-        <v>12928.085233761</v>
+        <v>14332.0</v>
       </c>
       <c r="G223">
-        <v>22.9773737374</v>
-[...2 lines deleted...]
-        <v>15.7366282457</v>
+        <v>156.67</v>
       </c>
       <c r="I223">
-        <v>170.0991626316</v>
-[...2 lines deleted...]
-        <v>9.1503063187</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224">
-        <v>2022</v>
+        <v>2019.0</v>
       </c>
       <c r="B224" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C224" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D224">
-        <v>140</v>
+        <v>20</v>
       </c>
       <c r="E224">
-        <v>28743.913571429</v>
+        <v>12282.188</v>
       </c>
       <c r="F224">
-        <v>12961.339389923</v>
+        <v>3543.5705149179</v>
       </c>
       <c r="G224">
-        <v>82.2251428571</v>
+        <v>64.644</v>
       </c>
       <c r="H224">
-        <v>30.6107948112</v>
+        <v>29.619064521991</v>
       </c>
       <c r="I224">
-        <v>190.3607448821</v>
+        <v>174.111000824</v>
       </c>
       <c r="J224">
-        <v>8.1169938538</v>
+        <v>22.7402282862</v>
       </c>
     </row>
     <row r="225" spans="1:10">
       <c r="A225">
-        <v>2022</v>
+        <v>2020.0</v>
       </c>
       <c r="B225" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="C225" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D225">
-        <v>5</v>
+        <v>28</v>
       </c>
       <c r="E225">
-        <v>5616.526</v>
+        <v>10438.571428571</v>
       </c>
       <c r="F225">
-        <v>2538.7991637839</v>
+        <v>6162.55159052</v>
       </c>
       <c r="G225">
-        <v>55.288</v>
+        <v>137.15857142857</v>
       </c>
       <c r="H225">
-        <v>35.2124803159</v>
+        <v>105.75367237172</v>
+      </c>
+      <c r="I225">
+        <v>172.75</v>
+      </c>
+      <c r="J225">
+        <v>19.8207242832</v>
       </c>
     </row>
     <row r="226" spans="1:10">
       <c r="A226">
-        <v>2022</v>
+        <v>2026.0</v>
       </c>
       <c r="B226" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C226" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="D226">
-        <v>104</v>
+        <v>163</v>
       </c>
       <c r="E226">
-        <v>5060.0040384615</v>
+        <v>3134.3006134969</v>
       </c>
       <c r="F226">
-        <v>2136.2855377866</v>
+        <v>1977.6787557451</v>
       </c>
       <c r="G226">
-        <v>64.2569230769</v>
+        <v>41.601840490798</v>
       </c>
       <c r="H226">
-        <v>40.6614135943</v>
+        <v>59.408969053495</v>
+      </c>
+      <c r="I226">
+        <v>276.5291426957</v>
+      </c>
+      <c r="J226">
+        <v>61.8403201455</v>
       </c>
     </row>
     <row r="227" spans="1:10">
       <c r="A227">
-        <v>2022</v>
+        <v>2017.0</v>
       </c>
       <c r="B227" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C227" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D227">
-        <v>125</v>
+        <v>10</v>
       </c>
       <c r="E227">
-        <v>1834.624</v>
+        <v>400.9</v>
       </c>
       <c r="F227">
-        <v>918.6802741942</v>
+        <v>110.2960158442</v>
       </c>
       <c r="G227">
-        <v>27.80304</v>
+        <v>6.984</v>
       </c>
       <c r="H227">
-        <v>9.6176319284</v>
+        <v>2.9284626228336</v>
       </c>
       <c r="I227">
-        <v>227.8963186035</v>
+        <v>55.3</v>
       </c>
       <c r="J227">
-        <v>51.95123745</v>
+        <v>41.6814640391</v>
       </c>
     </row>
     <row r="228" spans="1:10">
       <c r="A228">
-        <v>2022</v>
+        <v>2025.0</v>
       </c>
       <c r="B228" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="C228" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D228">
-        <v>101</v>
+        <v>331</v>
       </c>
       <c r="E228">
-        <v>8440.0582178218</v>
+        <v>1128.8277945619</v>
       </c>
       <c r="F228">
-        <v>6692.9120543456</v>
+        <v>1700.3121239173</v>
       </c>
       <c r="G228">
-        <v>128.3321782178</v>
+        <v>6.4180362537764</v>
       </c>
       <c r="H228">
-        <v>104.1721024133</v>
+        <v>8.1689962707427</v>
       </c>
       <c r="I228">
-        <v>143.5715829453</v>
+        <v>87.3897280967</v>
       </c>
       <c r="J228">
-        <v>35.9741503003</v>
+        <v>42.0277226355</v>
       </c>
     </row>
     <row r="229" spans="1:10">
       <c r="A229">
-        <v>2022</v>
+        <v>2022.0</v>
       </c>
       <c r="B229" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="C229" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D229">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="E229">
-        <v>2015.83</v>
+        <v>2872.73082075</v>
+      </c>
+      <c r="F229">
+        <v>1537.6348899005</v>
       </c>
       <c r="G229">
-        <v>40.95</v>
-[...2 lines deleted...]
-        <v>145.0</v>
+        <v>36.13875</v>
+      </c>
+      <c r="H229">
+        <v>17.739824799827</v>
       </c>
     </row>
     <row r="230" spans="1:10">
       <c r="A230">
-        <v>2022</v>
+        <v>2022.0</v>
       </c>
       <c r="B230" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="C230" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D230">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="E230">
-        <v>14198.587</v>
+        <v>317.6</v>
       </c>
       <c r="F230">
-        <v>7203.0152501217</v>
+        <v>263.6015933184</v>
       </c>
       <c r="G230">
-        <v>83.3485</v>
+        <v>8.136</v>
       </c>
       <c r="H230">
-        <v>36.29590281</v>
+        <v>4.8773230362567</v>
       </c>
       <c r="I230">
-        <v>176.1964988708</v>
+        <v>110.0</v>
       </c>
       <c r="J230">
-        <v>14.3357184949</v>
+        <v>44.72135955</v>
       </c>
     </row>
     <row r="231" spans="1:10">
       <c r="A231">
-        <v>2022</v>
+        <v>2025.0</v>
       </c>
       <c r="B231" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C231" t="s">
+        <v>15</v>
+      </c>
+      <c r="D231">
         <v>13</v>
       </c>
-      <c r="D231">
-[...1 lines deleted...]
-      </c>
       <c r="E231">
-        <v>6322.68</v>
+        <v>282.9767692308</v>
       </c>
       <c r="F231">
-        <v>11985.020523683</v>
+        <v>206.0180815225</v>
       </c>
       <c r="G231">
-        <v>79.1044444444</v>
+        <v>21.263076923077</v>
       </c>
       <c r="H231">
-        <v>56.0451641783</v>
+        <v>22.643449157396</v>
       </c>
       <c r="I231">
-        <v>150.7111138238</v>
-[...2 lines deleted...]
-        <v>19.35371472</v>
+        <v>118.1399993896</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232">
-        <v>2022</v>
+        <v>2019.0</v>
       </c>
       <c r="B232" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C232" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D232">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E232">
-        <v>3068.54875</v>
+        <v>1308.75</v>
       </c>
       <c r="F232">
-        <v>1977.3390152601</v>
+        <v>514.6925943383</v>
       </c>
       <c r="G232">
-        <v>67.8025</v>
+        <v>25.04125</v>
       </c>
       <c r="H232">
-        <v>67.3159929522</v>
+        <v>15.506045648929</v>
       </c>
       <c r="I232">
-        <v>199.9287452698</v>
+        <v>194.2887487411</v>
       </c>
       <c r="J232">
-        <v>0.0269612357</v>
+        <v>11.5477955969</v>
       </c>
     </row>
     <row r="233" spans="1:10">
       <c r="A233">
-        <v>2022</v>
+        <v>2022.0</v>
       </c>
       <c r="B233" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C233" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D233">
-        <v>301</v>
+        <v>10</v>
       </c>
       <c r="E233">
-        <v>2631.0033222591</v>
+        <v>2885.4</v>
       </c>
       <c r="F233">
-        <v>1935.8910394585</v>
+        <v>2091.0662989649</v>
       </c>
       <c r="G233">
-        <v>32.6180066445</v>
+        <v>48.738</v>
       </c>
       <c r="H233">
-        <v>21.8432398851</v>
+        <v>32.08533302859</v>
       </c>
       <c r="I233">
-        <v>265.3458791921</v>
+        <v>137.6999969482</v>
       </c>
       <c r="J233">
-        <v>63.0088328265</v>
+        <v>25.6875661152</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234">
-        <v>2022</v>
+        <v>2025.0</v>
       </c>
       <c r="B234" t="s">
         <v>25</v>
       </c>
       <c r="C234" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D234">
-        <v>198</v>
+        <v>4</v>
       </c>
       <c r="E234">
-        <v>8928.1894444444</v>
+        <v>2446.39825</v>
       </c>
       <c r="F234">
-        <v>9762.5185901798</v>
+        <v>1293.4654071551</v>
       </c>
       <c r="G234">
-        <v>74.5044949495</v>
+        <v>17.2625</v>
       </c>
       <c r="H234">
-        <v>66.2923634767</v>
-[...5 lines deleted...]
-        <v>22.686054464</v>
+        <v>1.3906443350716</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235">
-        <v>2022</v>
+        <v>2019.0</v>
       </c>
       <c r="B235" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C235" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="D235">
-        <v>100</v>
+        <v>148</v>
       </c>
       <c r="E235">
-        <v>1818.6748</v>
+        <v>1411.0472972973</v>
       </c>
       <c r="F235">
-        <v>2185.4991574566</v>
+        <v>1025.602834736</v>
       </c>
       <c r="G235">
-        <v>39.7009</v>
+        <v>26.252364864865</v>
       </c>
       <c r="H235">
-        <v>31.5975478877</v>
+        <v>17.490108588885</v>
       </c>
       <c r="I235">
-        <v>152.6609099417</v>
+        <v>265.1689189189</v>
       </c>
       <c r="J235">
-        <v>9.6843014192</v>
+        <v>72.5318966676</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236">
-        <v>2022</v>
+        <v>2016.0</v>
       </c>
       <c r="B236" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C236" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D236">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="E236">
-        <v>2872.73</v>
+        <v>126.0</v>
       </c>
       <c r="F236">
-        <v>1537.6340674742</v>
+        <v>104.9689219544</v>
       </c>
       <c r="G236">
-        <v>36.13875</v>
+        <v>9.4233333333333</v>
       </c>
       <c r="H236">
-        <v>17.7398247998</v>
+        <v>7.9911191525802</v>
+      </c>
+      <c r="I236">
+        <v>18.0333333333</v>
+      </c>
+      <c r="J236">
+        <v>0.5513209612</v>
       </c>
     </row>
     <row r="237" spans="1:10">
       <c r="A237">
-        <v>2023</v>
+        <v>2022.0</v>
       </c>
       <c r="B237" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C237" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D237">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="E237">
-        <v>732.8214285714</v>
+        <v>2722.7464788732</v>
       </c>
       <c r="F237">
-        <v>287.8897948749</v>
+        <v>2005.4589265895</v>
       </c>
       <c r="G237">
-        <v>23.5182142857</v>
+        <v>20.178591549296</v>
       </c>
       <c r="H237">
-        <v>8.5741417303</v>
+        <v>14.642590549077</v>
       </c>
       <c r="I237">
-        <v>209.1507130577</v>
+        <v>192.7428571429</v>
       </c>
       <c r="J237">
-        <v>53.6837000434</v>
+        <v>14.1858121756</v>
       </c>
     </row>
     <row r="238" spans="1:10">
       <c r="A238">
-        <v>2023</v>
+        <v>2025.0</v>
       </c>
       <c r="B238" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C238" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D238">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="E238">
-        <v>7368.0972151899</v>
+        <v>10476.047058824</v>
       </c>
       <c r="F238">
-        <v>5651.0494834166</v>
+        <v>5988.7019320628</v>
       </c>
       <c r="G238">
-        <v>72.2588607595</v>
+        <v>55.198705882353</v>
       </c>
       <c r="H238">
-        <v>49.9204039777</v>
+        <v>43.311503002701</v>
       </c>
       <c r="I238">
-        <v>169.2946829494</v>
+        <v>171.8747046976</v>
       </c>
       <c r="J238">
-        <v>25.8475402075</v>
+        <v>37.300576817</v>
       </c>
     </row>
     <row r="239" spans="1:10">
       <c r="A239">
-        <v>2023</v>
+        <v>2021.0</v>
       </c>
       <c r="B239" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C239" t="s">
         <v>16</v>
       </c>
       <c r="D239">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="E239">
-        <v>15047.143652174</v>
+        <v>3007.0392156863</v>
       </c>
       <c r="F239">
-        <v>8266.8735807427</v>
+        <v>2297.1518478995</v>
       </c>
       <c r="G239">
-        <v>62.0748695652</v>
+        <v>25.344803921569</v>
       </c>
       <c r="H239">
-        <v>51.5983213443</v>
+        <v>25.516566846356</v>
       </c>
       <c r="I239">
-        <v>188.2899120828</v>
+        <v>197.3645833333</v>
       </c>
       <c r="J239">
-        <v>8.1094301975</v>
+        <v>14.9463037442</v>
       </c>
     </row>
     <row r="240" spans="1:10">
       <c r="A240">
-        <v>2023</v>
+        <v>2021.0</v>
       </c>
       <c r="B240" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="C240" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D240">
-        <v>2</v>
+        <v>29</v>
       </c>
       <c r="E240">
-        <v>6033.415</v>
+        <v>487.8275862069</v>
       </c>
       <c r="F240">
-        <v>1543.3241895499</v>
+        <v>359.9332347777</v>
       </c>
       <c r="G240">
-        <v>24.28</v>
+        <v>5.2903448275862</v>
       </c>
       <c r="H240">
-        <v>8.2024386618</v>
+        <v>5.6346925906506</v>
       </c>
       <c r="I240">
-        <v>264.0499954224</v>
+        <v>42.652173913</v>
       </c>
       <c r="J240">
-        <v>50.6995540532</v>
+        <v>25.2939243435</v>
       </c>
     </row>
     <row r="241" spans="1:10">
       <c r="A241">
-        <v>2023</v>
+        <v>2025.0</v>
       </c>
       <c r="B241" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="C241" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D241">
-        <v>196</v>
+        <v>25</v>
       </c>
       <c r="E241">
-        <v>975.7551020408</v>
+        <v>13085.2772</v>
       </c>
       <c r="F241">
-        <v>552.2807175699</v>
+        <v>8241.4893278458</v>
       </c>
       <c r="G241">
-        <v>22.9292346939</v>
+        <v>94.1164</v>
       </c>
       <c r="H241">
-        <v>10.4343389173</v>
+        <v>60.76305969913</v>
       </c>
       <c r="I241">
-        <v>212.6442344043</v>
+        <v>136.36</v>
       </c>
       <c r="J241">
-        <v>43.0341894483</v>
+        <v>67.155838664</v>
       </c>
     </row>
     <row r="242" spans="1:10">
       <c r="A242">
-        <v>2023</v>
+        <v>2023.0</v>
       </c>
       <c r="B242" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="C242" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D242">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="E242">
-        <v>3210.7272727273</v>
+        <v>529.3255813953</v>
       </c>
       <c r="F242">
-        <v>3135.3866315888</v>
+        <v>138.3562897068</v>
       </c>
       <c r="G242">
-        <v>74.9972727273</v>
+        <v>43.741627906977</v>
       </c>
       <c r="H242">
-        <v>39.367274105</v>
+        <v>16.240592138254</v>
       </c>
       <c r="I242">
-        <v>141.5736366041</v>
+        <v>132.2186030898</v>
       </c>
       <c r="J242">
-        <v>30.4308745256</v>
+        <v>0.6095486175</v>
       </c>
     </row>
     <row r="243" spans="1:10">
       <c r="A243">
-        <v>2023</v>
+        <v>2022.0</v>
       </c>
       <c r="B243" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C243" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D243">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="E243">
-        <v>3590.0</v>
+        <v>1183.0</v>
+      </c>
+      <c r="F243">
+        <v>745.3665764799</v>
       </c>
       <c r="G243">
-        <v>49.18</v>
+        <v>20.884285714286</v>
+      </c>
+      <c r="H243">
+        <v>9.7376774389359</v>
       </c>
       <c r="I243">
-        <v>179.8999938965</v>
+        <v>199.8999938965</v>
+      </c>
+      <c r="J243">
+        <v>0.0</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244">
-        <v>2023</v>
+        <v>2016.0</v>
       </c>
       <c r="B244" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="C244" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="D244">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="E244">
-        <v>13172.458823529</v>
+        <v>855.0740740741</v>
       </c>
       <c r="F244">
-        <v>8637.3232192687</v>
+        <v>305.4649318632</v>
       </c>
       <c r="G244">
-        <v>59.9197647059</v>
+        <v>45.679259259259</v>
       </c>
       <c r="H244">
-        <v>41.7965771262</v>
+        <v>20.042953012934</v>
       </c>
       <c r="I244">
-        <v>172.1414101993</v>
+        <v>132.7180002848</v>
       </c>
       <c r="J244">
-        <v>20.7307849728</v>
+        <v>1.4813631475</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245">
-        <v>2023</v>
+        <v>2020.0</v>
       </c>
       <c r="B245" t="s">
+        <v>25</v>
+      </c>
+      <c r="C245" t="s">
         <v>20</v>
       </c>
-      <c r="C245" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D245">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="E245">
-        <v>728.2</v>
+        <v>9406.13625</v>
       </c>
       <c r="F245">
-        <v>520.3505549147</v>
+        <v>6067.4090028463</v>
       </c>
       <c r="G245">
-        <v>15.594</v>
+        <v>56.04875</v>
       </c>
       <c r="H245">
-        <v>6.5141100697</v>
-[...5 lines deleted...]
-        <v>52.8339678619</v>
+        <v>25.620798714828</v>
       </c>
     </row>
     <row r="246" spans="1:10">
       <c r="A246">
-        <v>2023</v>
+        <v>2021.0</v>
       </c>
       <c r="B246" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C246" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D246">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="E246">
-        <v>293.6666666667</v>
+        <v>11680.19534375</v>
       </c>
       <c r="F246">
-        <v>137.2637364104</v>
+        <v>12933.091637961</v>
       </c>
       <c r="G246">
-        <v>9.7666666667</v>
+        <v>21.905</v>
       </c>
       <c r="H246">
-        <v>0.7205784713</v>
+        <v>14.307112327716</v>
       </c>
       <c r="I246">
-        <v>177.3233311971</v>
+        <v>160.9784787335</v>
       </c>
       <c r="J246">
-        <v>69.0116742162</v>
+        <v>12.4607237275</v>
       </c>
     </row>
     <row r="247" spans="1:10">
       <c r="A247">
-        <v>2023</v>
+        <v>2025.0</v>
       </c>
       <c r="B247" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C247" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D247">
-        <v>43</v>
+        <v>365</v>
       </c>
       <c r="E247">
-        <v>529.3255813953</v>
+        <v>517.5506849315</v>
       </c>
       <c r="F247">
-        <v>138.3562897068</v>
+        <v>367.5390923079</v>
       </c>
       <c r="G247">
-        <v>43.741627907</v>
+        <v>4.8267123287671</v>
       </c>
       <c r="H247">
-        <v>16.2405921383</v>
+        <v>3.7971271148539</v>
       </c>
       <c r="I247">
-        <v>132.2186030898</v>
+        <v>87.5954794479</v>
       </c>
       <c r="J247">
-        <v>0.6095486175</v>
+        <v>33.8809930456</v>
       </c>
     </row>
     <row r="248" spans="1:10">
       <c r="A248">
-        <v>2023</v>
+        <v>2019.0</v>
       </c>
       <c r="B248" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="C248" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D248">
-        <v>2921</v>
+        <v>38</v>
       </c>
       <c r="E248">
-        <v>191.9359808285</v>
+        <v>10843.921052632</v>
       </c>
       <c r="F248">
-        <v>840.5664762749</v>
+        <v>7310.5968195807</v>
       </c>
       <c r="G248">
-        <v>12.5251763095</v>
+        <v>47.033684210526</v>
       </c>
       <c r="H248">
-        <v>46.9702549957</v>
+        <v>21.685987058661</v>
       </c>
       <c r="I248">
-        <v>61.0426213613</v>
+        <v>166.6163147374</v>
       </c>
       <c r="J248">
-        <v>43.1120268455</v>
+        <v>24.8404879755</v>
       </c>
     </row>
     <row r="249" spans="1:10">
       <c r="A249">
-        <v>2023</v>
+        <v>2025.0</v>
       </c>
       <c r="B249" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C249" t="s">
         <v>11</v>
       </c>
       <c r="D249">
-        <v>27</v>
+        <v>100</v>
       </c>
       <c r="E249">
-        <v>115.8148148148</v>
+        <v>9156.59524</v>
       </c>
       <c r="F249">
-        <v>41.1918933745</v>
+        <v>10697.859407212</v>
       </c>
       <c r="G249">
-        <v>11.5551851852</v>
+        <v>20.6002</v>
       </c>
       <c r="H249">
-        <v>5.1359100537</v>
+        <v>11.013010669204</v>
       </c>
       <c r="I249">
-        <v>131.8888888889</v>
+        <v>158.5303273463</v>
       </c>
       <c r="J249">
-        <v>1.4763086329</v>
+        <v>16.7303276136</v>
       </c>
     </row>
     <row r="250" spans="1:10">
       <c r="A250">
-        <v>2023</v>
+        <v>2016.0</v>
       </c>
       <c r="B250" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C250" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D250">
-        <v>2802</v>
+        <v>2</v>
       </c>
       <c r="E250">
-        <v>20.3786581014</v>
+        <v>16.0</v>
       </c>
       <c r="F250">
-        <v>45.2225850716</v>
+        <v>8.4852813742</v>
       </c>
       <c r="G250">
-        <v>4.6133940043</v>
+        <v>8.085</v>
       </c>
       <c r="H250">
-        <v>7.3653293968</v>
+        <v>4.8295393155041</v>
       </c>
       <c r="I250">
-        <v>21.8879371877</v>
+        <v>132.5</v>
       </c>
       <c r="J250">
-        <v>9.3166903144</v>
+        <v>0.7071067812</v>
       </c>
     </row>
     <row r="251" spans="1:10">
       <c r="A251">
-        <v>2023</v>
+        <v>2022.0</v>
       </c>
       <c r="B251" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="C251" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D251">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="E251">
-        <v>4.25</v>
+        <v>5253.1114090909</v>
       </c>
       <c r="F251">
-        <v>3.8622100754</v>
+        <v>2477.7009612631</v>
       </c>
       <c r="G251">
-        <v>1.9775</v>
+        <v>95.482272727273</v>
       </c>
       <c r="H251">
-        <v>0.5622203008</v>
+        <v>41.280552314021</v>
       </c>
       <c r="I251">
-        <v>21.5</v>
+        <v>154.3190911033</v>
       </c>
       <c r="J251">
-        <v>5.6862407031</v>
+        <v>8.5483508199</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252">
-        <v>2023</v>
+        <v>2021.0</v>
       </c>
       <c r="B252" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C252" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D252">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E252">
-        <v>13573.0</v>
+        <v>3709.5714285714</v>
       </c>
       <c r="F252">
-        <v>4236.3539354812</v>
+        <v>5299.0472369142</v>
       </c>
       <c r="G252">
-        <v>166.875</v>
+        <v>84.748571428571</v>
       </c>
       <c r="H252">
-        <v>52.5458539436</v>
+        <v>45.767869526037</v>
       </c>
       <c r="I252">
-        <v>170.0</v>
+        <v>115.1066665649</v>
       </c>
       <c r="J252">
-        <v>20.0</v>
+        <v>45.5896770975</v>
       </c>
     </row>
     <row r="253" spans="1:10">
       <c r="A253">
-        <v>2023</v>
+        <v>2024.0</v>
       </c>
       <c r="B253" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C253" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D253">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="E253">
-        <v>1721.4545454545</v>
-[...2 lines deleted...]
-        <v>1621.3572933586</v>
+        <v>28413.0</v>
       </c>
       <c r="G253">
-        <v>10.1672727273</v>
-[...2 lines deleted...]
-        <v>8.8440568643</v>
+        <v>129.05</v>
       </c>
       <c r="I253">
-        <v>119.0</v>
-[...2 lines deleted...]
-        <v>50.2712641576</v>
+        <v>149.9600067139</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254">
-        <v>2023</v>
+        <v>2025.0</v>
       </c>
       <c r="B254" t="s">
         <v>14</v>
       </c>
       <c r="C254" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D254">
-        <v>136</v>
+        <v>3</v>
       </c>
       <c r="E254">
-        <v>2145.3897058824</v>
+        <v>72.3333333333</v>
       </c>
       <c r="F254">
-        <v>1490.2649238644</v>
+        <v>26.0064094664</v>
       </c>
       <c r="G254">
-        <v>15.7642647059</v>
+        <v>4.22</v>
       </c>
       <c r="H254">
-        <v>14.7273998425</v>
+        <v>1.8537259775922</v>
       </c>
       <c r="I254">
-        <v>118.7426470588</v>
+        <v>30.6666666667</v>
       </c>
       <c r="J254">
-        <v>45.4923675037</v>
+        <v>6.5064070986</v>
       </c>
     </row>
     <row r="255" spans="1:10">
       <c r="A255">
-        <v>2023</v>
+        <v>2020.0</v>
       </c>
       <c r="B255" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C255" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D255">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="E255">
-        <v>378.0</v>
+        <v>4355.8333333333</v>
       </c>
       <c r="F255">
-        <v>314.585441494</v>
+        <v>2290.1042387285</v>
       </c>
       <c r="G255">
-        <v>16.1833333333</v>
+        <v>38.456666666667</v>
       </c>
       <c r="H255">
-        <v>6.2054196742</v>
+        <v>16.93529951601</v>
       </c>
       <c r="I255">
-        <v>213.4033355713</v>
+        <v>162.8933327993</v>
       </c>
       <c r="J255">
-        <v>51.1777806297</v>
+        <v>29.3699163109</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256">
-        <v>2023</v>
+        <v>2021.0</v>
       </c>
       <c r="B256" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C256" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D256">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="E256">
-        <v>2673.2607142857</v>
+        <v>11635.264705882</v>
       </c>
       <c r="F256">
-        <v>2252.3097718136</v>
+        <v>6519.3068060061</v>
       </c>
       <c r="G256">
-        <v>50.0657142857</v>
+        <v>98.106764705882</v>
       </c>
       <c r="H256">
-        <v>22.4160110067</v>
+        <v>62.665249938237</v>
       </c>
       <c r="I256">
-        <v>156.1428571429</v>
+        <v>168.4242424242</v>
       </c>
       <c r="J256">
-        <v>26.2117329655</v>
+        <v>23.9622493506</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257">
-        <v>2023</v>
+        <v>2024.0</v>
       </c>
       <c r="B257" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C257" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D257">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="E257">
-        <v>9537.7212962963</v>
+        <v>12224.632352941</v>
       </c>
       <c r="F257">
-        <v>4096.8255868338</v>
+        <v>7642.6744516083</v>
       </c>
       <c r="G257">
-        <v>52.6331481481</v>
+        <v>64.577647058824</v>
       </c>
       <c r="H257">
-        <v>22.5775206975</v>
+        <v>57.385266326784</v>
       </c>
       <c r="I257">
-        <v>185.7520370483</v>
+        <v>170.2857340644</v>
       </c>
       <c r="J257">
-        <v>12.8779989989</v>
+        <v>24.0777587393</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258">
-        <v>2023</v>
+        <v>2022.0</v>
       </c>
       <c r="B258" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="C258" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D258">
-        <v>17</v>
+        <v>4586</v>
       </c>
       <c r="E258">
-        <v>3602.3141176471</v>
+        <v>170.8829044919</v>
       </c>
       <c r="F258">
-        <v>2026.5844204815</v>
+        <v>650.4409134761</v>
       </c>
       <c r="G258">
-        <v>63.0582352941</v>
+        <v>11.543630614915</v>
       </c>
       <c r="H258">
-        <v>28.6369047811</v>
+        <v>42.874043732879</v>
       </c>
       <c r="I258">
-        <v>154.4705882353</v>
+        <v>50.4200195761</v>
       </c>
       <c r="J258">
-        <v>10.4230372676</v>
+        <v>23.5394276679</v>
       </c>
     </row>
     <row r="259" spans="1:10">
       <c r="A259">
-        <v>2023</v>
+        <v>2023.0</v>
       </c>
       <c r="B259" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="C259" t="s">
         <v>11</v>
       </c>
       <c r="D259">
-        <v>207</v>
+        <v>1240</v>
       </c>
       <c r="E259">
-        <v>1682.7536231884</v>
+        <v>326.9467741935</v>
       </c>
       <c r="F259">
-        <v>1109.8306405278</v>
+        <v>150.2907982587</v>
       </c>
       <c r="G259">
-        <v>30.6177777778</v>
+        <v>6.5732338709677</v>
       </c>
       <c r="H259">
-        <v>17.2880979005</v>
+        <v>4.2129407017041</v>
       </c>
       <c r="I259">
-        <v>241.7826086957</v>
+        <v>43.4459677419</v>
       </c>
       <c r="J259">
-        <v>58.3584178914</v>
+        <v>10.2093652048</v>
       </c>
     </row>
     <row r="260" spans="1:10">
       <c r="A260">
-        <v>2023</v>
+        <v>2026.0</v>
       </c>
       <c r="B260" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="C260" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D260">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="E260">
-        <v>4677.6169387755</v>
+        <v>1758.6290322581</v>
       </c>
       <c r="F260">
-        <v>5057.9822975769</v>
+        <v>1495.2158376337</v>
       </c>
       <c r="G260">
-        <v>72.2665306122</v>
+        <v>36.000483870968</v>
       </c>
       <c r="H260">
-        <v>53.230108552</v>
+        <v>24.67378169314</v>
       </c>
       <c r="I260">
-        <v>148.2244897959</v>
+        <v>235.9400004725</v>
       </c>
       <c r="J260">
-        <v>28.782420348</v>
+        <v>71.6953450977</v>
       </c>
     </row>
     <row r="261" spans="1:10">
       <c r="A261">
-        <v>2023</v>
+        <v>2019.0</v>
       </c>
       <c r="B261" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C261" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="D261">
-        <v>3</v>
+        <v>454</v>
       </c>
       <c r="E261">
-        <v>5460.0</v>
+        <v>2701.4845814978</v>
       </c>
       <c r="F261">
-        <v>2655.7439635628</v>
+        <v>1561.5337703992</v>
       </c>
       <c r="G261">
-        <v>57.8233333333</v>
+        <v>26.963634361233</v>
       </c>
       <c r="H261">
-        <v>30.7461954286</v>
+        <v>12.026630467618</v>
       </c>
       <c r="I261">
-        <v>132.3333333333</v>
+        <v>276.3353733172</v>
       </c>
       <c r="J261">
-        <v>8.0829037687</v>
+        <v>70.8238274228</v>
       </c>
     </row>
     <row r="262" spans="1:10">
       <c r="A262">
-        <v>2023</v>
+        <v>2019.0</v>
       </c>
       <c r="B262" t="s">
         <v>22</v>
       </c>
       <c r="C262" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="D262">
-        <v>23</v>
+        <v>162</v>
       </c>
       <c r="E262">
-        <v>1489.597826087</v>
+        <v>1035.3703703704</v>
       </c>
       <c r="F262">
-        <v>1315.3983498336</v>
+        <v>535.4769730641</v>
       </c>
       <c r="G262">
-        <v>11.2560869565</v>
+        <v>22.233580246914</v>
       </c>
       <c r="H262">
-        <v>8.7821460098</v>
+        <v>8.3121532378826</v>
       </c>
       <c r="I262">
-        <v>189.2608695652</v>
+        <v>215.7469561085</v>
       </c>
       <c r="J262">
-        <v>28.8053299855</v>
+        <v>41.8208952195</v>
       </c>
     </row>
     <row r="263" spans="1:10">
       <c r="A263">
-        <v>2023</v>
+        <v>2019.0</v>
       </c>
       <c r="B263" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C263" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="D263">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="E263">
-        <v>1476.8461538462</v>
+        <v>877.3958333333</v>
       </c>
       <c r="F263">
-        <v>1117.3324041472</v>
+        <v>369.3888995777</v>
       </c>
       <c r="G263">
-        <v>10.9028846154</v>
+        <v>34.718333333333</v>
       </c>
       <c r="H263">
-        <v>6.7486269734</v>
+        <v>16.574453725902</v>
       </c>
       <c r="I263">
-        <v>200.9807692308</v>
+        <v>307.2372296651</v>
       </c>
       <c r="J263">
-        <v>10.9033011454</v>
+        <v>31.6102349503</v>
       </c>
     </row>
     <row r="264" spans="1:10">
       <c r="A264">
-        <v>2023</v>
+        <v>2021.0</v>
       </c>
       <c r="B264" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C264" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D264">
-        <v>435</v>
+        <v>19</v>
       </c>
       <c r="E264">
-        <v>391.167816092</v>
+        <v>3035.5102210526</v>
       </c>
       <c r="F264">
-        <v>275.8588379969</v>
+        <v>1798.7902997854</v>
       </c>
       <c r="G264">
-        <v>4.3114482759</v>
+        <v>61.230526315789</v>
       </c>
       <c r="H264">
-        <v>4.2700558462</v>
+        <v>27.252567559709</v>
       </c>
       <c r="I264">
-        <v>86.0303797468</v>
+        <v>157.3489484285</v>
       </c>
       <c r="J264">
-        <v>32.3114458293</v>
+        <v>7.9044850983</v>
       </c>
     </row>
     <row r="265" spans="1:10">
       <c r="A265">
-        <v>2023</v>
+        <v>2025.0</v>
       </c>
       <c r="B265" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C265" t="s">
         <v>15</v>
       </c>
       <c r="D265">
-        <v>1240</v>
+        <v>2989</v>
       </c>
       <c r="E265">
-        <v>326.9467741935</v>
+        <v>26.5178989629</v>
       </c>
       <c r="F265">
-        <v>150.2907982587</v>
+        <v>66.8443472893</v>
       </c>
       <c r="G265">
-        <v>6.573233871</v>
+        <v>5.4354834392774</v>
       </c>
       <c r="H265">
-        <v>4.2129407017</v>
+        <v>25.567761335079</v>
       </c>
       <c r="I265">
-        <v>44.1174551387</v>
+        <v>22.819003011</v>
       </c>
       <c r="J265">
-        <v>12.7183891896</v>
+        <v>9.4825119214</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266">
-        <v>2023</v>
+        <v>2026.0</v>
       </c>
       <c r="B266" t="s">
+        <v>12</v>
+      </c>
+      <c r="C266" t="s">
         <v>18</v>
       </c>
-      <c r="C266" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D266">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="E266">
-        <v>10393.233333333</v>
+        <v>17276.666666667</v>
       </c>
       <c r="F266">
-        <v>5228.0342101309</v>
+        <v>5334.4694519074</v>
       </c>
       <c r="G266">
-        <v>90.0353333333</v>
+        <v>134.22</v>
       </c>
       <c r="H266">
-        <v>33.3074508319</v>
+        <v>53.867638708226</v>
       </c>
       <c r="I266">
-        <v>173.8666666667</v>
+        <v>186.6666666667</v>
       </c>
       <c r="J266">
-        <v>19.6024863541</v>
+        <v>11.5470053838</v>
       </c>
     </row>
     <row r="267" spans="1:10">
       <c r="A267">
-        <v>2023</v>
+        <v>2026.0</v>
       </c>
       <c r="B267" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C267" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D267">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E267">
-        <v>367.0</v>
+        <v>2476.2186746729</v>
       </c>
       <c r="F267">
-        <v>181.1215061775</v>
+        <v>1303.6376492346</v>
       </c>
       <c r="G267">
-        <v>4.1273333333</v>
+        <v>66.838571428571</v>
       </c>
       <c r="H267">
-        <v>2.404467469</v>
+        <v>41.917384103852</v>
       </c>
       <c r="I267">
-        <v>44.4</v>
+        <v>156.6442871094</v>
       </c>
       <c r="J267">
-        <v>38.8368381823</v>
+        <v>8.0347085409</v>
       </c>
     </row>
     <row r="268" spans="1:10">
       <c r="A268">
-        <v>2023</v>
+        <v>2025.0</v>
       </c>
       <c r="B268" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C268" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D268">
-        <v>583</v>
+        <v>35</v>
       </c>
       <c r="E268">
-        <v>2638.6895368782</v>
+        <v>11289.375428571</v>
       </c>
       <c r="F268">
-        <v>1914.2758398611</v>
+        <v>6155.6098194977</v>
       </c>
       <c r="G268">
-        <v>31.267238422</v>
+        <v>52.146857142857</v>
       </c>
       <c r="H268">
-        <v>16.1414503373</v>
+        <v>30.303723977273</v>
       </c>
       <c r="I268">
-        <v>295.6196791561</v>
+        <v>187.7582850865</v>
       </c>
       <c r="J268">
-        <v>61.5061575284</v>
+        <v>7.8791344127</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269">
-        <v>2023</v>
+        <v>2021.0</v>
       </c>
       <c r="B269" t="s">
         <v>23</v>
       </c>
       <c r="C269" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D269">
-        <v>16</v>
+        <v>63</v>
       </c>
       <c r="E269">
-        <v>408.68125</v>
+        <v>860.0317460317</v>
       </c>
       <c r="F269">
-        <v>271.3188379717</v>
+        <v>338.3920215759</v>
       </c>
       <c r="G269">
-        <v>23.438125</v>
+        <v>28.313174603175</v>
       </c>
       <c r="H269">
-        <v>12.6895753639</v>
+        <v>10.727721675174</v>
       </c>
       <c r="I269">
-        <v>137.0299987793</v>
+        <v>237.7338169445</v>
+      </c>
+      <c r="J269">
+        <v>63.4222105907</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270">
-        <v>2023</v>
+        <v>2020.0</v>
       </c>
       <c r="B270" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C270" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D270">
-        <v>121</v>
+        <v>34</v>
       </c>
       <c r="E270">
-        <v>9043.032892562</v>
+        <v>11561.697647059</v>
       </c>
       <c r="F270">
-        <v>10435.515338864</v>
+        <v>4385.2247677898</v>
       </c>
       <c r="G270">
-        <v>20.0726446281</v>
+        <v>77.042352941176</v>
       </c>
       <c r="H270">
-        <v>10.3802323969</v>
+        <v>49.22319606303</v>
       </c>
       <c r="I270">
-        <v>167.5074965737</v>
+        <v>177.3650003321</v>
       </c>
       <c r="J270">
-        <v>10.5758015112</v>
+        <v>22.0517443367</v>
       </c>
     </row>
     <row r="271" spans="1:10">
       <c r="A271">
-        <v>2023</v>
+        <v>2023.0</v>
       </c>
       <c r="B271" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="C271" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D271">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="E271">
-        <v>26254.122559524</v>
+        <v>1721.4545454545</v>
       </c>
       <c r="F271">
-        <v>15167.751242414</v>
+        <v>1621.3572933586</v>
       </c>
       <c r="G271">
-        <v>80.9979761905</v>
+        <v>10.167272727273</v>
       </c>
       <c r="H271">
-        <v>36.5271582264</v>
+        <v>8.8440568642553</v>
       </c>
       <c r="I271">
-        <v>189.9577547969</v>
+        <v>119.0</v>
       </c>
       <c r="J271">
-        <v>12.5424034639</v>
+        <v>50.2712641576</v>
       </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272">
-        <v>2023</v>
+        <v>2021.0</v>
       </c>
       <c r="B272" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="C272" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D272">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="E272">
-        <v>2560.4646666667</v>
+        <v>3310.4661016949</v>
       </c>
       <c r="F272">
-        <v>2415.2798570999</v>
+        <v>1323.972439369</v>
       </c>
       <c r="G272">
-        <v>27.9833333333</v>
+        <v>16.346016949153</v>
       </c>
       <c r="H272">
-        <v>17.1232321993</v>
+        <v>8.8472414107962</v>
       </c>
       <c r="I272">
-        <v>150.8950004578</v>
+        <v>133.8305084746</v>
       </c>
       <c r="J272">
-        <v>71.9905450611</v>
+        <v>36.7712506347</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273">
-        <v>2023</v>
+        <v>2025.0</v>
       </c>
       <c r="B273" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C273" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D273">
-        <v>124</v>
+        <v>151</v>
       </c>
       <c r="E273">
-        <v>3107.3949193548</v>
+        <v>3478.5032183444</v>
       </c>
       <c r="F273">
-        <v>1949.5140914595</v>
+        <v>1991.8583792767</v>
       </c>
       <c r="G273">
-        <v>27.165483871</v>
+        <v>26.442317880795</v>
       </c>
       <c r="H273">
-        <v>20.3969678264</v>
+        <v>18.398680367306</v>
+      </c>
+      <c r="I273">
+        <v>199.9594586347</v>
+      </c>
+      <c r="J273">
+        <v>10.6637640807</v>
       </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274">
-        <v>2023</v>
+        <v>2025.0</v>
       </c>
       <c r="B274" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C274" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D274">
-        <v>144</v>
+        <v>16</v>
       </c>
       <c r="E274">
-        <v>1714.4305555556</v>
+        <v>6166.454</v>
       </c>
       <c r="F274">
-        <v>872.6021823089</v>
+        <v>2097.4497423789</v>
       </c>
       <c r="G274">
-        <v>25.2475</v>
+        <v>82.285</v>
       </c>
       <c r="H274">
-        <v>8.1330848533</v>
+        <v>35.706959919134</v>
       </c>
       <c r="I274">
-        <v>220.4844440884</v>
+        <v>162.5231246948</v>
       </c>
       <c r="J274">
-        <v>48.8948341954</v>
+        <v>28.7309340603</v>
       </c>
     </row>
     <row r="275" spans="1:10">
       <c r="A275">
-        <v>2023</v>
+        <v>2025.0</v>
       </c>
       <c r="B275" t="s">
+        <v>25</v>
+      </c>
+      <c r="C275" t="s">
         <v>24</v>
       </c>
-      <c r="C275" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D275">
-        <v>67</v>
+        <v>631</v>
       </c>
       <c r="E275">
-        <v>10703.382835821</v>
+        <v>3262.0919175911</v>
       </c>
       <c r="F275">
-        <v>9630.3597515173</v>
+        <v>2351.1243492898</v>
       </c>
       <c r="G275">
-        <v>94.8874626866</v>
+        <v>37.493423137876</v>
       </c>
       <c r="H275">
-        <v>63.3769248071</v>
+        <v>19.604825718127</v>
       </c>
       <c r="I275">
-        <v>149.7168649702</v>
+        <v>274.3040698312</v>
       </c>
       <c r="J275">
-        <v>28.3635898001</v>
+        <v>67.6994468953</v>
       </c>
     </row>
     <row r="276" spans="1:10">
       <c r="A276">
-        <v>2023</v>
+        <v>2016.0</v>
       </c>
       <c r="B276" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="C276" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D276">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="E276">
-        <v>17220.9496</v>
+        <v>5378.6629696667</v>
       </c>
       <c r="F276">
-        <v>10415.797862458</v>
+        <v>3324.9864200382</v>
       </c>
       <c r="G276">
-        <v>96.6764</v>
+        <v>34.0</v>
       </c>
       <c r="H276">
-        <v>43.1970772429</v>
-[...5 lines deleted...]
-        <v>8.8497817159</v>
+        <v>23.082545353578</v>
       </c>
     </row>
     <row r="277" spans="1:10">
       <c r="A277">
-        <v>2023</v>
+        <v>2019.0</v>
       </c>
       <c r="B277" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="C277" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D277">
-        <v>1</v>
+        <v>76</v>
       </c>
       <c r="E277">
-        <v>321.0</v>
+        <v>1607.4907894737</v>
+      </c>
+      <c r="F277">
+        <v>990.9068799489</v>
       </c>
       <c r="G277">
-        <v>8.35</v>
+        <v>13.824605263158</v>
+      </c>
+      <c r="H277">
+        <v>8.2255124161825</v>
       </c>
       <c r="I277">
-        <v>125.8000030518</v>
+        <v>201.6133333333</v>
+      </c>
+      <c r="J277">
+        <v>10.526534469</v>
       </c>
     </row>
     <row r="278" spans="1:10">
       <c r="A278">
-        <v>2023</v>
+        <v>2024.0</v>
       </c>
       <c r="B278" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C278" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D278">
-        <v>354</v>
+        <v>2822</v>
       </c>
       <c r="E278">
-        <v>2042.186440678</v>
+        <v>20.9181431609</v>
       </c>
       <c r="F278">
-        <v>1642.9635678416</v>
+        <v>40.7003910677</v>
       </c>
       <c r="G278">
-        <v>23.3706497175</v>
+        <v>5.2945924875974</v>
       </c>
       <c r="H278">
-        <v>14.0086576175</v>
+        <v>31.568817986779</v>
       </c>
       <c r="I278">
-        <v>258.1408764577</v>
+        <v>22.204827831</v>
       </c>
       <c r="J278">
-        <v>60.6022871987</v>
+        <v>8.8794565944</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279">
-        <v>2023</v>
+        <v>2022.0</v>
       </c>
       <c r="B279" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="C279" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D279">
-        <v>155</v>
+        <v>100</v>
       </c>
       <c r="E279">
-        <v>8551.7024516129</v>
+        <v>1818.67409393</v>
       </c>
       <c r="F279">
-        <v>9234.7814980714</v>
+        <v>2185.4984058037</v>
       </c>
       <c r="G279">
-        <v>55.505483871</v>
+        <v>39.7009</v>
       </c>
       <c r="H279">
-        <v>44.8641326992</v>
+        <v>31.597547887695</v>
       </c>
       <c r="I279">
-        <v>244.0200022062</v>
+        <v>152.6609099417</v>
       </c>
       <c r="J279">
-        <v>375.5713264352</v>
+        <v>9.6843014192</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280">
-        <v>2023</v>
+        <v>2026.0</v>
       </c>
       <c r="B280" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C280" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="D280">
-        <v>96</v>
+        <v>3</v>
       </c>
       <c r="E280">
-        <v>1950.4283333333</v>
+        <v>117.0</v>
       </c>
       <c r="F280">
-        <v>2205.5173761998</v>
+        <v>23.2594066992</v>
       </c>
       <c r="G280">
-        <v>50.3986458333</v>
+        <v>13.47</v>
       </c>
       <c r="H280">
-        <v>35.0905581129</v>
+        <v>2.1139536418758</v>
       </c>
       <c r="I280">
-        <v>156.2414311</v>
+        <v>133.0</v>
       </c>
       <c r="J280">
-        <v>8.1936078265</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281">
-        <v>2023</v>
+        <v>2024.0</v>
       </c>
       <c r="B281" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="C281" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D281">
-        <v>1</v>
+        <v>451</v>
       </c>
       <c r="E281">
-        <v>481.37</v>
+        <v>447.1219512195</v>
+      </c>
+      <c r="F281">
+        <v>273.7599771604</v>
       </c>
       <c r="G281">
-        <v>9.6</v>
+        <v>5.3253880266075</v>
+      </c>
+      <c r="H281">
+        <v>4.7411689620682</v>
+      </c>
+      <c r="I281">
+        <v>81.9246119734</v>
+      </c>
+      <c r="J281">
+        <v>37.7968087074</v>
       </c>
     </row>
     <row r="282" spans="1:10">
       <c r="A282">
-        <v>2024</v>
+        <v>2024.0</v>
       </c>
       <c r="B282" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C282" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D282">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="E282">
-        <v>608.171875</v>
+        <v>10988.043703704</v>
       </c>
       <c r="F282">
-        <v>296.6547110853</v>
+        <v>4609.3275929952</v>
       </c>
       <c r="G282">
-        <v>22.0345454545</v>
+        <v>53.487037037037</v>
       </c>
       <c r="H282">
-        <v>10.2680665818</v>
+        <v>20.072590345814</v>
       </c>
       <c r="I282">
-        <v>191.4177248406</v>
+        <v>188.4418521457</v>
       </c>
       <c r="J282">
-        <v>43.1857543399</v>
+        <v>8.4075276513</v>
       </c>
     </row>
     <row r="283" spans="1:10">
       <c r="A283">
-        <v>2024</v>
+        <v>2020.0</v>
       </c>
       <c r="B283" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="C283" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D283">
-        <v>49</v>
+        <v>702</v>
       </c>
       <c r="E283">
-        <v>8595.5428571429</v>
+        <v>310.5868945869</v>
       </c>
       <c r="F283">
-        <v>7113.418036126</v>
+        <v>360.5362549796</v>
       </c>
       <c r="G283">
-        <v>73.5257142857</v>
+        <v>5.681566951567</v>
       </c>
       <c r="H283">
-        <v>55.6424062654</v>
+        <v>10.319266254392</v>
       </c>
       <c r="I283">
-        <v>166.6077544543</v>
+        <v>60.2320916905</v>
       </c>
       <c r="J283">
-        <v>25.9492253999</v>
+        <v>30.8911729148</v>
       </c>
     </row>
     <row r="284" spans="1:10">
       <c r="A284">
-        <v>2024</v>
+        <v>2022.0</v>
       </c>
       <c r="B284" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C284" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D284">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="E284">
-        <v>16118.150632911</v>
+        <v>8440.0580326733</v>
       </c>
       <c r="F284">
-        <v>8521.0020512513</v>
+        <v>6692.9117531799</v>
       </c>
       <c r="G284">
-        <v>60.9039240506</v>
+        <v>128.33217821782</v>
       </c>
       <c r="H284">
-        <v>46.1378006883</v>
+        <v>104.1721024133</v>
       </c>
       <c r="I284">
-        <v>188.8937970898</v>
+        <v>143.5715829453</v>
       </c>
       <c r="J284">
-        <v>8.4863285703</v>
+        <v>35.9741503003</v>
       </c>
     </row>
     <row r="285" spans="1:10">
       <c r="A285">
-        <v>2024</v>
+        <v>2023.0</v>
       </c>
       <c r="B285" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C285" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D285">
-        <v>193</v>
+        <v>33</v>
       </c>
       <c r="E285">
-        <v>884.9170984456</v>
+        <v>3210.7272727273</v>
       </c>
       <c r="F285">
-        <v>440.0263289564</v>
+        <v>3135.3866315888</v>
       </c>
       <c r="G285">
-        <v>19.3494300518</v>
+        <v>74.997272727273</v>
       </c>
       <c r="H285">
-        <v>7.2931661211</v>
+        <v>39.367274104954</v>
       </c>
       <c r="I285">
-        <v>221.200000506</v>
+        <v>141.5736366041</v>
       </c>
       <c r="J285">
-        <v>43.3255290868</v>
+        <v>30.4308745256</v>
       </c>
     </row>
     <row r="286" spans="1:10">
       <c r="A286">
-        <v>2024</v>
+        <v>2023.0</v>
       </c>
       <c r="B286" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C286" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D286">
-        <v>18</v>
+        <v>354</v>
       </c>
       <c r="E286">
-        <v>1579.2222222222</v>
+        <v>2042.186440678</v>
       </c>
       <c r="F286">
-        <v>1547.4419329809</v>
+        <v>1642.9635678416</v>
       </c>
       <c r="G286">
-        <v>55.3116666667</v>
+        <v>23.370649717514</v>
       </c>
       <c r="H286">
-        <v>39.1676095548</v>
+        <v>14.008657617532</v>
       </c>
       <c r="I286">
-        <v>134.2849985758</v>
+        <v>258.1408764577</v>
       </c>
       <c r="J286">
-        <v>31.1097606392</v>
+        <v>60.6022871987</v>
       </c>
     </row>
     <row r="287" spans="1:10">
       <c r="A287">
-        <v>2024</v>
+        <v>2021.0</v>
       </c>
       <c r="B287" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="C287" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D287">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="E287">
-        <v>3123.1428571429</v>
+        <v>5397.196</v>
       </c>
       <c r="F287">
-        <v>1403.5849847885</v>
+        <v>1627.9559613454</v>
       </c>
       <c r="G287">
-        <v>44.4357142857</v>
+        <v>60.424</v>
       </c>
       <c r="H287">
-        <v>19.219976463</v>
+        <v>27.718929993779</v>
       </c>
       <c r="I287">
-        <v>151.9199981689</v>
+        <v>163.2</v>
       </c>
       <c r="J287">
-        <v>21.8547917095</v>
+        <v>43.5855480635</v>
       </c>
     </row>
     <row r="288" spans="1:10">
       <c r="A288">
-        <v>2024</v>
+        <v>2022.0</v>
       </c>
       <c r="B288" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C288" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D288">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="E288">
-        <v>12224.632352941</v>
-[...2 lines deleted...]
-        <v>7642.6744516083</v>
+        <v>2015.83</v>
       </c>
       <c r="G288">
-        <v>64.5776470588</v>
-[...2 lines deleted...]
-        <v>57.3852663268</v>
+        <v>40.95</v>
       </c>
       <c r="I288">
-        <v>170.2857340644</v>
-[...2 lines deleted...]
-        <v>24.0777587393</v>
+        <v>145.0</v>
       </c>
     </row>
     <row r="289" spans="1:10">
       <c r="A289">
-        <v>2024</v>
+        <v>2024.0</v>
       </c>
       <c r="B289" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C289" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="D289">
-        <v>2</v>
+        <v>196</v>
       </c>
       <c r="E289">
-        <v>469.5</v>
+        <v>2039.2448979592</v>
       </c>
       <c r="F289">
-        <v>36.0624458405</v>
+        <v>1368.3007096487</v>
       </c>
       <c r="G289">
-        <v>9.395</v>
+        <v>28.21056122449</v>
       </c>
       <c r="H289">
-        <v>1.5202795796</v>
+        <v>13.186780606362</v>
       </c>
       <c r="I289">
-        <v>232.3800048828</v>
+        <v>223.758061156</v>
       </c>
       <c r="J289">
-        <v>0.0</v>
+        <v>66.8146816263</v>
       </c>
     </row>
     <row r="290" spans="1:10">
       <c r="A290">
-        <v>2024</v>
+        <v>2016.0</v>
       </c>
       <c r="B290" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C290" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D290">
-        <v>1</v>
+        <v>788</v>
       </c>
       <c r="E290">
-        <v>128.0</v>
+        <v>512.4225888325</v>
+      </c>
+      <c r="F290">
+        <v>897.1219493284</v>
       </c>
       <c r="G290">
-        <v>7.88</v>
+        <v>13.967855329949</v>
+      </c>
+      <c r="H290">
+        <v>17.86984447028</v>
       </c>
       <c r="I290">
-        <v>228.0</v>
+        <v>51.8616751269</v>
+      </c>
+      <c r="J290">
+        <v>41.3188230315</v>
       </c>
     </row>
     <row r="291" spans="1:10">
       <c r="A291">
-        <v>2024</v>
+        <v>2022.0</v>
       </c>
       <c r="B291" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="C291" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="D291">
-        <v>41</v>
+        <v>159</v>
       </c>
       <c r="E291">
-        <v>513.0</v>
+        <v>973.0314465409</v>
       </c>
       <c r="F291">
-        <v>118.2378957864</v>
+        <v>469.1406825436</v>
       </c>
       <c r="G291">
-        <v>41.5190243902</v>
+        <v>21.272012578616</v>
       </c>
       <c r="H291">
-        <v>14.4389305014</v>
+        <v>8.5925327295682</v>
       </c>
       <c r="I291">
-        <v>132.3463402725</v>
+        <v>210.1398758707</v>
       </c>
       <c r="J291">
-        <v>0.0504808262</v>
+        <v>35.9321278083</v>
       </c>
     </row>
     <row r="292" spans="1:10">
       <c r="A292">
-        <v>2024</v>
+        <v>2020.0</v>
       </c>
       <c r="B292" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C292" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D292">
-        <v>2229</v>
+        <v>301</v>
       </c>
       <c r="E292">
-        <v>192.0071781068</v>
+        <v>2389.2325581395</v>
       </c>
       <c r="F292">
-        <v>628.9495823575</v>
+        <v>1674.7600183518</v>
       </c>
       <c r="G292">
-        <v>15.5128308659</v>
+        <v>23.293887043189</v>
       </c>
       <c r="H292">
-        <v>73.9389492748</v>
+        <v>13.809125503589</v>
       </c>
       <c r="I292">
-        <v>61.4321266753</v>
+        <v>283.1199631838</v>
       </c>
       <c r="J292">
-        <v>45.8111869895</v>
+        <v>56.5417526872</v>
       </c>
     </row>
     <row r="293" spans="1:10">
       <c r="A293">
-        <v>2024</v>
+        <v>2022.0</v>
       </c>
       <c r="B293" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="C293" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D293">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="E293">
-        <v>100.0952380952</v>
+        <v>2008.917</v>
       </c>
       <c r="F293">
-        <v>32.2860724801</v>
+        <v>2411.9076481032</v>
       </c>
       <c r="G293">
-        <v>9.1266666667</v>
+        <v>11.244</v>
       </c>
       <c r="H293">
-        <v>2.794029945</v>
+        <v>5.6950469708335</v>
       </c>
       <c r="I293">
-        <v>133.0</v>
+        <v>183.9</v>
       </c>
       <c r="J293">
-        <v>0.0</v>
+        <v>35.1645339006</v>
       </c>
     </row>
     <row r="294" spans="1:10">
       <c r="A294">
-        <v>2024</v>
+        <v>2019.0</v>
       </c>
       <c r="B294" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C294" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D294">
-        <v>2822</v>
+        <v>13</v>
       </c>
       <c r="E294">
-        <v>20.9181431609</v>
+        <v>6922.2313076923</v>
       </c>
       <c r="F294">
-        <v>40.7003910677</v>
+        <v>6883.2892333713</v>
       </c>
       <c r="G294">
-        <v>5.2945924876</v>
+        <v>36.337692307692</v>
       </c>
       <c r="H294">
-        <v>31.5688179868</v>
-[...5 lines deleted...]
-        <v>8.8794565944</v>
+        <v>35.971254531419</v>
       </c>
     </row>
     <row r="295" spans="1:10">
       <c r="A295">
-        <v>2024</v>
+        <v>2025.0</v>
       </c>
       <c r="B295" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C295" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D295">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="E295">
-        <v>13.0</v>
+        <v>1420.0</v>
+      </c>
+      <c r="F295">
+        <v>2933.0243289625</v>
       </c>
       <c r="G295">
-        <v>1.5</v>
+        <v>19.57125</v>
+      </c>
+      <c r="H295">
+        <v>24.548443906168</v>
       </c>
       <c r="I295">
-        <v>24.0</v>
+        <v>112.6600008011</v>
+      </c>
+      <c r="J295">
+        <v>34.0189635992</v>
       </c>
     </row>
     <row r="296" spans="1:10">
       <c r="A296">
-        <v>2024</v>
+        <v>2026.0</v>
       </c>
       <c r="B296" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="C296" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D296">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="E296">
-        <v>12525.2</v>
+        <v>9039.6515263158</v>
       </c>
       <c r="F296">
-        <v>46.4402842369</v>
+        <v>7405.1244676545</v>
       </c>
       <c r="G296">
-        <v>130.182</v>
+        <v>75.902105263158</v>
       </c>
       <c r="H296">
-        <v>12.4499746988</v>
+        <v>51.783364507978</v>
       </c>
       <c r="I296">
-        <v>173.6</v>
+        <v>171.9500017668</v>
       </c>
       <c r="J296">
-        <v>20.1072126363</v>
+        <v>28.3697853824</v>
       </c>
     </row>
     <row r="297" spans="1:10">
       <c r="A297">
-        <v>2024</v>
+        <v>2023.0</v>
       </c>
       <c r="B297" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="C297" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D297">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E297">
-        <v>2992.0</v>
-[...2 lines deleted...]
-        <v>1209.152595829</v>
+        <v>3590.0</v>
       </c>
       <c r="G297">
-        <v>8.21</v>
-[...2 lines deleted...]
-        <v>2.7718585823</v>
+        <v>49.18</v>
       </c>
       <c r="I297">
-        <v>147.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>179.8999938965</v>
       </c>
     </row>
     <row r="298" spans="1:10">
       <c r="A298">
-        <v>2024</v>
+        <v>2021.0</v>
       </c>
       <c r="B298" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C298" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D298">
-        <v>141</v>
+        <v>1165</v>
       </c>
       <c r="E298">
-        <v>2428.7872340426</v>
+        <v>290.7673819742</v>
       </c>
       <c r="F298">
-        <v>1601.3831780616</v>
+        <v>1138.7905065619</v>
       </c>
       <c r="G298">
-        <v>15.3943971631</v>
+        <v>5.1429957081545</v>
       </c>
       <c r="H298">
-        <v>13.2298771924</v>
+        <v>12.806115385852</v>
       </c>
       <c r="I298">
-        <v>122.0283687943</v>
+        <v>44.587431694</v>
       </c>
       <c r="J298">
-        <v>41.1476337217</v>
+        <v>30.7619155465</v>
       </c>
     </row>
     <row r="299" spans="1:10">
       <c r="A299">
-        <v>2024</v>
+        <v>2018.0</v>
       </c>
       <c r="B299" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="C299" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="D299">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>193.4922969152</v>
+        <v>40</v>
       </c>
       <c r="G299">
-        <v>15.4486666667</v>
+        <v>9.34375</v>
       </c>
       <c r="H299">
-        <v>8.0806724427</v>
+        <v>3.9295779687926</v>
       </c>
       <c r="I299">
-        <v>235.0783335368</v>
+        <v>131.575</v>
       </c>
       <c r="J299">
-        <v>22.1642409024</v>
+        <v>1.517208976</v>
       </c>
     </row>
     <row r="300" spans="1:10">
       <c r="A300">
-        <v>2024</v>
+        <v>2025.0</v>
       </c>
       <c r="B300" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C300" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D300">
-        <v>14</v>
+        <v>51</v>
       </c>
       <c r="E300">
-        <v>2622.2192857143</v>
+        <v>10972.018175529</v>
       </c>
       <c r="F300">
-        <v>2529.645014401</v>
+        <v>9134.6481549181</v>
       </c>
       <c r="G300">
-        <v>42.8107142857</v>
+        <v>90.047843137255</v>
       </c>
       <c r="H300">
-        <v>27.4527004316</v>
+        <v>64.454981694629</v>
       </c>
       <c r="I300">
-        <v>165.3214285714</v>
+        <v>178.5074498794</v>
       </c>
       <c r="J300">
-        <v>24.4052052245</v>
+        <v>23.1544687474</v>
       </c>
     </row>
     <row r="301" spans="1:10">
       <c r="A301">
-        <v>2024</v>
+        <v>2020.0</v>
       </c>
       <c r="B301" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C301" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D301">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="E301">
-        <v>10988.043703704</v>
+        <v>17708.666666667</v>
       </c>
       <c r="F301">
-        <v>4609.3275929952</v>
+        <v>15432.256391511</v>
       </c>
       <c r="G301">
-        <v>53.487037037</v>
+        <v>159.99</v>
       </c>
       <c r="H301">
-        <v>20.0725903458</v>
+        <v>51.17205487373</v>
       </c>
       <c r="I301">
-        <v>188.4418521457</v>
+        <v>110.6666666667</v>
       </c>
       <c r="J301">
-        <v>8.4075276513</v>
+        <v>45.6544995957</v>
       </c>
     </row>
     <row r="302" spans="1:10">
       <c r="A302">
-        <v>2024</v>
+        <v>2019.0</v>
       </c>
       <c r="B302" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="C302" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D302">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E302">
-        <v>3454.554</v>
+        <v>791.3333333333</v>
       </c>
       <c r="F302">
-        <v>654.2248450113</v>
+        <v>1185.3709686564</v>
       </c>
       <c r="G302">
-        <v>66.946</v>
+        <v>38.103333333333</v>
       </c>
       <c r="H302">
-        <v>20.1299796324</v>
+        <v>42.458917006129</v>
       </c>
       <c r="I302">
-        <v>156.9160003662</v>
+        <v>122.883333842</v>
       </c>
       <c r="J302">
-        <v>7.9572167592</v>
+        <v>67.0584874191</v>
       </c>
     </row>
     <row r="303" spans="1:10">
       <c r="A303">
-        <v>2024</v>
+        <v>2019.0</v>
       </c>
       <c r="B303" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="C303" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D303">
-        <v>1</v>
+        <v>2847</v>
       </c>
       <c r="E303">
-        <v>946.91</v>
+        <v>208.1873902353</v>
+      </c>
+      <c r="F303">
+        <v>595.2652356444</v>
       </c>
       <c r="G303">
-        <v>9.53</v>
+        <v>57.101893220934</v>
+      </c>
+      <c r="H303">
+        <v>167.64428694414</v>
       </c>
       <c r="I303">
-        <v>200.0</v>
+        <v>48.9291937968</v>
+      </c>
+      <c r="J303">
+        <v>35.760307328</v>
       </c>
     </row>
     <row r="304" spans="1:10">
       <c r="A304">
-        <v>2024</v>
+        <v>2026.0</v>
       </c>
       <c r="B304" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C304" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D304">
-        <v>205</v>
+        <v>34</v>
       </c>
       <c r="E304">
-        <v>1497.0829268293</v>
+        <v>31325.205823529</v>
       </c>
       <c r="F304">
-        <v>1189.1462038243</v>
+        <v>15882.688430878</v>
       </c>
       <c r="G304">
-        <v>29.3211707317</v>
+        <v>75.355588235294</v>
       </c>
       <c r="H304">
-        <v>20.2791758978</v>
+        <v>30.736885470577</v>
       </c>
       <c r="I304">
-        <v>243.6829268293</v>
+        <v>187.435881222</v>
       </c>
       <c r="J304">
-        <v>62.1691395546</v>
+        <v>8.6793894614</v>
       </c>
     </row>
     <row r="305" spans="1:10">
       <c r="A305">
-        <v>2024</v>
+        <v>2022.0</v>
       </c>
       <c r="B305" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="C305" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D305">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="E305">
-        <v>3067.0130434783</v>
+        <v>7926.3066666667</v>
       </c>
       <c r="F305">
-        <v>2391.2535649975</v>
+        <v>2775.0922080945</v>
       </c>
       <c r="G305">
-        <v>44.8865217391</v>
+        <v>76.463333333333</v>
       </c>
       <c r="H305">
-        <v>26.3719409443</v>
+        <v>19.91305668818</v>
       </c>
       <c r="I305">
-        <v>147.347826087</v>
+        <v>134.6666666667</v>
       </c>
       <c r="J305">
-        <v>31.9383051518</v>
+        <v>5.8195074247</v>
       </c>
     </row>
     <row r="306" spans="1:10">
       <c r="A306">
-        <v>2024</v>
+        <v>2026.0</v>
       </c>
       <c r="B306" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="C306" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D306">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="E306">
-        <v>3509.0</v>
+        <v>771.75</v>
       </c>
       <c r="F306">
-        <v>1342.0886706921</v>
+        <v>142.1174061924</v>
       </c>
       <c r="G306">
-        <v>42.06</v>
+        <v>103.535</v>
       </c>
       <c r="H306">
-        <v>7.0144992694</v>
+        <v>32.238106112399</v>
       </c>
       <c r="I306">
-        <v>160.0</v>
+        <v>132.3999938965</v>
       </c>
       <c r="J306">
-        <v>2.8284271247</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="307" spans="1:10">
       <c r="A307">
-        <v>2024</v>
+        <v>2026.0</v>
       </c>
       <c r="B307" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C307" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D307">
         <v>29</v>
       </c>
       <c r="E307">
-        <v>1626.8003448276</v>
+        <v>6604.7927289655</v>
       </c>
       <c r="F307">
-        <v>1457.483408684</v>
+        <v>8413.9732671752</v>
       </c>
       <c r="G307">
-        <v>12.7313793103</v>
+        <v>58.347586206897</v>
       </c>
       <c r="H307">
-        <v>12.4885080672</v>
+        <v>36.740129739173</v>
       </c>
       <c r="I307">
-        <v>193.5517241379</v>
+        <v>151.3106910442</v>
       </c>
       <c r="J307">
-        <v>18.3820296697</v>
+        <v>42.9810898123</v>
       </c>
     </row>
     <row r="308" spans="1:10">
       <c r="A308">
-        <v>2024</v>
+        <v>2025.0</v>
       </c>
       <c r="B308" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="C308" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D308">
-        <v>36</v>
+        <v>4</v>
       </c>
       <c r="E308">
-        <v>1113.7777777778</v>
+        <v>2343.0</v>
       </c>
       <c r="F308">
-        <v>910.6999854464</v>
+        <v>836.668791498</v>
       </c>
       <c r="G308">
-        <v>9.1463888889</v>
+        <v>30.035</v>
       </c>
       <c r="H308">
-        <v>5.7930668674</v>
+        <v>10.29389624972</v>
       </c>
       <c r="I308">
-        <v>204.25</v>
+        <v>144.75</v>
       </c>
       <c r="J308">
-        <v>12.2925645354</v>
+        <v>2.6299556397</v>
       </c>
     </row>
     <row r="309" spans="1:10">
       <c r="A309">
-        <v>2024</v>
+        <v>2023.0</v>
       </c>
       <c r="B309" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C309" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D309">
-        <v>451</v>
+        <v>27</v>
       </c>
       <c r="E309">
-        <v>447.1219512195</v>
+        <v>115.8148148148</v>
       </c>
       <c r="F309">
-        <v>273.7599771604</v>
+        <v>41.1918933745</v>
       </c>
       <c r="G309">
-        <v>5.3253880266</v>
+        <v>11.555185185185</v>
       </c>
       <c r="H309">
-        <v>4.7411689621</v>
+        <v>5.1359100537073</v>
       </c>
       <c r="I309">
-        <v>88.8942065491</v>
+        <v>131.8888888889</v>
       </c>
       <c r="J309">
-        <v>33.4776254496</v>
+        <v>1.4763086329</v>
       </c>
     </row>
     <row r="310" spans="1:10">
       <c r="A310">
-        <v>2024</v>
+        <v>2023.0</v>
       </c>
       <c r="B310" t="s">
+        <v>22</v>
+      </c>
+      <c r="C310" t="s">
         <v>18</v>
       </c>
-      <c r="C310" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D310">
-        <v>1049</v>
+        <v>85</v>
       </c>
       <c r="E310">
-        <v>398.888465205</v>
+        <v>13172.458823529</v>
       </c>
       <c r="F310">
-        <v>189.6703094545</v>
+        <v>8637.3232192687</v>
       </c>
       <c r="G310">
-        <v>10.5174261201</v>
+        <v>59.919764705882</v>
       </c>
       <c r="H310">
-        <v>27.1086762619</v>
+        <v>41.796577126217</v>
       </c>
       <c r="I310">
-        <v>46.7464788732</v>
+        <v>172.1414101993</v>
       </c>
       <c r="J310">
-        <v>26.6472648969</v>
+        <v>20.7307849728</v>
       </c>
     </row>
     <row r="311" spans="1:10">
       <c r="A311">
-        <v>2024</v>
+        <v>2023.0</v>
       </c>
       <c r="B311" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C311" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D311">
-        <v>27</v>
+        <v>96</v>
       </c>
       <c r="E311">
-        <v>10905.248888889</v>
+        <v>1950.4280821979</v>
       </c>
       <c r="F311">
-        <v>9701.8536829338</v>
+        <v>2205.5172348249</v>
       </c>
       <c r="G311">
-        <v>90.8377777778</v>
+        <v>50.398645833333</v>
       </c>
       <c r="H311">
-        <v>139.0945667062</v>
+        <v>35.090558112878</v>
       </c>
       <c r="I311">
-        <v>157.7391304348</v>
+        <v>156.2414311</v>
       </c>
       <c r="J311">
-        <v>43.6058976321</v>
+        <v>8.1936078265</v>
       </c>
     </row>
     <row r="312" spans="1:10">
       <c r="A312">
-        <v>2024</v>
+        <v>2026.0</v>
       </c>
       <c r="B312" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C312" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D312">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E312">
-        <v>1023.625</v>
+        <v>50.3333333333</v>
       </c>
       <c r="F312">
-        <v>1362.4716969537</v>
+        <v>17.616280349</v>
       </c>
       <c r="G312">
-        <v>13.515</v>
+        <v>6.0</v>
       </c>
       <c r="H312">
-        <v>15.2696458935</v>
+        <v>5.3209491634482</v>
       </c>
       <c r="I312">
-        <v>52.4285714286</v>
+        <v>24.0</v>
       </c>
       <c r="J312">
-        <v>56.2667964341</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="313" spans="1:10">
       <c r="A313">
-        <v>2024</v>
+        <v>2022.0</v>
       </c>
       <c r="B313" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="C313" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D313">
-        <v>636</v>
+        <v>8</v>
       </c>
       <c r="E313">
-        <v>2848.1163522013</v>
+        <v>3068.54734375</v>
       </c>
       <c r="F313">
-        <v>2157.3937796098</v>
+        <v>1977.3391728092</v>
       </c>
       <c r="G313">
-        <v>34.2944811321</v>
+        <v>67.8025</v>
       </c>
       <c r="H313">
-        <v>17.7890154255</v>
+        <v>67.315992952216</v>
       </c>
       <c r="I313">
-        <v>306.3994437324</v>
+        <v>199.9287452698</v>
       </c>
       <c r="J313">
-        <v>60.9032873233</v>
+        <v>0.0269612357</v>
       </c>
     </row>
     <row r="314" spans="1:10">
       <c r="A314">
-        <v>2024</v>
+        <v>2020.0</v>
       </c>
       <c r="B314" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C314" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D314">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="E314">
-        <v>459.225</v>
+        <v>936.5454545455</v>
       </c>
       <c r="F314">
-        <v>228.827848633</v>
+        <v>487.7655919879</v>
       </c>
       <c r="G314">
-        <v>27.7833333333</v>
+        <v>16.21</v>
       </c>
       <c r="H314">
-        <v>9.5200434173</v>
+        <v>7.4733901276462</v>
       </c>
       <c r="I314">
-        <v>147.0</v>
+        <v>198.384543679</v>
+      </c>
+      <c r="J314">
+        <v>28.0185153585</v>
       </c>
     </row>
     <row r="315" spans="1:10">
       <c r="A315">
-        <v>2024</v>
+        <v>2024.0</v>
       </c>
       <c r="B315" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="C315" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D315">
-        <v>98</v>
+        <v>21</v>
       </c>
       <c r="E315">
-        <v>9730.9824489796</v>
+        <v>100.0952380952</v>
       </c>
       <c r="F315">
-        <v>10408.868995484</v>
+        <v>32.2860724801</v>
       </c>
       <c r="G315">
-        <v>19.6255102041</v>
+        <v>9.1266666666667</v>
       </c>
       <c r="H315">
-        <v>9.5081518061</v>
+        <v>2.79402994496</v>
       </c>
       <c r="I315">
-        <v>164.596496582</v>
+        <v>133.0</v>
       </c>
       <c r="J315">
-        <v>12.7907483509</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="316" spans="1:10">
       <c r="A316">
-        <v>2024</v>
+        <v>2018.0</v>
       </c>
       <c r="B316" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="C316" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D316">
-        <v>155</v>
+        <v>5</v>
       </c>
       <c r="E316">
-        <v>26910.635612903</v>
+        <v>8625.4</v>
       </c>
       <c r="F316">
-        <v>16258.000181343</v>
+        <v>2537.6407941235</v>
       </c>
       <c r="G316">
-        <v>79.8457419355</v>
+        <v>74.784</v>
       </c>
       <c r="H316">
-        <v>33.2556911241</v>
+        <v>22.300733844428</v>
       </c>
       <c r="I316">
-        <v>189.5777163298</v>
+        <v>150.2</v>
       </c>
       <c r="J316">
-        <v>12.7870956227</v>
+        <v>22.3539705645</v>
       </c>
     </row>
     <row r="317" spans="1:10">
       <c r="A317">
-        <v>2024</v>
+        <v>2019.0</v>
       </c>
       <c r="B317" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="C317" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="D317">
-        <v>6</v>
+        <v>117</v>
       </c>
       <c r="E317">
-        <v>4821.1816666667</v>
+        <v>2229.4444444444</v>
       </c>
       <c r="F317">
-        <v>2095.0741291555</v>
+        <v>1315.0612313294</v>
       </c>
       <c r="G317">
-        <v>29.7733333333</v>
+        <v>30.314786324786</v>
       </c>
       <c r="H317">
-        <v>14.3566161287</v>
+        <v>22.18257857894</v>
       </c>
       <c r="I317">
-        <v>201.8000030518</v>
+        <v>281.7324756068</v>
       </c>
       <c r="J317">
-        <v>0.0</v>
+        <v>51.7947586549</v>
       </c>
     </row>
     <row r="318" spans="1:10">
       <c r="A318">
-        <v>2024</v>
+        <v>2023.0</v>
       </c>
       <c r="B318" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C318" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D318">
-        <v>137</v>
+        <v>5</v>
       </c>
       <c r="E318">
-        <v>3045.2281751825</v>
+        <v>728.2</v>
       </c>
       <c r="F318">
-        <v>1826.5901611506</v>
+        <v>520.3505549147</v>
       </c>
       <c r="G318">
-        <v>25.2918978102</v>
+        <v>15.594</v>
       </c>
       <c r="H318">
-        <v>22.717145039</v>
+        <v>6.5141100696872</v>
+      </c>
+      <c r="I318">
+        <v>190.9159988403</v>
+      </c>
+      <c r="J318">
+        <v>52.8339678619</v>
       </c>
     </row>
     <row r="319" spans="1:10">
       <c r="A319">
-        <v>2024</v>
+        <v>2017.0</v>
       </c>
       <c r="B319" t="s">
+        <v>13</v>
+      </c>
+      <c r="C319" t="s">
         <v>24</v>
       </c>
-      <c r="C319" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D319">
-        <v>196</v>
+        <v>51</v>
       </c>
       <c r="E319">
-        <v>2039.2448979592</v>
+        <v>579.0784313725</v>
       </c>
       <c r="F319">
-        <v>1368.3007096487</v>
+        <v>236.269917098</v>
       </c>
       <c r="G319">
-        <v>28.2105612245</v>
+        <v>43.012745098039</v>
       </c>
       <c r="H319">
-        <v>13.1867806064</v>
+        <v>22.736809369692</v>
       </c>
       <c r="I319">
-        <v>223.758061156</v>
+        <v>132.3999938965</v>
       </c>
       <c r="J319">
-        <v>66.8146816263</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="320" spans="1:10">
       <c r="A320">
-        <v>2024</v>
+        <v>2020.0</v>
       </c>
       <c r="B320" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C320" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D320">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E320">
-        <v>9630.8455555556</v>
+        <v>14864.375663958</v>
       </c>
       <c r="F320">
-        <v>9173.6283818954</v>
+        <v>6620.2357896601</v>
       </c>
       <c r="G320">
-        <v>95.2604444444</v>
+        <v>67.92</v>
       </c>
       <c r="H320">
-        <v>54.5378679933</v>
+        <v>68.862100566146</v>
       </c>
       <c r="I320">
-        <v>142.4868877835</v>
+        <v>185.4518897163</v>
       </c>
       <c r="J320">
-        <v>45.6743296779</v>
+        <v>11.358659922</v>
       </c>
     </row>
     <row r="321" spans="1:10">
       <c r="A321">
-        <v>2024</v>
+        <v>2021.0</v>
       </c>
       <c r="B321" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="C321" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D321">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E321">
-        <v>3182.4866666667</v>
+        <v>1795.1485</v>
       </c>
       <c r="F321">
-        <v>4452.1487743321</v>
+        <v>1266.9253411723</v>
       </c>
       <c r="G321">
-        <v>39.4033333333</v>
+        <v>38.815</v>
       </c>
       <c r="H321">
-        <v>36.9239448958</v>
+        <v>26.679138854168</v>
       </c>
       <c r="I321">
-        <v>105.6099999746</v>
+        <v>183.6200027466</v>
       </c>
       <c r="J321">
-        <v>49.7386584178</v>
+        <v>23.1506799003</v>
       </c>
     </row>
     <row r="322" spans="1:10">
       <c r="A322">
-        <v>2024</v>
+        <v>2017.0</v>
       </c>
       <c r="B322" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C322" t="s">
         <v>16</v>
       </c>
       <c r="D322">
-        <v>23</v>
+        <v>373</v>
       </c>
       <c r="E322">
-        <v>18799.603043478</v>
+        <v>740.8230563003</v>
       </c>
       <c r="F322">
-        <v>13787.848738752</v>
+        <v>909.8658892104</v>
       </c>
       <c r="G322">
-        <v>102.6908695652</v>
+        <v>6.5813941018767</v>
       </c>
       <c r="H322">
-        <v>56.7275122376</v>
+        <v>8.0711978423525</v>
       </c>
       <c r="I322">
-        <v>186.6465215268</v>
+        <v>66.7878787879</v>
       </c>
       <c r="J322">
-        <v>12.2770084639</v>
+        <v>37.9880275799</v>
       </c>
     </row>
     <row r="323" spans="1:10">
       <c r="A323">
-        <v>2024</v>
+        <v>2024.0</v>
       </c>
       <c r="B323" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="C323" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D323">
-        <v>1</v>
+        <v>45</v>
       </c>
       <c r="E323">
-        <v>28413.0</v>
+        <v>9630.8454231111</v>
+      </c>
+      <c r="F323">
+        <v>9173.6289276508</v>
       </c>
       <c r="G323">
-        <v>129.05</v>
+        <v>95.260444444444</v>
+      </c>
+      <c r="H323">
+        <v>54.537867993281</v>
       </c>
       <c r="I323">
-        <v>149.9600067139</v>
+        <v>142.4868877835</v>
+      </c>
+      <c r="J323">
+        <v>45.6743296779</v>
       </c>
     </row>
     <row r="324" spans="1:10">
       <c r="A324">
-        <v>2024</v>
+        <v>2020.0</v>
       </c>
       <c r="B324" t="s">
         <v>25</v>
       </c>
       <c r="C324" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D324">
-        <v>306</v>
+        <v>187</v>
       </c>
       <c r="E324">
-        <v>2285.2287581699</v>
+        <v>24690.701925134</v>
       </c>
       <c r="F324">
-        <v>1758.6677875149</v>
+        <v>12980.262667427</v>
       </c>
       <c r="G324">
-        <v>27.7363398693</v>
+        <v>73.924652406417</v>
       </c>
       <c r="H324">
-        <v>16.4799955336</v>
+        <v>31.765812069122</v>
       </c>
       <c r="I324">
-        <v>262.4806764247</v>
+        <v>189.8802017058</v>
       </c>
       <c r="J324">
-        <v>59.8578629058</v>
+        <v>9.4508100815</v>
       </c>
     </row>
     <row r="325" spans="1:10">
       <c r="A325">
-        <v>2024</v>
+        <v>2019.0</v>
       </c>
       <c r="B325" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C325" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D325">
-        <v>114</v>
-[...5 lines deleted...]
-        <v>10767.233091809</v>
+        <v>33</v>
       </c>
       <c r="G325">
-        <v>73.8062280702</v>
+        <v>10.052121212121</v>
       </c>
       <c r="H325">
-        <v>75.8695463453</v>
+        <v>5.3492690841692</v>
       </c>
       <c r="I325">
-        <v>170.1530785194</v>
+        <v>131.9090909091</v>
       </c>
       <c r="J325">
-        <v>16.8302672567</v>
+        <v>1.9583736295</v>
       </c>
     </row>
     <row r="326" spans="1:10">
       <c r="A326">
-        <v>2024</v>
+        <v>2024.0</v>
       </c>
       <c r="B326" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C326" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D326">
-        <v>79</v>
+        <v>5</v>
       </c>
       <c r="E326">
-        <v>1888.4849367089</v>
+        <v>12525.2</v>
       </c>
       <c r="F326">
-        <v>2599.8437588114</v>
+        <v>46.4402842369</v>
       </c>
       <c r="G326">
-        <v>48.6048101266</v>
+        <v>130.182</v>
       </c>
       <c r="H326">
-        <v>35.9696265337</v>
+        <v>12.449974698769</v>
       </c>
       <c r="I326">
-        <v>162.5133341471</v>
+        <v>173.6</v>
       </c>
       <c r="J326">
-        <v>10.0096316861</v>
+        <v>20.1072126363</v>
       </c>
     </row>
     <row r="327" spans="1:10">
       <c r="A327">
-        <v>2025</v>
+        <v>2026.0</v>
       </c>
       <c r="B327" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C327" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="D327">
-        <v>88</v>
+        <v>55</v>
       </c>
       <c r="E327">
-        <v>474.9866666667</v>
+        <v>906.1636363636</v>
       </c>
       <c r="F327">
-        <v>254.1772361707</v>
+        <v>680.9828888816</v>
       </c>
       <c r="G327">
-        <v>20.7301136364</v>
+        <v>22.308909090909</v>
       </c>
       <c r="H327">
-        <v>14.7992764264</v>
+        <v>9.6167825282309</v>
       </c>
       <c r="I327">
-        <v>190.4396575581</v>
+        <v>224.3783638694</v>
       </c>
       <c r="J327">
-        <v>37.6719830701</v>
+        <v>61.4331282529</v>
       </c>
     </row>
     <row r="328" spans="1:10">
       <c r="A328">
-        <v>2025</v>
+        <v>2025.0</v>
       </c>
       <c r="B328" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="C328" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D328">
-        <v>51</v>
+        <v>2</v>
       </c>
       <c r="E328">
-        <v>10972.018431373</v>
+        <v>19803.431</v>
       </c>
       <c r="F328">
-        <v>9134.6479277171</v>
+        <v>3929.1958073685</v>
       </c>
       <c r="G328">
-        <v>90.0478431373</v>
+        <v>156.875</v>
       </c>
       <c r="H328">
-        <v>64.4549816946</v>
+        <v>44.512371875693</v>
       </c>
       <c r="I328">
-        <v>178.5074498794</v>
+        <v>207.4950027466</v>
       </c>
       <c r="J328">
-        <v>23.1544687474</v>
+        <v>24.7558045251</v>
       </c>
     </row>
     <row r="329" spans="1:10">
       <c r="A329">
-        <v>2025</v>
+        <v>2019.0</v>
       </c>
       <c r="B329" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C329" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D329">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E329">
-        <v>6522.96</v>
+        <v>160.5</v>
+      </c>
+      <c r="F329">
+        <v>143.5426765809</v>
       </c>
       <c r="G329">
-        <v>68.5</v>
+        <v>18.26</v>
+      </c>
+      <c r="H329">
+        <v>13.307749621931</v>
       </c>
       <c r="I329">
-        <v>171.8999938965</v>
+        <v>66.5</v>
+      </c>
+      <c r="J329">
+        <v>31.8198051534</v>
       </c>
     </row>
     <row r="330" spans="1:10">
       <c r="A330">
-        <v>2025</v>
+        <v>2019.0</v>
       </c>
       <c r="B330" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C330" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D330">
-        <v>100</v>
+        <v>2</v>
       </c>
       <c r="E330">
-        <v>16641.3767</v>
+        <v>506.775</v>
       </c>
       <c r="F330">
-        <v>8450.9231549565</v>
+        <v>254.7493600581</v>
       </c>
       <c r="G330">
-        <v>68.3618</v>
+        <v>29.95</v>
       </c>
       <c r="H330">
-        <v>54.1036220969</v>
+        <v>6.2932503525603</v>
       </c>
       <c r="I330">
-        <v>188.0281988525</v>
+        <v>141.4600067139</v>
       </c>
       <c r="J330">
-        <v>15.4897002834</v>
+        <v>4.7941831133</v>
       </c>
     </row>
     <row r="331" spans="1:10">
       <c r="A331">
-        <v>2025</v>
+        <v>2023.0</v>
       </c>
       <c r="B331" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C331" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D331">
-        <v>2</v>
+        <v>54</v>
       </c>
       <c r="E331">
-        <v>19803.43</v>
+        <v>9537.7212962963</v>
       </c>
       <c r="F331">
-        <v>3929.1943931549</v>
+        <v>4096.8255868338</v>
       </c>
       <c r="G331">
-        <v>156.875</v>
+        <v>52.633148148148</v>
       </c>
       <c r="H331">
-        <v>44.5123718757</v>
+        <v>22.577520697489</v>
       </c>
       <c r="I331">
-        <v>207.4950027466</v>
+        <v>185.7520370483</v>
       </c>
       <c r="J331">
-        <v>24.7558045251</v>
+        <v>12.8779989989</v>
       </c>
     </row>
     <row r="332" spans="1:10">
       <c r="A332">
-        <v>2025</v>
+        <v>2021.0</v>
       </c>
       <c r="B332" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="C332" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D332">
-        <v>224</v>
+        <v>34</v>
       </c>
       <c r="E332">
-        <v>877.1339285714</v>
+        <v>2849.7502941176</v>
       </c>
       <c r="F332">
-        <v>480.2642676028</v>
+        <v>2113.241955198</v>
       </c>
       <c r="G332">
-        <v>22.0604017857</v>
+        <v>50.995</v>
       </c>
       <c r="H332">
-        <v>8.0274304574</v>
+        <v>40.522849839207</v>
       </c>
       <c r="I332">
-        <v>208.7362935884</v>
+        <v>152.3235294118</v>
       </c>
       <c r="J332">
-        <v>49.6955368516</v>
+        <v>24.4400572685</v>
       </c>
     </row>
     <row r="333" spans="1:10">
       <c r="A333">
-        <v>2025</v>
+        <v>2020.0</v>
       </c>
       <c r="B333" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="C333" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D333">
-        <v>6</v>
+        <v>80</v>
       </c>
       <c r="E333">
-        <v>2356.5</v>
+        <v>1606.63875</v>
       </c>
       <c r="F333">
-        <v>1209.6820656685</v>
+        <v>1139.119674367</v>
       </c>
       <c r="G333">
-        <v>54.7366666667</v>
+        <v>14.5855</v>
       </c>
       <c r="H333">
-        <v>34.5576044694</v>
+        <v>8.8061918521407</v>
       </c>
       <c r="I333">
-        <v>155.6383336385</v>
+        <v>199.1</v>
       </c>
       <c r="J333">
-        <v>33.9522203085</v>
+        <v>11.0494859265</v>
       </c>
     </row>
     <row r="334" spans="1:10">
       <c r="A334">
-        <v>2025</v>
+        <v>2019.0</v>
       </c>
       <c r="B334" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="C334" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D334">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="E334">
-        <v>2400.2727272727</v>
+        <v>10254.47368421</v>
       </c>
       <c r="F334">
-        <v>1118.9370930405</v>
+        <v>5422.2469200001</v>
       </c>
       <c r="G334">
-        <v>33.1281818182</v>
+        <v>98.444210526316</v>
       </c>
       <c r="H334">
-        <v>11.520079703</v>
+        <v>49.2952991362</v>
       </c>
       <c r="I334">
-        <v>165.5054543235</v>
+        <v>152.6842105263</v>
       </c>
       <c r="J334">
-        <v>40.4258910013</v>
+        <v>51.9199515175</v>
       </c>
     </row>
     <row r="335" spans="1:10">
       <c r="A335">
-        <v>2025</v>
+        <v>2019.0</v>
       </c>
       <c r="B335" t="s">
+        <v>17</v>
+      </c>
+      <c r="C335" t="s">
         <v>20</v>
       </c>
-      <c r="C335" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D335">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="E335">
-        <v>10476.047058824</v>
+        <v>22078.5</v>
       </c>
       <c r="F335">
-        <v>5988.7019320628</v>
+        <v>4738.5649374749</v>
       </c>
       <c r="G335">
-        <v>55.1987058824</v>
+        <v>163.775</v>
       </c>
       <c r="H335">
-        <v>43.3115030027</v>
+        <v>20.603650970965</v>
       </c>
       <c r="I335">
-        <v>171.8747046976</v>
+        <v>137.25</v>
       </c>
       <c r="J335">
-        <v>37.300576817</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="336" spans="1:10">
       <c r="A336">
-        <v>2025</v>
+        <v>2020.0</v>
       </c>
       <c r="B336" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C336" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D336">
-        <v>1</v>
+        <v>65</v>
       </c>
       <c r="E336">
-        <v>7648.0</v>
+        <v>10810.8</v>
+      </c>
+      <c r="F336">
+        <v>8120.4984610706</v>
       </c>
       <c r="G336">
-        <v>83.57</v>
+        <v>46.322307692308</v>
+      </c>
+      <c r="H336">
+        <v>29.412886300546</v>
       </c>
       <c r="I336">
-        <v>136.4299926758</v>
+        <v>169.6072305533</v>
+      </c>
+      <c r="J336">
+        <v>33.5923985257</v>
       </c>
     </row>
     <row r="337" spans="1:10">
       <c r="A337">
-        <v>2025</v>
+        <v>2023.0</v>
       </c>
       <c r="B337" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="C337" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D337">
-        <v>37</v>
+        <v>124</v>
       </c>
       <c r="E337">
-        <v>663.6216216216</v>
+        <v>3107.3945725806</v>
       </c>
       <c r="F337">
-        <v>167.9439971722</v>
+        <v>1949.5138963912</v>
       </c>
       <c r="G337">
-        <v>52.1889189189</v>
+        <v>27.165483870968</v>
       </c>
       <c r="H337">
-        <v>26.9643836883</v>
-[...5 lines deleted...]
-        <v>0.0506665319</v>
+        <v>20.396967826418</v>
       </c>
     </row>
     <row r="338" spans="1:10">
       <c r="A338">
-        <v>2025</v>
+        <v>2017.0</v>
       </c>
       <c r="B338" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C338" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D338">
-        <v>1941</v>
+        <v>6</v>
       </c>
       <c r="E338">
-        <v>182.6105100464</v>
+        <v>7986.0</v>
       </c>
       <c r="F338">
-        <v>1025.717060107</v>
+        <v>2573.1572824062</v>
       </c>
       <c r="G338">
-        <v>15.8614374034</v>
+        <v>54.68</v>
       </c>
       <c r="H338">
-        <v>54.6188413343</v>
+        <v>15.148515438814</v>
       </c>
       <c r="I338">
-        <v>54.8582383395</v>
+        <v>152.6666666667</v>
       </c>
       <c r="J338">
-        <v>37.4075787628</v>
+        <v>18.6833258995</v>
       </c>
     </row>
     <row r="339" spans="1:10">
       <c r="A339">
-        <v>2025</v>
+        <v>2021.0</v>
       </c>
       <c r="B339" t="s">
         <v>14</v>
       </c>
       <c r="C339" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D339">
-        <v>15</v>
+        <v>1625</v>
       </c>
       <c r="E339">
-        <v>107.0</v>
+        <v>24.6332307692</v>
       </c>
       <c r="F339">
-        <v>52.3190760076</v>
+        <v>51.8802821249</v>
       </c>
       <c r="G339">
-        <v>16.0606666667</v>
+        <v>6.7739384615385</v>
       </c>
       <c r="H339">
-        <v>9.4185360302</v>
+        <v>37.519485755088</v>
       </c>
       <c r="I339">
-        <v>133.0</v>
+        <v>22.528</v>
       </c>
       <c r="J339">
-        <v>0.0</v>
+        <v>11.4952061115</v>
       </c>
     </row>
     <row r="340" spans="1:10">
       <c r="A340">
-        <v>2025</v>
+        <v>2024.0</v>
       </c>
       <c r="B340" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="C340" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D340">
-        <v>2989</v>
+        <v>306</v>
       </c>
       <c r="E340">
-        <v>26.5178989629</v>
+        <v>2285.2287581699</v>
       </c>
       <c r="F340">
-        <v>66.8443472893</v>
+        <v>1758.6677875149</v>
       </c>
       <c r="G340">
-        <v>5.4354834393</v>
+        <v>27.736339869281</v>
       </c>
       <c r="H340">
-        <v>25.5677613351</v>
+        <v>16.479995533647</v>
       </c>
       <c r="I340">
-        <v>22.819003011</v>
+        <v>262.4806865627</v>
       </c>
       <c r="J340">
-        <v>9.4825119214</v>
+        <v>59.8578682574</v>
       </c>
     </row>
     <row r="341" spans="1:10">
       <c r="A341">
-        <v>2025</v>
+        <v>2023.0</v>
       </c>
       <c r="B341" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C341" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D341">
-        <v>3</v>
+        <v>121</v>
       </c>
       <c r="E341">
-        <v>72.3333333333</v>
+        <v>9043.0328181818</v>
       </c>
       <c r="F341">
-        <v>26.0064094664</v>
+        <v>10435.515298205</v>
       </c>
       <c r="G341">
-        <v>4.22</v>
+        <v>20.072644628099</v>
       </c>
       <c r="H341">
-        <v>1.8537259776</v>
+        <v>10.380232396932</v>
       </c>
       <c r="I341">
-        <v>30.6666666667</v>
+        <v>162.2354259673</v>
       </c>
       <c r="J341">
-        <v>6.5064070986</v>
+        <v>13.9306700251</v>
       </c>
     </row>
     <row r="342" spans="1:10">
       <c r="A342">
-        <v>2025</v>
+        <v>2023.0</v>
       </c>
       <c r="B342" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="C342" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="D342">
-        <v>4</v>
+        <v>207</v>
       </c>
       <c r="E342">
-        <v>12884.5</v>
+        <v>1682.7536231884</v>
       </c>
       <c r="F342">
-        <v>1060.7766023061</v>
+        <v>1109.8306405278</v>
       </c>
       <c r="G342">
-        <v>134.46</v>
+        <v>30.617777777778</v>
       </c>
       <c r="H342">
-        <v>44.8633161206</v>
+        <v>17.288097900531</v>
       </c>
       <c r="I342">
-        <v>171.0</v>
+        <v>241.7826086957</v>
       </c>
       <c r="J342">
-        <v>24.5085019262</v>
+        <v>58.3584178914</v>
       </c>
     </row>
     <row r="343" spans="1:10">
       <c r="A343">
-        <v>2025</v>
+        <v>2021.0</v>
       </c>
       <c r="B343" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="C343" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D343">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="E343">
-        <v>596.8666666667</v>
+        <v>1199.1061111111</v>
       </c>
       <c r="F343">
-        <v>1405.9829742246</v>
+        <v>1363.12848256</v>
       </c>
       <c r="G343">
-        <v>8.1213333333</v>
+        <v>9.5233333333333</v>
       </c>
       <c r="H343">
-        <v>15.1531490677</v>
+        <v>4.8821077897347</v>
       </c>
       <c r="I343">
-        <v>70.7333333333</v>
+        <v>193.7777777778</v>
       </c>
       <c r="J343">
-        <v>41.7123939558</v>
+        <v>23.5210933008</v>
       </c>
     </row>
     <row r="344" spans="1:10">
       <c r="A344">
-        <v>2025</v>
+        <v>2026.0</v>
       </c>
       <c r="B344" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C344" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D344">
-        <v>331</v>
+        <v>2</v>
       </c>
       <c r="E344">
-        <v>1128.8277945619</v>
+        <v>705.0</v>
       </c>
       <c r="F344">
-        <v>1700.3121239173</v>
+        <v>199.4041122946</v>
       </c>
       <c r="G344">
-        <v>6.4180362538</v>
+        <v>19.04</v>
       </c>
       <c r="H344">
-        <v>8.1689962707</v>
+        <v>1.0040916292849</v>
       </c>
       <c r="I344">
-        <v>87.3897280967</v>
+        <v>206.5650024414</v>
       </c>
       <c r="J344">
-        <v>42.0277226355</v>
+        <v>3.1324778617</v>
       </c>
     </row>
     <row r="345" spans="1:10">
       <c r="A345">
-        <v>2025</v>
+        <v>2017.0</v>
       </c>
       <c r="B345" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C345" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D345">
-        <v>37</v>
+        <v>80</v>
       </c>
       <c r="E345">
-        <v>325.4054054054</v>
+        <v>227.45</v>
       </c>
       <c r="F345">
-        <v>195.473706595</v>
+        <v>421.1894819993</v>
       </c>
       <c r="G345">
-        <v>17.0605405405</v>
+        <v>13.746625</v>
       </c>
       <c r="H345">
-        <v>14.5921833996</v>
+        <v>26.596924679166</v>
       </c>
       <c r="I345">
-        <v>235.3470273405</v>
+        <v>48.3797468354</v>
       </c>
       <c r="J345">
-        <v>34.6954770161</v>
+        <v>16.7019911276</v>
       </c>
     </row>
     <row r="346" spans="1:10">
       <c r="A346">
-        <v>2025</v>
+        <v>2022.0</v>
       </c>
       <c r="B346" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C346" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D346">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="E346">
-        <v>2634.9463157895</v>
+        <v>6849.37382125</v>
       </c>
       <c r="F346">
-        <v>3770.4415744051</v>
+        <v>3508.9961320548</v>
       </c>
       <c r="G346">
-        <v>32.3110526316</v>
+        <v>20.32125</v>
       </c>
       <c r="H346">
-        <v>18.5359032675</v>
+        <v>10.334264608573</v>
       </c>
       <c r="I346">
-        <v>151.5900003534</v>
+        <v>234.0362510681</v>
       </c>
       <c r="J346">
-        <v>18.6271385172</v>
+        <v>65.9450523546</v>
       </c>
     </row>
     <row r="347" spans="1:10">
       <c r="A347">
-        <v>2025</v>
+        <v>2024.0</v>
       </c>
       <c r="B347" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="C347" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D347">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="E347">
-        <v>11289.375428571</v>
+        <v>3509.0</v>
       </c>
       <c r="F347">
-        <v>6155.6098194977</v>
+        <v>1342.0886706921</v>
       </c>
       <c r="G347">
-        <v>52.1468571429</v>
+        <v>42.06</v>
       </c>
       <c r="H347">
-        <v>30.3037239773</v>
+        <v>7.0144992693706</v>
       </c>
       <c r="I347">
-        <v>187.7582850865</v>
+        <v>160.0</v>
       </c>
       <c r="J347">
-        <v>7.8791344127</v>
+        <v>2.8284271247</v>
       </c>
     </row>
     <row r="348" spans="1:10">
       <c r="A348">
-        <v>2025</v>
+        <v>2026.0</v>
       </c>
       <c r="B348" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C348" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D348">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="E348">
-        <v>6166.45375</v>
+        <v>867.0</v>
       </c>
       <c r="F348">
-        <v>2097.4501917388</v>
+        <v>849.9423509862</v>
       </c>
       <c r="G348">
-        <v>82.285</v>
+        <v>18.775</v>
       </c>
       <c r="H348">
-        <v>35.7069599191</v>
+        <v>14.078496013424</v>
       </c>
       <c r="I348">
-        <v>162.5231246948</v>
+        <v>110.0</v>
       </c>
       <c r="J348">
-        <v>28.7309340603</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="349" spans="1:10">
       <c r="A349">
-        <v>2025</v>
+        <v>2019.0</v>
       </c>
       <c r="B349" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="C349" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D349">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="E349">
-        <v>814.89</v>
+        <v>4093.1945454545</v>
       </c>
       <c r="F349">
-        <v>143.6961422586</v>
+        <v>1689.26444248</v>
       </c>
       <c r="G349">
-        <v>13.2533333333</v>
+        <v>63.806363636364</v>
       </c>
       <c r="H349">
-        <v>5.040697703</v>
+        <v>29.231169758574</v>
       </c>
       <c r="I349">
-        <v>199.9633331299</v>
+        <v>174.5454545455</v>
       </c>
       <c r="J349">
-        <v>0.0230989442</v>
+        <v>27.5076848766</v>
       </c>
     </row>
     <row r="350" spans="1:10">
       <c r="A350">
-        <v>2025</v>
+        <v>2020.0</v>
       </c>
       <c r="B350" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="C350" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="D350">
-        <v>257</v>
+        <v>8</v>
       </c>
       <c r="E350">
-        <v>1632.5953307393</v>
+        <v>144.25</v>
       </c>
       <c r="F350">
-        <v>1377.9573678014</v>
+        <v>45.4241911635</v>
       </c>
       <c r="G350">
-        <v>33.3716731518</v>
+        <v>16.33125</v>
       </c>
       <c r="H350">
-        <v>24.069248208</v>
+        <v>5.9498773996973</v>
       </c>
       <c r="I350">
-        <v>234.0308949511</v>
+        <v>133.0</v>
       </c>
       <c r="J350">
-        <v>68.1161956448</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="351" spans="1:10">
       <c r="A351">
-        <v>2025</v>
+        <v>2022.0</v>
       </c>
       <c r="B351" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="C351" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D351">
-        <v>20</v>
+        <v>434</v>
       </c>
       <c r="E351">
-        <v>3251.623</v>
+        <v>518.9516129032</v>
       </c>
       <c r="F351">
-        <v>2778.6454334121</v>
+        <v>296.515701378</v>
       </c>
       <c r="G351">
-        <v>44.668</v>
+        <v>4.2314516129032</v>
       </c>
       <c r="H351">
-        <v>26.4405152828</v>
+        <v>4.4637863838926</v>
       </c>
       <c r="I351">
-        <v>145.2599998474</v>
+        <v>85.0967741935</v>
       </c>
       <c r="J351">
-        <v>45.3663959156</v>
+        <v>26.2870956621</v>
       </c>
     </row>
     <row r="352" spans="1:10">
       <c r="A352">
-        <v>2025</v>
+        <v>2019.0</v>
       </c>
       <c r="B352" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="C352" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D352">
-        <v>4</v>
+        <v>1028</v>
       </c>
       <c r="E352">
-        <v>2343.0</v>
+        <v>6.0</v>
       </c>
       <c r="F352">
-        <v>836.668791498</v>
+        <v>5.9135281343</v>
       </c>
       <c r="G352">
-        <v>30.035</v>
+        <v>4.7118871595331</v>
       </c>
       <c r="H352">
-        <v>10.2938962497</v>
+        <v>114.51435703197</v>
       </c>
       <c r="I352">
-        <v>144.75</v>
+        <v>74.469785575</v>
       </c>
       <c r="J352">
-        <v>2.6299556397</v>
+        <v>4.2928827489</v>
       </c>
     </row>
     <row r="353" spans="1:10">
       <c r="A353">
-        <v>2025</v>
+        <v>2025.0</v>
       </c>
       <c r="B353" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="C353" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="D353">
-        <v>30</v>
+        <v>257</v>
       </c>
       <c r="E353">
-        <v>2500.67</v>
+        <v>1632.5953307393</v>
       </c>
       <c r="F353">
-        <v>2618.8474586786</v>
+        <v>1377.9573678014</v>
       </c>
       <c r="G353">
-        <v>14.197</v>
+        <v>33.371673151751</v>
       </c>
       <c r="H353">
-        <v>17.9435096613</v>
+        <v>24.069248208014</v>
       </c>
       <c r="I353">
-        <v>197.8666666667</v>
+        <v>234.0308949511</v>
       </c>
       <c r="J353">
-        <v>15.3594480265</v>
+        <v>68.1161956448</v>
       </c>
     </row>
     <row r="354" spans="1:10">
       <c r="A354">
-        <v>2025</v>
+        <v>2019.0</v>
       </c>
       <c r="B354" t="s">
         <v>22</v>
       </c>
       <c r="C354" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D354">
-        <v>46</v>
+        <v>5</v>
       </c>
       <c r="E354">
-        <v>903.0</v>
+        <v>3015.0</v>
       </c>
       <c r="F354">
-        <v>768.3874022913</v>
+        <v>5090.4640751114</v>
       </c>
       <c r="G354">
-        <v>9.1163043478</v>
+        <v>21.824</v>
       </c>
       <c r="H354">
-        <v>7.1839111473</v>
+        <v>24.320420021044</v>
       </c>
       <c r="I354">
-        <v>202.5434782609</v>
+        <v>184.7259979248</v>
       </c>
       <c r="J354">
-        <v>15.0712478607</v>
+        <v>16.6099522073</v>
       </c>
     </row>
     <row r="355" spans="1:10">
       <c r="A355">
-        <v>2025</v>
+        <v>2022.0</v>
       </c>
       <c r="B355" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="C355" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D355">
-        <v>365</v>
+        <v>518</v>
       </c>
       <c r="E355">
-        <v>517.5506849315</v>
+        <v>3268.8455598456</v>
       </c>
       <c r="F355">
-        <v>367.5390923079</v>
+        <v>2500.2539544688</v>
       </c>
       <c r="G355">
-        <v>4.8267123288</v>
+        <v>39.223108108108</v>
       </c>
       <c r="H355">
-        <v>3.7971271149</v>
+        <v>23.950664132154</v>
       </c>
       <c r="I355">
-        <v>95.2511075901</v>
+        <v>279.2862142389</v>
       </c>
       <c r="J355">
-        <v>26.25584725</v>
+        <v>73.7034716543</v>
       </c>
     </row>
     <row r="356" spans="1:10">
       <c r="A356">
-        <v>2025</v>
+        <v>2020.0</v>
       </c>
       <c r="B356" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="C356" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D356">
-        <v>1181</v>
+        <v>70</v>
       </c>
       <c r="E356">
-        <v>367.2607959356</v>
+        <v>834.3142857143</v>
       </c>
       <c r="F356">
-        <v>147.8655185933</v>
+        <v>344.4442506734</v>
       </c>
       <c r="G356">
-        <v>10.3525910246</v>
+        <v>33.704285714286</v>
       </c>
       <c r="H356">
-        <v>31.0614193018</v>
+        <v>18.054131292554</v>
       </c>
       <c r="I356">
-        <v>50.1435897436</v>
+        <v>264.5014290946</v>
       </c>
       <c r="J356">
-        <v>29.1492950425</v>
+        <v>60.3758939364</v>
       </c>
     </row>
     <row r="357" spans="1:10">
       <c r="A357">
-        <v>2025</v>
+        <v>2019.0</v>
       </c>
       <c r="B357" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="C357" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D357">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="E357">
-        <v>13085.2772</v>
+        <v>32259.471</v>
       </c>
       <c r="F357">
-        <v>8241.4893278458</v>
+        <v>1594.3292158905</v>
       </c>
       <c r="G357">
-        <v>94.1164</v>
+        <v>242.12</v>
       </c>
       <c r="H357">
-        <v>60.7630596991</v>
+        <v>74.741186771418</v>
       </c>
       <c r="I357">
-        <v>138.4090909091</v>
+        <v>199.9950027466</v>
       </c>
       <c r="J357">
-        <v>67.3396925976</v>
+        <v>14.1492028073</v>
       </c>
     </row>
     <row r="358" spans="1:10">
       <c r="A358">
-        <v>2025</v>
+        <v>2020.0</v>
       </c>
       <c r="B358" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C358" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D358">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="E358">
-        <v>593.625</v>
+        <v>1684.0</v>
       </c>
       <c r="F358">
-        <v>405.5211593916</v>
+        <v>1900.7030278294</v>
       </c>
       <c r="G358">
-        <v>14.07375</v>
+        <v>20.415</v>
       </c>
       <c r="H358">
-        <v>15.1322587659</v>
+        <v>16.595796154448</v>
       </c>
       <c r="I358">
-        <v>43.25</v>
+        <v>146.5</v>
       </c>
       <c r="J358">
-        <v>21.3131414859</v>
+        <v>19.091883092</v>
       </c>
     </row>
     <row r="359" spans="1:10">
       <c r="A359">
-        <v>2025</v>
+        <v>2023.0</v>
       </c>
       <c r="B359" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="C359" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D359">
-        <v>631</v>
+        <v>4</v>
       </c>
       <c r="E359">
-        <v>3262.0919175911</v>
+        <v>13573.0</v>
       </c>
       <c r="F359">
-        <v>2351.1243492898</v>
+        <v>4236.3539354812</v>
       </c>
       <c r="G359">
-        <v>37.4934231379</v>
+        <v>166.875</v>
       </c>
       <c r="H359">
-        <v>19.6048257181</v>
+        <v>52.545853943643</v>
       </c>
       <c r="I359">
-        <v>278.5031622333</v>
+        <v>170.0</v>
       </c>
       <c r="J359">
-        <v>60.4718869421</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="360" spans="1:10">
       <c r="A360">
-        <v>2025</v>
+        <v>2020.0</v>
       </c>
       <c r="B360" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="C360" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D360">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="E360">
-        <v>282.9769230769</v>
+        <v>570.1162790698</v>
       </c>
       <c r="F360">
-        <v>206.0175896368</v>
+        <v>186.181965433</v>
       </c>
       <c r="G360">
-        <v>21.2630769231</v>
+        <v>47.388604651163</v>
       </c>
       <c r="H360">
-        <v>22.6434491574</v>
+        <v>20.933691183785</v>
       </c>
       <c r="I360">
-        <v>118.1399993896</v>
+        <v>132.4853473042</v>
+      </c>
+      <c r="J360">
+        <v>0.8733590309</v>
       </c>
     </row>
     <row r="361" spans="1:10">
       <c r="A361">
-        <v>2025</v>
+        <v>2017.0</v>
       </c>
       <c r="B361" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="C361" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D361">
-        <v>100</v>
+        <v>650</v>
       </c>
       <c r="E361">
-        <v>9156.5953</v>
+        <v>262.1046153846</v>
       </c>
       <c r="F361">
-        <v>10697.859678033</v>
+        <v>127.1896833122</v>
       </c>
       <c r="G361">
-        <v>20.6002</v>
+        <v>8.9224</v>
       </c>
       <c r="H361">
-        <v>11.0130106692</v>
+        <v>55.742143634541</v>
       </c>
       <c r="I361">
-        <v>162.537497087</v>
+        <v>40.4154818325</v>
       </c>
       <c r="J361">
-        <v>14.3968819052</v>
+        <v>8.8576763781</v>
       </c>
     </row>
     <row r="362" spans="1:10">
       <c r="A362">
-        <v>2025</v>
+        <v>2020.0</v>
       </c>
       <c r="B362" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="C362" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="D362">
-        <v>128</v>
+        <v>179</v>
       </c>
       <c r="E362">
-        <v>32111.810625</v>
+        <v>1216.3184357542</v>
       </c>
       <c r="F362">
-        <v>16541.906136512</v>
+        <v>891.273640023</v>
       </c>
       <c r="G362">
-        <v>76.128828125</v>
+        <v>24.730391061453</v>
       </c>
       <c r="H362">
-        <v>32.8810397373</v>
+        <v>15.71352603358</v>
       </c>
       <c r="I362">
-        <v>191.5642832662</v>
+        <v>243.8622754491</v>
       </c>
       <c r="J362">
-        <v>8.7799157213</v>
+        <v>61.0894974674</v>
       </c>
     </row>
     <row r="363" spans="1:10">
       <c r="A363">
-        <v>2025</v>
+        <v>2021.0</v>
       </c>
       <c r="B363" t="s">
         <v>23</v>
       </c>
       <c r="C363" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D363">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="E363">
-        <v>2446.3975</v>
+        <v>9300.1683122222</v>
       </c>
       <c r="F363">
-        <v>1293.4644171468</v>
+        <v>6159.4294360733</v>
       </c>
       <c r="G363">
-        <v>17.2625</v>
+        <v>31.218888888889</v>
       </c>
       <c r="H363">
-        <v>1.3906443351</v>
+        <v>23.860612127754</v>
+      </c>
+      <c r="I363">
+        <v>227.458887736</v>
+      </c>
+      <c r="J363">
+        <v>45.7086498944</v>
       </c>
     </row>
     <row r="364" spans="1:10">
       <c r="A364">
-        <v>2025</v>
+        <v>2024.0</v>
       </c>
       <c r="B364" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="C364" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D364">
-        <v>151</v>
+        <v>1</v>
       </c>
       <c r="E364">
-        <v>3478.5029801324</v>
-[...2 lines deleted...]
-        <v>1991.8584377821</v>
+        <v>13.0</v>
       </c>
       <c r="G364">
-        <v>26.4423178808</v>
-[...2 lines deleted...]
-        <v>18.3986803673</v>
+        <v>1.5</v>
       </c>
       <c r="I364">
-        <v>199.9594586347</v>
-[...2 lines deleted...]
-        <v>10.6637640807</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="365" spans="1:10">
       <c r="A365">
-        <v>2025</v>
+        <v>2023.0</v>
       </c>
       <c r="B365" t="s">
+        <v>23</v>
+      </c>
+      <c r="C365" t="s">
         <v>24</v>
       </c>
-      <c r="C365" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D365">
-        <v>239</v>
+        <v>84</v>
       </c>
       <c r="E365">
-        <v>2427.0209205021</v>
+        <v>732.8214285714</v>
       </c>
       <c r="F365">
-        <v>1805.675318739</v>
+        <v>287.8897948749</v>
       </c>
       <c r="G365">
-        <v>34.0648535565</v>
+        <v>23.518214285714</v>
       </c>
       <c r="H365">
-        <v>18.8991343417</v>
+        <v>8.5741417303051</v>
       </c>
       <c r="I365">
-        <v>228.3488700579</v>
+        <v>209.1507130577</v>
       </c>
       <c r="J365">
-        <v>70.1998698337</v>
+        <v>53.6837000434</v>
       </c>
     </row>
     <row r="366" spans="1:10">
       <c r="A366">
-        <v>2025</v>
+        <v>2021.0</v>
       </c>
       <c r="B366" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="C366" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D366">
-        <v>25</v>
+        <v>78</v>
       </c>
       <c r="E366">
-        <v>7014.0652</v>
+        <v>2500.1463915385</v>
       </c>
       <c r="F366">
-        <v>7456.1759770347</v>
+        <v>2712.2280155471</v>
       </c>
       <c r="G366">
-        <v>97.584</v>
+        <v>37.98641025641</v>
       </c>
       <c r="H366">
-        <v>63.9100456371</v>
+        <v>32.469448136226</v>
       </c>
       <c r="I366">
-        <v>137.6243998718</v>
+        <v>156.5076486924</v>
       </c>
       <c r="J366">
-        <v>52.4958583629</v>
+        <v>10.0351512719</v>
       </c>
     </row>
     <row r="367" spans="1:10">
       <c r="A367">
-        <v>2025</v>
+        <v>2019.0</v>
       </c>
       <c r="B367" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C367" t="s">
         <v>15</v>
       </c>
       <c r="D367">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E367">
-        <v>1420.0</v>
+        <v>3550.0</v>
       </c>
       <c r="F367">
-        <v>2933.0243289625</v>
+        <v>2618.4821393864</v>
       </c>
       <c r="G367">
-        <v>19.57125</v>
+        <v>44.422</v>
       </c>
       <c r="H367">
-        <v>24.5484439062</v>
+        <v>29.624121011674</v>
       </c>
       <c r="I367">
-        <v>112.6600008011</v>
+        <v>169.7485722133</v>
       </c>
       <c r="J367">
-        <v>34.0189635992</v>
+        <v>29.859946854</v>
       </c>
     </row>
     <row r="368" spans="1:10">
       <c r="A368">
-        <v>2025</v>
+        <v>2017.0</v>
       </c>
       <c r="B368" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="C368" t="s">
         <v>16</v>
       </c>
       <c r="D368">
-        <v>28</v>
+        <v>661</v>
       </c>
       <c r="E368">
-        <v>19660.875</v>
+        <v>7.9788199697</v>
       </c>
       <c r="F368">
-        <v>13914.304518661</v>
+        <v>9.1502362513</v>
       </c>
       <c r="G368">
-        <v>97.8903571429</v>
+        <v>1.2165355521936</v>
       </c>
       <c r="H368">
-        <v>61.7270559253</v>
+        <v>2.9031705151475</v>
       </c>
       <c r="I368">
-        <v>188.4514280047</v>
+        <v>73.7080181543</v>
       </c>
       <c r="J368">
-        <v>8.7565457223</v>
+        <v>2.8135622583</v>
       </c>
     </row>
     <row r="369" spans="1:10">
       <c r="A369">
-        <v>2025</v>
+        <v>2020.0</v>
       </c>
       <c r="B369" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="C369" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D369">
-        <v>1</v>
+        <v>641</v>
       </c>
       <c r="E369">
-        <v>74.0</v>
+        <v>287.1326053042</v>
+      </c>
+      <c r="F369">
+        <v>869.1273800202</v>
       </c>
       <c r="G369">
-        <v>8.87</v>
+        <v>7.0817004680187</v>
+      </c>
+      <c r="H369">
+        <v>9.2060374251162</v>
       </c>
       <c r="I369">
-        <v>79.9000015259</v>
+        <v>34.4555382215</v>
+      </c>
+      <c r="J369">
+        <v>34.7736651172</v>
       </c>
     </row>
     <row r="370" spans="1:10">
       <c r="A370">
-        <v>2025</v>
+        <v>2019.0</v>
       </c>
       <c r="B370" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="C370" t="s">
         <v>11</v>
       </c>
       <c r="D370">
-        <v>308</v>
+        <v>1097</v>
       </c>
       <c r="E370">
-        <v>2842.9058441558</v>
+        <v>276.8523245214</v>
       </c>
       <c r="F370">
-        <v>1843.7982503106</v>
+        <v>191.1601443811</v>
       </c>
       <c r="G370">
-        <v>33.0447727273</v>
+        <v>8.598450319052</v>
       </c>
       <c r="H370">
-        <v>18.1276783607</v>
+        <v>66.958925321876</v>
       </c>
       <c r="I370">
-        <v>275.4950643762</v>
+        <v>42.6703163017</v>
       </c>
       <c r="J370">
-        <v>62.3213307808</v>
+        <v>21.1981446031</v>
       </c>
     </row>
     <row r="371" spans="1:10">
       <c r="A371">
-        <v>2025</v>
+        <v>2024.0</v>
       </c>
       <c r="B371" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="C371" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D371">
-        <v>62</v>
+        <v>8</v>
       </c>
       <c r="E371">
-        <v>10133.784677419</v>
+        <v>1023.625</v>
       </c>
       <c r="F371">
-        <v>11081.264906683</v>
+        <v>1362.4716969537</v>
       </c>
       <c r="G371">
-        <v>72.5661290323</v>
+        <v>13.515</v>
       </c>
       <c r="H371">
-        <v>80.7610374196</v>
+        <v>15.269645893546</v>
       </c>
       <c r="I371">
-        <v>171.4985484462</v>
+        <v>50.25</v>
       </c>
       <c r="J371">
-        <v>35.9930986049</v>
+        <v>52.456104098</v>
       </c>
     </row>
     <row r="372" spans="1:10">
       <c r="A372">
-        <v>2025</v>
+        <v>2021.0</v>
       </c>
       <c r="B372" t="s">
         <v>25</v>
       </c>
       <c r="C372" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="D372">
-        <v>55</v>
+        <v>492</v>
       </c>
       <c r="E372">
-        <v>3133.5154545455</v>
+        <v>3763.6463414634</v>
       </c>
       <c r="F372">
-        <v>2711.1022235955</v>
+        <v>2585.819990515</v>
       </c>
       <c r="G372">
-        <v>63.3627272727</v>
+        <v>43.945182926829</v>
       </c>
       <c r="H372">
-        <v>40.9911557514</v>
+        <v>24.108182522301</v>
       </c>
       <c r="I372">
-        <v>123.4149095015</v>
+        <v>287.0163566138</v>
       </c>
       <c r="J372">
-        <v>45.153948827</v>
+        <v>72.2426918502</v>
       </c>
     </row>
     <row r="373" spans="1:10">
       <c r="A373">
-        <v>2026</v>
+        <v>2026.0</v>
       </c>
       <c r="B373" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="C373" t="s">
         <v>11</v>
       </c>
       <c r="D373">
-        <v>28</v>
+        <v>368</v>
       </c>
       <c r="E373">
-        <v>436.7142857143</v>
+        <v>364.4891304348</v>
       </c>
       <c r="F373">
-        <v>202.120216729</v>
+        <v>193.7002231498</v>
       </c>
       <c r="G373">
-        <v>18.0692857143</v>
+        <v>11.487826086957</v>
       </c>
       <c r="H373">
-        <v>8.1765785331</v>
+        <v>26.138213157881</v>
       </c>
       <c r="I373">
-        <v>195.5978557042</v>
+        <v>45.3206521739</v>
       </c>
       <c r="J373">
-        <v>40.7431023418</v>
+        <v>9.0448719485</v>
       </c>
     </row>
     <row r="374" spans="1:10">
       <c r="A374">
-        <v>2026</v>
+        <v>2026.0</v>
       </c>
       <c r="B374" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C374" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D374">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E374">
-        <v>9039.6515789474</v>
+        <v>11978.951111111</v>
       </c>
       <c r="F374">
-        <v>7405.1248816428</v>
+        <v>3410.0596695822</v>
       </c>
       <c r="G374">
-        <v>75.9021052632</v>
+        <v>57.836666666667</v>
       </c>
       <c r="H374">
-        <v>51.783364508</v>
+        <v>17.141088063481</v>
       </c>
       <c r="I374">
-        <v>171.9500017668</v>
+        <v>190.7455563015</v>
       </c>
       <c r="J374">
-        <v>28.3697853824</v>
+        <v>7.9405564952</v>
       </c>
     </row>
     <row r="375" spans="1:10">
       <c r="A375">
-        <v>2026</v>
+        <v>2024.0</v>
       </c>
       <c r="B375" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C375" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D375">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="E375">
-        <v>12097.092962963</v>
+        <v>18799.603043478</v>
       </c>
       <c r="F375">
-        <v>7188.00546144</v>
+        <v>13787.848738752</v>
       </c>
       <c r="G375">
-        <v>38.2325925926</v>
+        <v>102.69086956522</v>
       </c>
       <c r="H375">
-        <v>30.2219753965</v>
+        <v>56.727512237573</v>
       </c>
       <c r="I375">
-        <v>193.334443269</v>
+        <v>186.6465215268</v>
       </c>
       <c r="J375">
-        <v>7.1736766105</v>
+        <v>12.2770084639</v>
       </c>
     </row>
     <row r="376" spans="1:10">
       <c r="A376">
-        <v>2026</v>
+        <v>2024.0</v>
       </c>
       <c r="B376" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C376" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D376">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E376">
-        <v>15834.625</v>
+        <v>3454.554</v>
       </c>
       <c r="F376">
-        <v>10050.63901109</v>
+        <v>654.2248450113</v>
       </c>
       <c r="G376">
-        <v>62.8</v>
+        <v>66.946</v>
       </c>
       <c r="H376">
-        <v>52.3259018078</v>
+        <v>20.129979632379</v>
       </c>
       <c r="I376">
-        <v>178.9000015259</v>
+        <v>156.9160003662</v>
       </c>
       <c r="J376">
-        <v>1.4849177667</v>
+        <v>7.9572167592</v>
       </c>
     </row>
     <row r="377" spans="1:10">
       <c r="A377">
-        <v>2026</v>
+        <v>2019.0</v>
       </c>
       <c r="B377" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="C377" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D377">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="E377">
-        <v>906.1636363636</v>
+        <v>1460.8576923077</v>
       </c>
       <c r="F377">
-        <v>680.9828888816</v>
+        <v>1413.3093012097</v>
       </c>
       <c r="G377">
-        <v>22.3089090909</v>
+        <v>31.609230769231</v>
       </c>
       <c r="H377">
-        <v>9.6167825282</v>
+        <v>24.938307701719</v>
       </c>
       <c r="I377">
-        <v>224.3783638694</v>
+        <v>137.6153846154</v>
       </c>
       <c r="J377">
-        <v>61.4331282529</v>
+        <v>25.2406367509</v>
       </c>
     </row>
     <row r="378" spans="1:10">
       <c r="A378">
-        <v>2026</v>
+        <v>2019.0</v>
       </c>
       <c r="B378" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C378" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D378">
-        <v>2</v>
+        <v>46</v>
       </c>
       <c r="E378">
-        <v>2199.0</v>
+        <v>13776.745586957</v>
       </c>
       <c r="F378">
-        <v>240.4163056034</v>
+        <v>7032.3257437294</v>
       </c>
       <c r="G378">
-        <v>33.26</v>
+        <v>57.315217391304</v>
       </c>
       <c r="H378">
-        <v>8.683271273</v>
+        <v>67.635790845417</v>
       </c>
       <c r="I378">
-        <v>139.0</v>
+        <v>181.6241295856</v>
       </c>
       <c r="J378">
-        <v>0.0</v>
+        <v>14.6803270919</v>
       </c>
     </row>
     <row r="379" spans="1:10">
       <c r="A379">
-        <v>2026</v>
+        <v>2022.0</v>
       </c>
       <c r="B379" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="C379" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D379">
-        <v>14</v>
+        <v>1232</v>
       </c>
       <c r="E379">
-        <v>12165.5</v>
+        <v>332.2589285714</v>
       </c>
       <c r="F379">
-        <v>6821.1516369192</v>
+        <v>152.7808420717</v>
       </c>
       <c r="G379">
-        <v>49.9835714286</v>
+        <v>7.3697564935065</v>
       </c>
       <c r="H379">
-        <v>28.4675768624</v>
+        <v>12.097514441723</v>
       </c>
       <c r="I379">
-        <v>166.2721415928</v>
+        <v>43.2721364744</v>
       </c>
       <c r="J379">
-        <v>25.1093719194</v>
+        <v>9.1919828218</v>
       </c>
     </row>
     <row r="380" spans="1:10">
       <c r="A380">
-        <v>2026</v>
+        <v>2023.0</v>
       </c>
       <c r="B380" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="C380" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D380">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E380">
-        <v>771.75</v>
+        <v>2673.2607142857</v>
       </c>
       <c r="F380">
-        <v>142.1174061924</v>
+        <v>2252.3097506552</v>
       </c>
       <c r="G380">
-        <v>103.535</v>
+        <v>50.065714285714</v>
       </c>
       <c r="H380">
-        <v>32.2381061124</v>
+        <v>22.416011006657</v>
       </c>
       <c r="I380">
-        <v>132.3999938965</v>
+        <v>156.1428571429</v>
       </c>
       <c r="J380">
-        <v>0.0</v>
+        <v>26.2117329655</v>
       </c>
     </row>
     <row r="381" spans="1:10">
       <c r="A381">
-        <v>2026</v>
+        <v>2024.0</v>
       </c>
       <c r="B381" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C381" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D381">
-        <v>484</v>
+        <v>114</v>
       </c>
       <c r="E381">
-        <v>81.5599173554</v>
+        <v>11609.279078046</v>
       </c>
       <c r="F381">
-        <v>114.9925847136</v>
+        <v>10767.233699749</v>
       </c>
       <c r="G381">
-        <v>16.2711363636</v>
+        <v>73.806228070175</v>
       </c>
       <c r="H381">
-        <v>46.9607481325</v>
+        <v>75.869546345275</v>
       </c>
       <c r="I381">
-        <v>63.1636132588</v>
+        <v>170.1530785194</v>
       </c>
       <c r="J381">
-        <v>50.5893522706</v>
+        <v>16.8302672567</v>
       </c>
     </row>
     <row r="382" spans="1:10">
       <c r="A382">
-        <v>2026</v>
+        <v>2022.0</v>
       </c>
       <c r="B382" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C382" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D382">
-        <v>5</v>
+        <v>106</v>
       </c>
       <c r="E382">
-        <v>4961.8</v>
+        <v>3123.7641509434</v>
       </c>
       <c r="F382">
-        <v>485.9894031767</v>
+        <v>1175.6778839047</v>
       </c>
       <c r="G382">
-        <v>19.818</v>
+        <v>16.675377358491</v>
       </c>
       <c r="H382">
-        <v>10.5346532928</v>
+        <v>12.880727439864</v>
       </c>
       <c r="I382">
-        <v>150.0</v>
+        <v>137.8773584906</v>
       </c>
       <c r="J382">
-        <v>0.0</v>
+        <v>27.8655625767</v>
       </c>
     </row>
     <row r="383" spans="1:10">
       <c r="A383">
-        <v>2026</v>
+        <v>2019.0</v>
       </c>
       <c r="B383" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="C383" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D383">
-        <v>3</v>
+        <v>32</v>
       </c>
       <c r="E383">
-        <v>117.0</v>
+        <v>4851.2297278125</v>
       </c>
       <c r="F383">
-        <v>23.2594066992</v>
+        <v>3532.448753406</v>
       </c>
       <c r="G383">
-        <v>13.47</v>
+        <v>43.63625</v>
       </c>
       <c r="H383">
-        <v>2.1139536419</v>
+        <v>26.807689887358</v>
       </c>
       <c r="I383">
-        <v>133.0</v>
+        <v>151.287186861</v>
       </c>
       <c r="J383">
-        <v>0.0</v>
+        <v>27.6655589183</v>
       </c>
     </row>
     <row r="384" spans="1:10">
       <c r="A384">
-        <v>2026</v>
+        <v>2020.0</v>
       </c>
       <c r="B384" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="C384" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D384">
-        <v>1679</v>
+        <v>42</v>
       </c>
       <c r="E384">
-        <v>12.7802263252</v>
+        <v>6163.7774804762</v>
       </c>
       <c r="F384">
-        <v>27.4659818146</v>
+        <v>4926.2992118228</v>
       </c>
       <c r="G384">
-        <v>3.3342525313</v>
+        <v>58.238571428571</v>
       </c>
       <c r="H384">
-        <v>6.9149404777</v>
+        <v>37.26232495865</v>
       </c>
       <c r="I384">
-        <v>28.0994639666</v>
+        <v>157.4959273565</v>
       </c>
       <c r="J384">
-        <v>123.213736187</v>
+        <v>22.859457936</v>
       </c>
     </row>
     <row r="385" spans="1:10">
       <c r="A385">
-        <v>2026</v>
+        <v>2016.0</v>
       </c>
       <c r="B385" t="s">
         <v>14</v>
       </c>
       <c r="C385" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D385">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="E385">
-        <v>50.3333333333</v>
+        <v>10366.142857143</v>
       </c>
       <c r="F385">
-        <v>17.616280349</v>
+        <v>506.3198687824</v>
       </c>
       <c r="G385">
-        <v>6.0</v>
+        <v>74.975714285714</v>
       </c>
       <c r="H385">
-        <v>5.3209491634</v>
+        <v>15.902558344643</v>
       </c>
       <c r="I385">
-        <v>24.0</v>
+        <v>157.4285714286</v>
       </c>
       <c r="J385">
-        <v>0.0</v>
+        <v>22.545192709</v>
       </c>
     </row>
     <row r="386" spans="1:10">
       <c r="A386">
-        <v>2026</v>
+        <v>2025.0</v>
       </c>
       <c r="B386" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="C386" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D386">
-        <v>1</v>
+        <v>62</v>
       </c>
       <c r="E386">
-        <v>14332.0</v>
+        <v>10133.784717461</v>
+      </c>
+      <c r="F386">
+        <v>11081.265554728</v>
       </c>
       <c r="G386">
-        <v>156.67</v>
+        <v>72.566129032258</v>
+      </c>
+      <c r="H386">
+        <v>80.761037419648</v>
       </c>
       <c r="I386">
-        <v>180.0</v>
+        <v>171.4985484462</v>
+      </c>
+      <c r="J386">
+        <v>35.9930986049</v>
       </c>
     </row>
     <row r="387" spans="1:10">
       <c r="A387">
-        <v>2026</v>
+        <v>2025.0</v>
       </c>
       <c r="B387" t="s">
         <v>14</v>
       </c>
       <c r="C387" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="D387">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="E387">
-        <v>4040.5</v>
+        <v>107.0</v>
       </c>
       <c r="F387">
-        <v>383.9589821843</v>
+        <v>52.3190760076</v>
       </c>
       <c r="G387">
-        <v>19.045</v>
+        <v>16.060666666667</v>
       </c>
       <c r="H387">
-        <v>16.086679272</v>
+        <v>9.4185360302109</v>
       </c>
       <c r="I387">
-        <v>147.0</v>
+        <v>133.0</v>
       </c>
       <c r="J387">
         <v>0.0</v>
       </c>
     </row>
     <row r="388" spans="1:10">
       <c r="A388">
-        <v>2026</v>
+        <v>2024.0</v>
       </c>
       <c r="B388" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C388" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D388">
-        <v>48</v>
+        <v>137</v>
       </c>
       <c r="E388">
-        <v>1760.9791666667</v>
+        <v>3045.2280729927</v>
       </c>
       <c r="F388">
-        <v>1944.1413516772</v>
+        <v>1826.5903447093</v>
       </c>
       <c r="G388">
-        <v>8.3475</v>
+        <v>25.291897810219</v>
       </c>
       <c r="H388">
-        <v>11.6387362222</v>
-[...5 lines deleted...]
-        <v>56.8895868209</v>
+        <v>22.71714503904</v>
       </c>
     </row>
     <row r="389" spans="1:10">
       <c r="A389">
-        <v>2026</v>
+        <v>2018.0</v>
       </c>
       <c r="B389" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C389" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D389">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="E389">
-        <v>234.2</v>
+        <v>10200.427179487</v>
       </c>
       <c r="F389">
-        <v>191.0812093625</v>
+        <v>6971.2608077955</v>
       </c>
       <c r="G389">
-        <v>12.6</v>
+        <v>93.077692307692</v>
       </c>
       <c r="H389">
-        <v>6.4792404758</v>
+        <v>50.540204916042</v>
       </c>
       <c r="I389">
-        <v>226.212000529</v>
+        <v>134.6111111111</v>
       </c>
       <c r="J389">
-        <v>32.2110644713</v>
+        <v>52.9858621455</v>
       </c>
     </row>
     <row r="390" spans="1:10">
       <c r="A390">
-        <v>2026</v>
+        <v>2023.0</v>
       </c>
       <c r="B390" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="C390" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D390">
-        <v>7</v>
+        <v>49</v>
       </c>
       <c r="E390">
-        <v>2829.6685714286</v>
+        <v>4677.6169387755</v>
       </c>
       <c r="F390">
-        <v>3586.46089444</v>
+        <v>5057.9822975769</v>
       </c>
       <c r="G390">
-        <v>50.3785714286</v>
+        <v>72.266530612245</v>
       </c>
       <c r="H390">
-        <v>13.1997858929</v>
+        <v>53.230108552046</v>
       </c>
       <c r="I390">
-        <v>156.7771475656</v>
+        <v>148.2244897959</v>
       </c>
       <c r="J390">
-        <v>15.6640053641</v>
+        <v>28.782420348</v>
       </c>
     </row>
     <row r="391" spans="1:10">
       <c r="A391">
-        <v>2026</v>
+        <v>2023.0</v>
       </c>
       <c r="B391" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C391" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D391">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="E391">
-        <v>11978.951111111</v>
+        <v>17220.9496</v>
       </c>
       <c r="F391">
-        <v>3410.0596695822</v>
+        <v>10415.797862458</v>
       </c>
       <c r="G391">
-        <v>57.8366666667</v>
+        <v>96.6764</v>
       </c>
       <c r="H391">
-        <v>17.1410880635</v>
+        <v>43.197077242949</v>
       </c>
       <c r="I391">
-        <v>190.7455563015</v>
+        <v>186.6999981689</v>
       </c>
       <c r="J391">
-        <v>7.9405564952</v>
+        <v>8.8497817159</v>
       </c>
     </row>
     <row r="392" spans="1:10">
       <c r="A392">
-        <v>2026</v>
+        <v>2021.0</v>
       </c>
       <c r="B392" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C392" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D392">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="E392">
-        <v>2476.22</v>
+        <v>4996.0</v>
       </c>
       <c r="F392">
-        <v>1303.6376336473</v>
+        <v>3474.6393403423</v>
       </c>
       <c r="G392">
-        <v>66.8385714286</v>
+        <v>68.433043478261</v>
       </c>
       <c r="H392">
-        <v>41.9173841039</v>
+        <v>48.733440678001</v>
       </c>
       <c r="I392">
-        <v>156.6442871094</v>
+        <v>173.4508700163</v>
       </c>
       <c r="J392">
-        <v>8.0347085409</v>
+        <v>27.3934852456</v>
       </c>
     </row>
     <row r="393" spans="1:10">
       <c r="A393">
-        <v>2026</v>
+        <v>2020.0</v>
       </c>
       <c r="B393" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C393" t="s">
         <v>11</v>
       </c>
       <c r="D393">
-        <v>62</v>
+        <v>91</v>
       </c>
       <c r="E393">
-        <v>1758.6290322581</v>
+        <v>12775.793318681</v>
       </c>
       <c r="F393">
-        <v>1495.2158376337</v>
+        <v>12443.455803349</v>
       </c>
       <c r="G393">
-        <v>36.000483871</v>
+        <v>23.56010989011</v>
       </c>
       <c r="H393">
-        <v>24.6737816931</v>
+        <v>13.845761685601</v>
       </c>
       <c r="I393">
-        <v>235.9400004725</v>
+        <v>162.6616883614</v>
       </c>
       <c r="J393">
-        <v>71.6953450977</v>
+        <v>19.2705759812</v>
       </c>
     </row>
     <row r="394" spans="1:10">
       <c r="A394">
-        <v>2026</v>
+        <v>2026.0</v>
       </c>
       <c r="B394" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C394" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D394">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E394">
-        <v>1359.57</v>
+        <v>15834.62395</v>
+      </c>
+      <c r="F394">
+        <v>10050.640496014</v>
       </c>
       <c r="G394">
-        <v>31.93</v>
+        <v>62.8</v>
+      </c>
+      <c r="H394">
+        <v>52.325901807805</v>
       </c>
       <c r="I394">
-        <v>179.8999938965</v>
+        <v>178.9000015259</v>
+      </c>
+      <c r="J394">
+        <v>1.4849177667</v>
       </c>
     </row>
     <row r="395" spans="1:10">
       <c r="A395">
-        <v>2026</v>
+        <v>2018.0</v>
       </c>
       <c r="B395" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C395" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D395">
-        <v>142</v>
+        <v>1076</v>
       </c>
       <c r="E395">
-        <v>499.1930985915</v>
+        <v>9.75</v>
       </c>
       <c r="F395">
-        <v>361.5410824251</v>
+        <v>14.7359945332</v>
       </c>
       <c r="G395">
-        <v>4.5415492958</v>
+        <v>1.1398698884758</v>
       </c>
       <c r="H395">
-        <v>4.0394447508</v>
+        <v>1.6246104883538</v>
       </c>
       <c r="I395">
-        <v>99.475177305</v>
+        <v>73.8206319703</v>
       </c>
       <c r="J395">
-        <v>60.0278008879</v>
+        <v>3.5503530084</v>
       </c>
     </row>
     <row r="396" spans="1:10">
       <c r="A396">
-        <v>2026</v>
+        <v>2018.0</v>
       </c>
       <c r="B396" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C396" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D396">
-        <v>368</v>
+        <v>11</v>
       </c>
       <c r="E396">
-        <v>364.4891304348</v>
+        <v>50.5454545455</v>
       </c>
       <c r="F396">
-        <v>193.7002231498</v>
+        <v>39.1621338447</v>
       </c>
       <c r="G396">
-        <v>11.487826087</v>
+        <v>13.22</v>
       </c>
       <c r="H396">
-        <v>26.1382131579</v>
+        <v>4.0368601660201</v>
       </c>
       <c r="I396">
-        <v>48.640625</v>
+        <v>117.7272727273</v>
       </c>
       <c r="J396">
-        <v>11.1952847041</v>
+        <v>34.2172205449</v>
       </c>
     </row>
     <row r="397" spans="1:10">
       <c r="A397">
-        <v>2026</v>
+        <v>2016.0</v>
       </c>
       <c r="B397" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C397" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D397">
-        <v>3</v>
+        <v>422</v>
       </c>
       <c r="E397">
-        <v>17276.666666667</v>
+        <v>489.7203791469</v>
       </c>
       <c r="F397">
-        <v>5334.4694519074</v>
+        <v>937.6660961396</v>
       </c>
       <c r="G397">
-        <v>134.22</v>
+        <v>8.0394075829384</v>
       </c>
       <c r="H397">
-        <v>53.8676387082</v>
+        <v>17.242902533266</v>
       </c>
       <c r="I397">
-        <v>186.6666666667</v>
+        <v>47.4721698401</v>
       </c>
       <c r="J397">
-        <v>11.5470053838</v>
+        <v>37.2967952168</v>
       </c>
     </row>
     <row r="398" spans="1:10">
       <c r="A398">
-        <v>2026</v>
+        <v>2020.0</v>
       </c>
       <c r="B398" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="C398" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D398">
-        <v>163</v>
+        <v>4094</v>
       </c>
       <c r="E398">
-        <v>3134.3006134969</v>
+        <v>167.8270346849</v>
       </c>
       <c r="F398">
-        <v>1977.6787557451</v>
+        <v>485.9544806333</v>
       </c>
       <c r="G398">
-        <v>41.6018404908</v>
+        <v>30.447813873962</v>
       </c>
       <c r="H398">
-        <v>59.4089690535</v>
+        <v>122.67829263458</v>
       </c>
       <c r="I398">
-        <v>272.6065533868</v>
+        <v>46.7618806047</v>
       </c>
       <c r="J398">
-        <v>62.0735775376</v>
+        <v>26.6556184956</v>
       </c>
     </row>
     <row r="399" spans="1:10">
       <c r="A399">
-        <v>2026</v>
+        <v>2024.0</v>
       </c>
       <c r="B399" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="C399" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D399">
-        <v>2</v>
+        <v>1049</v>
       </c>
       <c r="E399">
-        <v>705.0</v>
+        <v>398.888465205</v>
       </c>
       <c r="F399">
-        <v>199.4041122946</v>
+        <v>189.6703094545</v>
       </c>
       <c r="G399">
-        <v>19.04</v>
+        <v>10.517426120114</v>
       </c>
       <c r="H399">
-        <v>1.0040916293</v>
+        <v>27.108676261931</v>
       </c>
       <c r="I399">
-        <v>206.5650024414</v>
+        <v>43.1639656816</v>
       </c>
       <c r="J399">
-        <v>3.1324778617</v>
+        <v>21.139797268</v>
       </c>
     </row>
     <row r="400" spans="1:10">
       <c r="A400">
-        <v>2026</v>
+        <v>2019.0</v>
       </c>
       <c r="B400" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C400" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D400">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="E400">
-        <v>7167.9756521739</v>
+        <v>212.0</v>
       </c>
       <c r="F400">
-        <v>7886.0415734718</v>
+        <v>0.0</v>
       </c>
       <c r="G400">
-        <v>17.3708695652</v>
+        <v>22.09</v>
       </c>
       <c r="H400">
-        <v>10.3283374148</v>
+        <v>15.570491321728</v>
       </c>
       <c r="I400">
-        <v>163.2019958496</v>
+        <v>168.0</v>
       </c>
       <c r="J400">
-        <v>11.171623415</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="401" spans="1:10">
       <c r="A401">
-        <v>2026</v>
+        <v>2025.0</v>
       </c>
       <c r="B401" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C401" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D401">
-        <v>34</v>
+        <v>55</v>
       </c>
       <c r="E401">
-        <v>31325.205882353</v>
+        <v>3133.5154829455</v>
       </c>
       <c r="F401">
-        <v>15882.688313308</v>
+        <v>2711.1018246666</v>
       </c>
       <c r="G401">
-        <v>75.3555882353</v>
+        <v>63.362727272727</v>
       </c>
       <c r="H401">
-        <v>30.7368854706</v>
+        <v>40.991155751353</v>
       </c>
       <c r="I401">
-        <v>187.435881222</v>
+        <v>123.4149095015</v>
       </c>
       <c r="J401">
-        <v>8.6793894614</v>
+        <v>45.153948827</v>
       </c>
     </row>
     <row r="402" spans="1:10">
       <c r="A402">
-        <v>2026</v>
+        <v>2020.0</v>
       </c>
       <c r="B402" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="C402" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D402">
-        <v>37</v>
+        <v>719</v>
       </c>
       <c r="E402">
-        <v>3301.2572972973</v>
+        <v>343.1376912378</v>
       </c>
       <c r="F402">
-        <v>1799.8192657376</v>
+        <v>205.6887924594</v>
       </c>
       <c r="G402">
-        <v>35.5218918919</v>
+        <v>8.4448539638387</v>
       </c>
       <c r="H402">
-        <v>21.6355469897</v>
+        <v>22.739843628413</v>
       </c>
       <c r="I402">
-        <v>200.4970253609</v>
+        <v>41.9645746143</v>
       </c>
       <c r="J402">
-        <v>5.6674435447</v>
+        <v>10.5189162033</v>
       </c>
     </row>
     <row r="403" spans="1:10">
       <c r="A403">
-        <v>2026</v>
+        <v>2026.0</v>
       </c>
       <c r="B403" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="C403" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D403">
-        <v>63</v>
+        <v>1</v>
       </c>
       <c r="E403">
-        <v>2391.4920634921</v>
-[...2 lines deleted...]
-        <v>1691.0069330185</v>
+        <v>1359.57</v>
       </c>
       <c r="G403">
-        <v>34.6579365079</v>
-[...2 lines deleted...]
-        <v>16.728818399</v>
+        <v>31.93</v>
       </c>
       <c r="I403">
-        <v>234.9133329846</v>
-[...2 lines deleted...]
-        <v>69.3570486307</v>
+        <v>179.8999938965</v>
       </c>
     </row>
     <row r="404" spans="1:10">
       <c r="A404">
-        <v>2026</v>
+        <v>2020.0</v>
       </c>
       <c r="B404" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="C404" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D404">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="E404">
-        <v>13818.0</v>
+        <v>4921.7033333333</v>
       </c>
       <c r="F404">
-        <v>8830.7323308999</v>
+        <v>2663.5242625326</v>
       </c>
       <c r="G404">
-        <v>154.494</v>
+        <v>51.481111111111</v>
       </c>
       <c r="H404">
-        <v>37.4279471785</v>
+        <v>20.394950627817</v>
       </c>
       <c r="I404">
-        <v>157.6040008545</v>
+        <v>179.8888888889</v>
       </c>
       <c r="J404">
-        <v>22.35712175</v>
+        <v>21.7511174681</v>
       </c>
     </row>
     <row r="405" spans="1:10">
       <c r="A405">
-        <v>2026</v>
+        <v>2019.0</v>
       </c>
       <c r="B405" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C405" t="s">
         <v>15</v>
       </c>
       <c r="D405">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="E405">
-        <v>867.0</v>
+        <v>7288.1826666667</v>
       </c>
       <c r="F405">
-        <v>849.9423509862</v>
+        <v>11981.340755073</v>
       </c>
       <c r="G405">
-        <v>18.775</v>
+        <v>50.0375</v>
       </c>
       <c r="H405">
-        <v>14.0784960134</v>
+        <v>41.352790633545</v>
       </c>
       <c r="I405">
-        <v>110.0</v>
+        <v>158.9350001017</v>
       </c>
       <c r="J405">
-        <v>0.0</v>
+        <v>20.3443353114</v>
       </c>
     </row>
     <row r="406" spans="1:10">
       <c r="A406">
-        <v>2026</v>
+        <v>2021.0</v>
       </c>
       <c r="B406" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="C406" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D406">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E406">
-        <v>21276.4875</v>
-[...2 lines deleted...]
-        <v>6035.1596869974</v>
+        <v>2.0</v>
       </c>
       <c r="G406">
-        <v>84.7325</v>
-[...2 lines deleted...]
-        <v>15.0861246957</v>
+        <v>0.83</v>
       </c>
       <c r="I406">
-        <v>190.0</v>
-[...2 lines deleted...]
-        <v>11.5470053838</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="407" spans="1:10">
       <c r="A407">
-        <v>2026</v>
+        <v>2026.0</v>
       </c>
       <c r="B407" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C407" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D407">
-        <v>103</v>
+        <v>2</v>
       </c>
       <c r="E407">
-        <v>2139.3009708738</v>
+        <v>4040.5</v>
       </c>
       <c r="F407">
-        <v>2162.2975744992</v>
+        <v>383.9589821843</v>
       </c>
       <c r="G407">
-        <v>24.0286407767</v>
+        <v>19.045</v>
       </c>
       <c r="H407">
-        <v>18.5922487037</v>
+        <v>16.086679271994</v>
       </c>
       <c r="I407">
-        <v>245.4976689607</v>
+        <v>147.0</v>
       </c>
       <c r="J407">
-        <v>79.6315068496</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="408" spans="1:10">
       <c r="A408">
-        <v>2026</v>
+        <v>2023.0</v>
       </c>
       <c r="B408" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="C408" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D408">
-        <v>29</v>
+        <v>144</v>
       </c>
       <c r="E408">
-        <v>6604.7920689655</v>
+        <v>1714.4305555556</v>
       </c>
       <c r="F408">
-        <v>8413.9730911843</v>
+        <v>872.6021823089</v>
       </c>
       <c r="G408">
-        <v>58.3475862069</v>
+        <v>25.2475</v>
       </c>
       <c r="H408">
-        <v>36.7401297392</v>
+        <v>8.1330848532872</v>
       </c>
       <c r="I408">
-        <v>151.3106910442</v>
+        <v>220.4844440884</v>
       </c>
       <c r="J408">
-        <v>42.9810898123</v>
+        <v>48.8948341954</v>
       </c>
     </row>
     <row r="409" spans="1:10">
       <c r="A409">
-        <v>2026</v>
+        <v>2023.0</v>
       </c>
       <c r="B409" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C409" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D409">
-        <v>41</v>
+        <v>136</v>
       </c>
       <c r="E409">
-        <v>3434.243902439</v>
+        <v>2145.3897058824</v>
       </c>
       <c r="F409">
-        <v>2823.7081892229</v>
+        <v>1490.2649238644</v>
       </c>
       <c r="G409">
-        <v>56.0046341463</v>
+        <v>15.764264705882</v>
       </c>
       <c r="H409">
-        <v>39.6321061828</v>
+        <v>14.727399842539</v>
       </c>
       <c r="I409">
-        <v>129.253171223</v>
+        <v>118.7426470588</v>
       </c>
       <c r="J409">
-        <v>44.1031699494</v>
+        <v>45.4923675037</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>