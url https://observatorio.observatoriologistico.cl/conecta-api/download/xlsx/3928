--- v0 (2026-03-03)
+++ v1 (2026-06-05)
@@ -26,99 +26,99 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Nivel Educacional</t>
   </si>
   <si>
     <t>Cantidad</t>
   </si>
   <si>
     <t>Porcentaje</t>
   </si>
   <si>
+    <t>Media técnico profesional</t>
+  </si>
+  <si>
+    <t>Centro formación técnica</t>
+  </si>
+  <si>
+    <t>Media común</t>
+  </si>
+  <si>
+    <t>Magíster</t>
+  </si>
+  <si>
+    <t>Doctorado</t>
+  </si>
+  <si>
+    <t>Humanidades</t>
+  </si>
+  <si>
+    <t>Universitario</t>
+  </si>
+  <si>
+    <t>Educación diferencial</t>
+  </si>
+  <si>
+    <t>Post títulos</t>
+  </si>
+  <si>
+    <t>No responde</t>
+  </si>
+  <si>
     <t>Básica o primaria</t>
   </si>
   <si>
-    <t>Centro formación técnica</t>
-[...8 lines deleted...]
-    <t>Humanidades</t>
+    <t>Nunca estudió</t>
   </si>
   <si>
     <t>Instituto profesional</t>
   </si>
   <si>
     <t>Kinder</t>
   </si>
   <si>
-    <t>Magíster</t>
-[...8 lines deleted...]
-    <t>No responde</t>
+    <t>No sabe</t>
   </si>
   <si>
     <t>Normalista</t>
   </si>
   <si>
-    <t>No sabe</t>
-[...7 lines deleted...]
-  <si>
     <t>Sala cuna</t>
-  </si>
-[...1 lines deleted...]
-    <t>Universitario</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -422,1106 +422,1288 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D75"/>
+  <dimension ref="A1:D88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2">
-        <v>57394.0</v>
+        <v>84277.0</v>
       </c>
       <c r="D2">
-        <v>11.787604583</v>
+        <v>14.3296208858</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="B3" t="s">
         <v>5</v>
       </c>
       <c r="C3">
-        <v>24149.0</v>
+        <v>27421.0</v>
       </c>
       <c r="D3">
-        <v>4.9598329784</v>
+        <v>4.630330831</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4">
-        <v>1406.0</v>
+        <v>245716.0</v>
       </c>
       <c r="D4">
-        <v>0.2887539388</v>
+        <v>43.0075215431</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
         <v>2020</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5">
-        <v>34.0</v>
+        <v>1826.0</v>
       </c>
       <c r="D5">
-        <v>0.0068877721</v>
+        <v>0.3749650395</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
         <v>2020</v>
       </c>
       <c r="B6" t="s">
         <v>8</v>
       </c>
       <c r="C6">
-        <v>5108.0</v>
+        <v>1406.0</v>
       </c>
       <c r="D6">
-        <v>1.0490958083</v>
+        <v>0.2887539388</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
         <v>2020</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7">
-        <v>43029.0</v>
+        <v>5108.0</v>
       </c>
       <c r="D7">
-        <v>8.8373259477</v>
+        <v>1.0490958083</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="B8" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C8">
-        <v>1385.0</v>
+        <v>4131.0</v>
       </c>
       <c r="D8">
-        <v>0.2844032675</v>
+        <v>0.7480688728</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B9" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C9">
-        <v>1826.0</v>
+        <v>74409.0</v>
       </c>
       <c r="D9">
-        <v>0.3749650395</v>
+        <v>14.6170744309</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="B10" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C10">
-        <v>195192.0</v>
+        <v>113502.0</v>
       </c>
       <c r="D10">
-        <v>40.0887166618</v>
+        <v>19.1659701332</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="B11" t="s">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="C11">
-        <v>80494.0</v>
+        <v>23643.0</v>
       </c>
       <c r="D11">
-        <v>16.532044906</v>
+        <v>4.1381996659</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>2020</v>
       </c>
       <c r="B12" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C12">
-        <v>481.0</v>
+        <v>34.0</v>
       </c>
       <c r="D12">
-        <v>0.098733573</v>
+        <v>0.0068877721</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B13" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C13">
-        <v>143.0</v>
+        <v>2580.0</v>
       </c>
       <c r="D13">
-        <v>0.0294040744</v>
+        <v>0.5067765122</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="B14" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C14">
-        <v>2735.0</v>
+        <v>96069.0</v>
       </c>
       <c r="D14">
-        <v>0.5617779989</v>
+        <v>16.8149878547</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>2020</v>
       </c>
       <c r="B15" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="C15">
-        <v>698.0</v>
+        <v>481.0</v>
       </c>
       <c r="D15">
-        <v>0.1433006838</v>
+        <v>0.098733573</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B16" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C16">
-        <v>3571.0</v>
+        <v>62576.0</v>
       </c>
       <c r="D16">
-        <v>0.7334940631</v>
+        <v>12.2926217929</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>2020</v>
       </c>
       <c r="B17" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C17">
-        <v>417.0</v>
+        <v>68838.0</v>
       </c>
       <c r="D17">
-        <v>0.0856830671</v>
+        <v>14.1379756366</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="B18" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="C18">
-        <v>68838.0</v>
+        <v>508.0</v>
       </c>
       <c r="D18">
-        <v>14.1379756366</v>
+        <v>0.0920252808</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="B19" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="C19">
-        <v>62576.0</v>
+        <v>156.0</v>
       </c>
       <c r="D19">
-        <v>12.2926217929</v>
+        <v>0.0265148911</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>2021</v>
       </c>
       <c r="B20" t="s">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="C20">
-        <v>22778.0</v>
+        <v>669.0</v>
       </c>
       <c r="D20">
-        <v>4.4746591776</v>
+        <v>0.1314091446</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="B21" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="C21">
-        <v>301.0</v>
+        <v>43029.0</v>
       </c>
       <c r="D21">
-        <v>0.059051691</v>
+        <v>8.8373259477</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="B22" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="C22">
-        <v>1572.0</v>
+        <v>1385.0</v>
       </c>
       <c r="D22">
-        <v>0.3087534336</v>
+        <v>0.2844032675</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="B23" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="C23">
-        <v>39802.0</v>
+        <v>2735.0</v>
       </c>
       <c r="D23">
-        <v>7.8188353273</v>
+        <v>0.5617779989</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="B24" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C24">
-        <v>48.0</v>
+        <v>439.0</v>
       </c>
       <c r="D24">
-        <v>0.0095156997</v>
+        <v>0.0745642138</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>2021</v>
       </c>
       <c r="B25" t="s">
         <v>11</v>
       </c>
       <c r="C25">
-        <v>5885.0</v>
+        <v>301.0</v>
       </c>
       <c r="D25">
-        <v>1.1560612062</v>
+        <v>0.059051691</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="B26" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="C26">
-        <v>216789.0</v>
+        <v>85509.0</v>
       </c>
       <c r="D26">
-        <v>42.5865166566</v>
+        <v>14.439118961</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B27" t="s">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="C27">
-        <v>74409.0</v>
+        <v>26222.0</v>
       </c>
       <c r="D27">
-        <v>14.6170744309</v>
+        <v>4.7481882797</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>2021</v>
       </c>
       <c r="B28" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C28">
         <v>557.0</v>
       </c>
       <c r="D28">
         <v>0.1093990032</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B29" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="C29">
-        <v>785.0</v>
+        <v>1009.0</v>
       </c>
       <c r="D29">
-        <v>0.1541316002</v>
+        <v>0.1827777905</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="B30" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C30">
-        <v>669.0</v>
+        <v>522.0</v>
       </c>
       <c r="D30">
-        <v>0.1314091446</v>
+        <v>0.0888326197</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="B31" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="C31">
-        <v>2580.0</v>
+        <v>243047.0</v>
       </c>
       <c r="D31">
-        <v>0.5067765122</v>
+        <v>41.3251116794</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="B32" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C32">
-        <v>29.0</v>
+        <v>55701.0</v>
       </c>
       <c r="D32">
-        <v>0.0057685327</v>
+        <v>9.4707764906</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="B33" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="C33">
-        <v>80275.0</v>
+        <v>113691.0</v>
       </c>
       <c r="D33">
-        <v>15.7694257911</v>
+        <v>19.330812969</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B34" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="C34">
-        <v>66740.0</v>
+        <v>1288.0</v>
       </c>
       <c r="D34">
-        <v>12.084949532</v>
+        <v>0.2190751851</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B35" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="C35">
-        <v>26222.0</v>
+        <v>3564.0</v>
       </c>
       <c r="D35">
-        <v>4.7481882797</v>
+        <v>0.6237868874</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B36" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C36">
-        <v>508.0</v>
+        <v>1507.0</v>
       </c>
       <c r="D36">
-        <v>0.0920252808</v>
+        <v>0.2637302479</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B37" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="C37">
-        <v>1009.0</v>
+        <v>52995.0</v>
       </c>
       <c r="D37">
-        <v>0.1827777905</v>
+        <v>9.0107485172</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B38" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="C38">
-        <v>44879.0</v>
+        <v>60.0</v>
       </c>
       <c r="D38">
-        <v>8.1264882985</v>
+        <v>0.0105245808</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="B39" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C39">
-        <v>4131.0</v>
+        <v>4758.0</v>
       </c>
       <c r="D39">
-        <v>0.7480688728</v>
+        <v>0.8034091776</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>2022</v>
       </c>
       <c r="B40" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="C40">
         <v>241390.0</v>
       </c>
       <c r="D40">
         <v>43.709836431</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="B41" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="C41">
-        <v>73793.0</v>
+        <v>29.0</v>
       </c>
       <c r="D41">
-        <v>13.3621440357</v>
+        <v>0.0057685327</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="B42" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C42">
-        <v>600.0</v>
+        <v>5885.0</v>
       </c>
       <c r="D42">
-        <v>0.1086394571</v>
+        <v>1.1560612062</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="B43" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C43">
-        <v>824.0</v>
+        <v>80275.0</v>
       </c>
       <c r="D43">
-        <v>0.1491212939</v>
+        <v>15.7694257911</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="B44" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C44">
-        <v>951.0</v>
+        <v>143.0</v>
       </c>
       <c r="D44">
-        <v>0.1722353991</v>
+        <v>0.0294040744</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="B45" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="C45">
-        <v>2825.0</v>
+        <v>216789.0</v>
       </c>
       <c r="D45">
-        <v>0.5114842638</v>
+        <v>42.5865166566</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>2022</v>
       </c>
       <c r="B46" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C46">
-        <v>88383.0</v>
+        <v>824.0</v>
       </c>
       <c r="D46">
-        <v>16.0040410652</v>
+        <v>0.1491212939</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B47" t="s">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="C47">
-        <v>62323.0</v>
+        <v>28.0</v>
       </c>
       <c r="D47">
-        <v>10.9083749918</v>
+        <v>0.0047566319</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
         <v>2023</v>
       </c>
       <c r="B48" t="s">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="C48">
-        <v>23643.0</v>
+        <v>347.0</v>
       </c>
       <c r="D48">
-        <v>4.1381996659</v>
+        <v>0.0608219287</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B49" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C49">
-        <v>298.0</v>
+        <v>35.0</v>
       </c>
       <c r="D49">
-        <v>0.0521657847</v>
+        <v>0.0059739403</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="B50" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="C50">
-        <v>1507.0</v>
+        <v>39802.0</v>
       </c>
       <c r="D50">
-        <v>0.2637302479</v>
+        <v>7.8188353273</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B51" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C51">
-        <v>50895.0</v>
+        <v>52662.0</v>
       </c>
       <c r="D51">
-        <v>8.9080670819</v>
+        <v>8.8925467651</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B52" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C52">
-        <v>5385.0</v>
+        <v>1122.0</v>
       </c>
       <c r="D52">
-        <v>0.9424704193</v>
+        <v>0.1895217772</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
         <v>2023</v>
       </c>
       <c r="B53" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C53">
-        <v>245716.0</v>
+        <v>298.0</v>
       </c>
       <c r="D53">
-        <v>43.0075215431</v>
+        <v>0.0521657847</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="B54" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C54">
-        <v>80857.0</v>
+        <v>57394.0</v>
       </c>
       <c r="D54">
-        <v>14.1524029994</v>
+        <v>11.787604583</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="B55" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C55">
-        <v>40.0</v>
+        <v>417.0</v>
       </c>
       <c r="D55">
-        <v>0.0070657371</v>
+        <v>0.0856830671</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B56" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C56">
-        <v>347.0</v>
+        <v>27.0</v>
       </c>
       <c r="D56">
-        <v>0.0608219287</v>
+        <v>0.0045041098</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
         <v>2023</v>
       </c>
       <c r="B57" t="s">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="C57">
-        <v>60.0</v>
+        <v>80857.0</v>
       </c>
       <c r="D57">
-        <v>0.0105245808</v>
+        <v>14.1524029994</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B58" t="s">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="C58">
-        <v>628.0</v>
+        <v>28449.0</v>
       </c>
       <c r="D58">
-        <v>0.1098802773</v>
+        <v>4.8371303299</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B59" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C59">
-        <v>3564.0</v>
+        <v>88383.0</v>
       </c>
       <c r="D59">
-        <v>0.6237868874</v>
+        <v>16.0040410652</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B60" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C60">
-        <v>96069.0</v>
+        <v>20.0</v>
       </c>
       <c r="D60">
-        <v>16.8149878547</v>
+        <v>0.0033661628</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="B61" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="C61">
-        <v>55701.0</v>
+        <v>1572.0</v>
       </c>
       <c r="D61">
-        <v>9.4707764906</v>
+        <v>0.3087534336</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="B62" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C62">
-        <v>28449.0</v>
+        <v>73793.0</v>
       </c>
       <c r="D62">
-        <v>4.8371303299</v>
+        <v>13.3621440357</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="B63" t="s">
         <v>6</v>
       </c>
       <c r="C63">
-        <v>156.0</v>
+        <v>195192.0</v>
       </c>
       <c r="D63">
-        <v>0.0265148911</v>
+        <v>40.0887166618</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B64" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C64">
-        <v>439.0</v>
+        <v>7169.0</v>
       </c>
       <c r="D64">
-        <v>0.0745642138</v>
+        <v>1.2105217612</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="B65" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="C65">
-        <v>1288.0</v>
+        <v>66740.0</v>
       </c>
       <c r="D65">
-        <v>0.2190751851</v>
+        <v>12.084949532</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="B66" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C66">
-        <v>52995.0</v>
+        <v>2825.0</v>
       </c>
       <c r="D66">
-        <v>9.0107485172</v>
+        <v>0.5114842638</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B67" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="C67">
-        <v>4118.0</v>
+        <v>239823.0</v>
       </c>
       <c r="D67">
-        <v>0.700148792</v>
+        <v>40.4965006461</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B68" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C68">
-        <v>243047.0</v>
+        <v>59117.0</v>
       </c>
       <c r="D68">
-        <v>41.3251116794</v>
+        <v>9.9825317084</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="B69" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="C69">
-        <v>84277.0</v>
+        <v>600.0</v>
       </c>
       <c r="D69">
-        <v>14.3296208858</v>
+        <v>0.1086394571</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="B70" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C70">
-        <v>35.0</v>
+        <v>3571.0</v>
       </c>
       <c r="D70">
-        <v>0.0059739403</v>
+        <v>0.7334940631</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71">
-        <v>28.0</v>
+        <v>628.0</v>
       </c>
       <c r="D71">
-        <v>0.0047566319</v>
+        <v>0.1098802773</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="B72" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C72">
-        <v>20.0</v>
+        <v>951.0</v>
       </c>
       <c r="D72">
-        <v>0.0033661628</v>
+        <v>0.1722353991</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="B73" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C73">
-        <v>522.0</v>
+        <v>50895.0</v>
       </c>
       <c r="D73">
-        <v>0.0888326197</v>
+        <v>8.9080670819</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="B74" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C74">
-        <v>3367.0</v>
+        <v>698.0</v>
       </c>
       <c r="D74">
-        <v>0.5725666914</v>
+        <v>0.1433006838</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75">
+        <v>2023</v>
+      </c>
+      <c r="B75" t="s">
+        <v>13</v>
+      </c>
+      <c r="C75">
+        <v>40.0</v>
+      </c>
+      <c r="D75">
+        <v>0.0070657371</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4">
+      <c r="A76">
+        <v>2020</v>
+      </c>
+      <c r="B76" t="s">
+        <v>4</v>
+      </c>
+      <c r="C76">
+        <v>80494.0</v>
+      </c>
+      <c r="D76">
+        <v>16.532044906</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77">
+        <v>2023</v>
+      </c>
+      <c r="B77" t="s">
+        <v>14</v>
+      </c>
+      <c r="C77">
+        <v>62323.0</v>
+      </c>
+      <c r="D77">
+        <v>10.9083749918</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="A78">
         <v>2024</v>
       </c>
-      <c r="B75" t="s">
-[...6 lines deleted...]
-        <v>19.330812969</v>
+      <c r="B78" t="s">
+        <v>7</v>
+      </c>
+      <c r="C78">
+        <v>4118.0</v>
+      </c>
+      <c r="D78">
+        <v>0.700148792</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="A79">
+        <v>2023</v>
+      </c>
+      <c r="B79" t="s">
+        <v>7</v>
+      </c>
+      <c r="C79">
+        <v>5385.0</v>
+      </c>
+      <c r="D79">
+        <v>0.9424704193</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4">
+      <c r="A80">
+        <v>2025</v>
+      </c>
+      <c r="B80" t="s">
+        <v>15</v>
+      </c>
+      <c r="C80">
+        <v>669.0</v>
+      </c>
+      <c r="D80">
+        <v>0.112924614</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4">
+      <c r="A81">
+        <v>2025</v>
+      </c>
+      <c r="B81" t="s">
+        <v>11</v>
+      </c>
+      <c r="C81">
+        <v>166.0</v>
+      </c>
+      <c r="D81">
+        <v>0.0281059636</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4">
+      <c r="A82">
+        <v>2021</v>
+      </c>
+      <c r="B82" t="s">
+        <v>5</v>
+      </c>
+      <c r="C82">
+        <v>22778.0</v>
+      </c>
+      <c r="D82">
+        <v>4.4746591776</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4">
+      <c r="A83">
+        <v>2021</v>
+      </c>
+      <c r="B83" t="s">
+        <v>17</v>
+      </c>
+      <c r="C83">
+        <v>48.0</v>
+      </c>
+      <c r="D83">
+        <v>0.0095156997</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4">
+      <c r="A84">
+        <v>2020</v>
+      </c>
+      <c r="B84" t="s">
+        <v>5</v>
+      </c>
+      <c r="C84">
+        <v>24149.0</v>
+      </c>
+      <c r="D84">
+        <v>4.9598329784</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4">
+      <c r="A85">
+        <v>2022</v>
+      </c>
+      <c r="B85" t="s">
+        <v>16</v>
+      </c>
+      <c r="C85">
+        <v>44879.0</v>
+      </c>
+      <c r="D85">
+        <v>8.1264882985</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4">
+      <c r="A86">
+        <v>2025</v>
+      </c>
+      <c r="B86" t="s">
+        <v>18</v>
+      </c>
+      <c r="C86">
+        <v>261.0</v>
+      </c>
+      <c r="D86">
+        <v>0.0440135519</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4">
+      <c r="A87">
+        <v>2021</v>
+      </c>
+      <c r="B87" t="s">
+        <v>18</v>
+      </c>
+      <c r="C87">
+        <v>785.0</v>
+      </c>
+      <c r="D87">
+        <v>0.1541316002</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4">
+      <c r="A88">
+        <v>2024</v>
+      </c>
+      <c r="B88" t="s">
+        <v>12</v>
+      </c>
+      <c r="C88">
+        <v>3367.0</v>
+      </c>
+      <c r="D88">
+        <v>0.5725666914</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>