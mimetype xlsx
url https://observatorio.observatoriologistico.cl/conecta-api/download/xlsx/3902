--- v0 (2025-12-07)
+++ v1 (2026-06-05)
@@ -383,182 +383,182 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2">
-        <v>2024</v>
+        <v>2008</v>
       </c>
       <c r="B2">
-        <v>22.398</v>
+        <v>29.346</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3">
-        <v>2023</v>
+        <v>2009</v>
       </c>
       <c r="B3">
-        <v>22.685</v>
+        <v>24.453</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4">
-        <v>2022</v>
+        <v>2010</v>
       </c>
       <c r="B4">
-        <v>27.991</v>
+        <v>26.079</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5">
-        <v>2021</v>
+        <v>2011</v>
       </c>
       <c r="B5">
-        <v>28.86</v>
+        <v>28.185</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6">
-        <v>2020</v>
+        <v>2012</v>
       </c>
       <c r="B6">
-        <v>25.148</v>
+        <v>26.603</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="B7">
-        <v>29.267</v>
+        <v>29.887</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="B8">
-        <v>28.947</v>
+        <v>28.801</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="B9">
-        <v>32.46</v>
+        <v>28.668</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10">
         <v>2016</v>
       </c>
       <c r="B10">
         <v>31.88</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="B11">
-        <v>28.668</v>
+        <v>32.46</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="B12">
-        <v>28.801</v>
+        <v>28.947</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="B13">
-        <v>29.887</v>
+        <v>29.267</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14">
-        <v>2012</v>
+        <v>2020</v>
       </c>
       <c r="B14">
-        <v>26.603</v>
+        <v>25.148</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15">
-        <v>2011</v>
+        <v>2021</v>
       </c>
       <c r="B15">
-        <v>28.185</v>
+        <v>28.86</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16">
-        <v>2010</v>
+        <v>2022</v>
       </c>
       <c r="B16">
-        <v>26.079</v>
+        <v>27.991</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17">
-        <v>2009</v>
+        <v>2023</v>
       </c>
       <c r="B17">
-        <v>24.453</v>
+        <v>22.685</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18">
-        <v>2008</v>
+        <v>2024</v>
       </c>
       <c r="B18">
-        <v>29.346</v>
+        <v>22.398</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>