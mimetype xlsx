--- v0 (2026-03-03)
+++ v1 (2026-06-05)
@@ -12,113 +12,110 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+  <si>
+    <t>Año</t>
+  </si>
   <si>
     <t>Tipo de Vehículo</t>
   </si>
   <si>
     <t>Siniestros</t>
   </si>
   <si>
     <t>Fallecidos</t>
   </si>
   <si>
     <t>Graves</t>
   </si>
   <si>
     <t>Menos graves</t>
   </si>
   <si>
     <t>Leves</t>
   </si>
   <si>
-    <t>Año</t>
-[...4 lines deleted...]
-  <si>
     <t>Automóvil</t>
   </si>
   <si>
     <t>Bicicleta</t>
   </si>
   <si>
-    <t>Camioneta</t>
+    <t>Bus / Taxibus</t>
   </si>
   <si>
     <t>Camión</t>
   </si>
   <si>
-    <t>Bus / Taxibus</t>
+    <t>Camioneta</t>
   </si>
   <si>
-    <t>Motocicleta</t>
-[...2 lines deleted...]
-    <t>Otros</t>
+    <t>Dado a la fuga</t>
   </si>
   <si>
     <t>Furgón</t>
   </si>
   <si>
     <t>Jeep</t>
   </si>
   <si>
     <t>Minibus</t>
   </si>
   <si>
-    <t>Dado A La Fuga</t>
+    <t>Motocicleta</t>
   </si>
   <si>
-    <t>Dado La Fuga</t>
+    <t>Otros</t>
   </si>
   <si>
-    <t>Patín Motorizado (Scooter)</t>
+    <t>Peatón</t>
+  </si>
+  <si>
+    <t>Patín motorizado (Scooter)</t>
   </si>
   <si>
     <t>Triciclo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -457,6441 +454,6441 @@
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
-      <c r="A2" t="s">
+      <c r="A2">
+        <v>2002</v>
+      </c>
+      <c r="B2" t="s">
         <v>7</v>
       </c>
-      <c r="B2">
+      <c r="C2">
+        <v>24511</v>
+      </c>
+      <c r="D2">
+        <v>266</v>
+      </c>
+      <c r="E2">
+        <v>1654</v>
+      </c>
+      <c r="F2">
+        <v>1900</v>
+      </c>
+      <c r="G2">
+        <v>11385</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3">
+        <v>2002</v>
+      </c>
+      <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3">
+        <v>4192</v>
+      </c>
+      <c r="D3">
+        <v>175</v>
+      </c>
+      <c r="E3">
+        <v>800</v>
+      </c>
+      <c r="F3">
+        <v>670</v>
+      </c>
+      <c r="G3">
+        <v>2425</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4">
+        <v>2002</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4">
+        <v>8614</v>
+      </c>
+      <c r="D4">
+        <v>60</v>
+      </c>
+      <c r="E4">
+        <v>599</v>
+      </c>
+      <c r="F4">
+        <v>770</v>
+      </c>
+      <c r="G4">
+        <v>4660</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5">
+        <v>2002</v>
+      </c>
+      <c r="B5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5">
+        <v>3473</v>
+      </c>
+      <c r="D5">
+        <v>73</v>
+      </c>
+      <c r="E5">
+        <v>304</v>
+      </c>
+      <c r="F5">
+        <v>219</v>
+      </c>
+      <c r="G5">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6">
+        <v>2002</v>
+      </c>
+      <c r="B6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6">
+        <v>8125</v>
+      </c>
+      <c r="D6">
+        <v>130</v>
+      </c>
+      <c r="E6">
+        <v>735</v>
+      </c>
+      <c r="F6">
+        <v>735</v>
+      </c>
+      <c r="G6">
+        <v>3365</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7">
+        <v>2002</v>
+      </c>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7">
+        <v>80</v>
+      </c>
+      <c r="D7">
+        <v>1</v>
+      </c>
+      <c r="E7">
+        <v>16</v>
+      </c>
+      <c r="F7">
+        <v>14</v>
+      </c>
+      <c r="G7">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8">
+        <v>2002</v>
+      </c>
+      <c r="B8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8">
+        <v>3119</v>
+      </c>
+      <c r="D8">
+        <v>32</v>
+      </c>
+      <c r="E8">
+        <v>218</v>
+      </c>
+      <c r="F8">
+        <v>225</v>
+      </c>
+      <c r="G8">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9">
+        <v>2002</v>
+      </c>
+      <c r="B9" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9">
+        <v>1292</v>
+      </c>
+      <c r="D9">
+        <v>19</v>
+      </c>
+      <c r="E9">
+        <v>133</v>
+      </c>
+      <c r="F9">
+        <v>136</v>
+      </c>
+      <c r="G9">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10">
+        <v>2002</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10">
+        <v>513</v>
+      </c>
+      <c r="D10">
+        <v>7</v>
+      </c>
+      <c r="E10">
+        <v>49</v>
+      </c>
+      <c r="F10">
+        <v>52</v>
+      </c>
+      <c r="G10">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11">
+        <v>2002</v>
+      </c>
+      <c r="B11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C11">
+        <v>1499</v>
+      </c>
+      <c r="D11">
+        <v>45</v>
+      </c>
+      <c r="E11">
+        <v>442</v>
+      </c>
+      <c r="F11">
+        <v>214</v>
+      </c>
+      <c r="G11">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12">
+        <v>2002</v>
+      </c>
+      <c r="B12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12">
+        <v>419</v>
+      </c>
+      <c r="D12">
+        <v>36</v>
+      </c>
+      <c r="E12">
+        <v>76</v>
+      </c>
+      <c r="F12">
+        <v>60</v>
+      </c>
+      <c r="G12">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13">
+        <v>2002</v>
+      </c>
+      <c r="B13" t="s">
+        <v>18</v>
+      </c>
+      <c r="C13">
         <v>8264</v>
       </c>
-      <c r="C2">
+      <c r="D13">
         <v>705</v>
       </c>
-      <c r="D2">
+      <c r="E13">
         <v>2290</v>
       </c>
-      <c r="E2">
+      <c r="F13">
         <v>1290</v>
       </c>
-      <c r="F2">
+      <c r="G13">
         <v>4371</v>
       </c>
-      <c r="G2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14">
+        <v>2003</v>
+      </c>
+      <c r="B14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14">
+        <v>26323</v>
+      </c>
+      <c r="D14">
+        <v>288</v>
+      </c>
+      <c r="E14">
+        <v>1671</v>
+      </c>
+      <c r="F14">
+        <v>1815</v>
+      </c>
+      <c r="G14">
+        <v>12088</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15">
+        <v>2003</v>
+      </c>
+      <c r="B15" t="s">
         <v>8</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3">
+      <c r="C15">
+        <v>4707</v>
+      </c>
+      <c r="D15">
+        <v>182</v>
+      </c>
+      <c r="E15">
+        <v>879</v>
+      </c>
+      <c r="F15">
+        <v>588</v>
+      </c>
+      <c r="G15">
+        <v>2902</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16">
+        <v>2003</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16">
+        <v>8822</v>
+      </c>
+      <c r="D16">
+        <v>40</v>
+      </c>
+      <c r="E16">
+        <v>604</v>
+      </c>
+      <c r="F16">
+        <v>680</v>
+      </c>
+      <c r="G16">
+        <v>4587</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17">
+        <v>2003</v>
+      </c>
+      <c r="B17" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17">
+        <v>3817</v>
+      </c>
+      <c r="D17">
+        <v>101</v>
+      </c>
+      <c r="E17">
+        <v>275</v>
+      </c>
+      <c r="F17">
+        <v>219</v>
+      </c>
+      <c r="G17">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18">
+        <v>2003</v>
+      </c>
+      <c r="B18" t="s">
+        <v>11</v>
+      </c>
+      <c r="C18">
+        <v>8527</v>
+      </c>
+      <c r="D18">
+        <v>147</v>
+      </c>
+      <c r="E18">
+        <v>730</v>
+      </c>
+      <c r="F18">
+        <v>652</v>
+      </c>
+      <c r="G18">
+        <v>3582</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19">
+        <v>2003</v>
+      </c>
+      <c r="B19" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19">
+        <v>45</v>
+      </c>
+      <c r="D19">
+        <v>0</v>
+      </c>
+      <c r="E19">
+        <v>14</v>
+      </c>
+      <c r="F19">
+        <v>2</v>
+      </c>
+      <c r="G19">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20">
+        <v>2003</v>
+      </c>
+      <c r="B20" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20">
+        <v>3369</v>
+      </c>
+      <c r="D20">
+        <v>32</v>
+      </c>
+      <c r="E20">
+        <v>233</v>
+      </c>
+      <c r="F20">
+        <v>250</v>
+      </c>
+      <c r="G20">
+        <v>1515</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21">
+        <v>2003</v>
+      </c>
+      <c r="B21" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21">
+        <v>1432</v>
+      </c>
+      <c r="D21">
+        <v>26</v>
+      </c>
+      <c r="E21">
+        <v>126</v>
+      </c>
+      <c r="F21">
+        <v>122</v>
+      </c>
+      <c r="G21">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22">
+        <v>2003</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22">
+        <v>441</v>
+      </c>
+      <c r="D22">
+        <v>9</v>
+      </c>
+      <c r="E22">
+        <v>75</v>
+      </c>
+      <c r="F22">
+        <v>53</v>
+      </c>
+      <c r="G22">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23">
+        <v>2003</v>
+      </c>
+      <c r="B23" t="s">
+        <v>16</v>
+      </c>
+      <c r="C23">
+        <v>1594</v>
+      </c>
+      <c r="D23">
+        <v>62</v>
+      </c>
+      <c r="E23">
+        <v>468</v>
+      </c>
+      <c r="F23">
+        <v>215</v>
+      </c>
+      <c r="G23">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24">
+        <v>2003</v>
+      </c>
+      <c r="B24" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24">
+        <v>466</v>
+      </c>
+      <c r="D24">
+        <v>30</v>
+      </c>
+      <c r="E24">
+        <v>75</v>
+      </c>
+      <c r="F24">
+        <v>38</v>
+      </c>
+      <c r="G24">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25">
+        <v>2003</v>
+      </c>
+      <c r="B25" t="s">
+        <v>18</v>
+      </c>
+      <c r="C25">
+        <v>8244</v>
+      </c>
+      <c r="D25">
+        <v>785</v>
+      </c>
+      <c r="E25">
+        <v>2347</v>
+      </c>
+      <c r="F25">
+        <v>1138</v>
+      </c>
+      <c r="G25">
+        <v>4433</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26">
+        <v>2004</v>
+      </c>
+      <c r="B26" t="s">
+        <v>7</v>
+      </c>
+      <c r="C26">
+        <v>28068</v>
+      </c>
+      <c r="D26">
+        <v>330</v>
+      </c>
+      <c r="E26">
+        <v>1742</v>
+      </c>
+      <c r="F26">
+        <v>1781</v>
+      </c>
+      <c r="G26">
+        <v>13079</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27">
+        <v>2004</v>
+      </c>
+      <c r="B27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C27">
+        <v>4627</v>
+      </c>
+      <c r="D27">
+        <v>169</v>
+      </c>
+      <c r="E27">
+        <v>772</v>
+      </c>
+      <c r="F27">
+        <v>540</v>
+      </c>
+      <c r="G27">
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28">
+        <v>2004</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28">
+        <v>9335</v>
+      </c>
+      <c r="D28">
+        <v>45</v>
+      </c>
+      <c r="E28">
+        <v>528</v>
+      </c>
+      <c r="F28">
+        <v>669</v>
+      </c>
+      <c r="G28">
+        <v>4807</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29">
+        <v>2004</v>
+      </c>
+      <c r="B29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C29">
+        <v>4274</v>
+      </c>
+      <c r="D29">
+        <v>92</v>
+      </c>
+      <c r="E29">
+        <v>261</v>
+      </c>
+      <c r="F29">
+        <v>191</v>
+      </c>
+      <c r="G29">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30">
+        <v>2004</v>
+      </c>
+      <c r="B30" t="s">
+        <v>11</v>
+      </c>
+      <c r="C30">
+        <v>8992</v>
+      </c>
+      <c r="D30">
+        <v>149</v>
+      </c>
+      <c r="E30">
+        <v>700</v>
+      </c>
+      <c r="F30">
+        <v>621</v>
+      </c>
+      <c r="G30">
+        <v>3657</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31">
+        <v>2004</v>
+      </c>
+      <c r="B31" t="s">
+        <v>12</v>
+      </c>
+      <c r="C31">
+        <v>43</v>
+      </c>
+      <c r="D31">
+        <v>1</v>
+      </c>
+      <c r="E31">
+        <v>5</v>
+      </c>
+      <c r="F31">
+        <v>4</v>
+      </c>
+      <c r="G31">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32">
+        <v>2004</v>
+      </c>
+      <c r="B32" t="s">
+        <v>13</v>
+      </c>
+      <c r="C32">
+        <v>3561</v>
+      </c>
+      <c r="D32">
+        <v>40</v>
+      </c>
+      <c r="E32">
+        <v>218</v>
+      </c>
+      <c r="F32">
+        <v>195</v>
+      </c>
+      <c r="G32">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33">
+        <v>2004</v>
+      </c>
+      <c r="B33" t="s">
+        <v>14</v>
+      </c>
+      <c r="C33">
+        <v>1534</v>
+      </c>
+      <c r="D33">
+        <v>28</v>
+      </c>
+      <c r="E33">
+        <v>153</v>
+      </c>
+      <c r="F33">
+        <v>103</v>
+      </c>
+      <c r="G33">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34">
+        <v>2004</v>
+      </c>
+      <c r="B34" t="s">
+        <v>15</v>
+      </c>
+      <c r="C34">
+        <v>439</v>
+      </c>
+      <c r="D34">
+        <v>7</v>
+      </c>
+      <c r="E34">
+        <v>52</v>
+      </c>
+      <c r="F34">
+        <v>32</v>
+      </c>
+      <c r="G34">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35">
+        <v>2004</v>
+      </c>
+      <c r="B35" t="s">
+        <v>16</v>
+      </c>
+      <c r="C35">
+        <v>1471</v>
+      </c>
+      <c r="D35">
+        <v>45</v>
+      </c>
+      <c r="E35">
+        <v>411</v>
+      </c>
+      <c r="F35">
+        <v>162</v>
+      </c>
+      <c r="G35">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36">
+        <v>2004</v>
+      </c>
+      <c r="B36" t="s">
+        <v>17</v>
+      </c>
+      <c r="C36">
+        <v>459</v>
+      </c>
+      <c r="D36">
+        <v>34</v>
+      </c>
+      <c r="E36">
+        <v>76</v>
+      </c>
+      <c r="F36">
+        <v>37</v>
+      </c>
+      <c r="G36">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37">
+        <v>2004</v>
+      </c>
+      <c r="B37" t="s">
+        <v>18</v>
+      </c>
+      <c r="C37">
+        <v>8274</v>
+      </c>
+      <c r="D37">
+        <v>817</v>
+      </c>
+      <c r="E37">
+        <v>2248</v>
+      </c>
+      <c r="F37">
+        <v>997</v>
+      </c>
+      <c r="G37">
+        <v>4730</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38">
+        <v>2005</v>
+      </c>
+      <c r="B38" t="s">
+        <v>7</v>
+      </c>
+      <c r="C38">
+        <v>28493</v>
+      </c>
+      <c r="D38">
+        <v>269</v>
+      </c>
+      <c r="E38">
+        <v>1679</v>
+      </c>
+      <c r="F38">
+        <v>1644</v>
+      </c>
+      <c r="G38">
+        <v>14598</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39">
+        <v>2005</v>
+      </c>
+      <c r="B39" t="s">
+        <v>8</v>
+      </c>
+      <c r="C39">
+        <v>4451</v>
+      </c>
+      <c r="D39">
+        <v>160</v>
+      </c>
+      <c r="E39">
+        <v>713</v>
+      </c>
+      <c r="F39">
+        <v>501</v>
+      </c>
+      <c r="G39">
+        <v>2891</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40">
+        <v>2005</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40">
+        <v>8912</v>
+      </c>
+      <c r="D40">
+        <v>83</v>
+      </c>
+      <c r="E40">
+        <v>619</v>
+      </c>
+      <c r="F40">
+        <v>579</v>
+      </c>
+      <c r="G40">
+        <v>5015</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41">
+        <v>2005</v>
+      </c>
+      <c r="B41" t="s">
+        <v>10</v>
+      </c>
+      <c r="C41">
+        <v>4101</v>
+      </c>
+      <c r="D41">
+        <v>80</v>
+      </c>
+      <c r="E41">
+        <v>262</v>
+      </c>
+      <c r="F41">
+        <v>158</v>
+      </c>
+      <c r="G41">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42">
+        <v>2005</v>
+      </c>
+      <c r="B42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C42">
+        <v>8781</v>
+      </c>
+      <c r="D42">
+        <v>154</v>
+      </c>
+      <c r="E42">
+        <v>664</v>
+      </c>
+      <c r="F42">
+        <v>555</v>
+      </c>
+      <c r="G42">
+        <v>3952</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43">
+        <v>2005</v>
+      </c>
+      <c r="B43" t="s">
+        <v>12</v>
+      </c>
+      <c r="C43">
+        <v>23</v>
+      </c>
+      <c r="D43">
+        <v>0</v>
+      </c>
+      <c r="E43">
+        <v>4</v>
+      </c>
+      <c r="F43">
+        <v>2</v>
+      </c>
+      <c r="G43">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44">
+        <v>2005</v>
+      </c>
+      <c r="B44" t="s">
+        <v>13</v>
+      </c>
+      <c r="C44">
+        <v>3497</v>
+      </c>
+      <c r="D44">
+        <v>45</v>
+      </c>
+      <c r="E44">
+        <v>222</v>
+      </c>
+      <c r="F44">
+        <v>186</v>
+      </c>
+      <c r="G44">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45">
+        <v>2005</v>
+      </c>
+      <c r="B45" t="s">
+        <v>14</v>
+      </c>
+      <c r="C45">
+        <v>1529</v>
+      </c>
+      <c r="D45">
+        <v>25</v>
+      </c>
+      <c r="E45">
+        <v>127</v>
+      </c>
+      <c r="F45">
+        <v>89</v>
+      </c>
+      <c r="G45">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46">
+        <v>2005</v>
+      </c>
+      <c r="B46" t="s">
+        <v>15</v>
+      </c>
+      <c r="C46">
+        <v>510</v>
+      </c>
+      <c r="D46">
+        <v>13</v>
+      </c>
+      <c r="E46">
+        <v>57</v>
+      </c>
+      <c r="F46">
+        <v>41</v>
+      </c>
+      <c r="G46">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47">
+        <v>2005</v>
+      </c>
+      <c r="B47" t="s">
+        <v>16</v>
+      </c>
+      <c r="C47">
+        <v>1604</v>
+      </c>
+      <c r="D47">
+        <v>55</v>
+      </c>
+      <c r="E47">
+        <v>405</v>
+      </c>
+      <c r="F47">
+        <v>164</v>
+      </c>
+      <c r="G47">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48">
+        <v>2005</v>
+      </c>
+      <c r="B48" t="s">
+        <v>17</v>
+      </c>
+      <c r="C48">
+        <v>439</v>
+      </c>
+      <c r="D48">
+        <v>30</v>
+      </c>
+      <c r="E48">
+        <v>62</v>
+      </c>
+      <c r="F48">
+        <v>52</v>
+      </c>
+      <c r="G48">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49">
+        <v>2005</v>
+      </c>
+      <c r="B49" t="s">
+        <v>18</v>
+      </c>
+      <c r="C49">
+        <v>7894</v>
+      </c>
+      <c r="D49">
+        <v>712</v>
+      </c>
+      <c r="E49">
+        <v>2030</v>
+      </c>
+      <c r="F49">
+        <v>908</v>
+      </c>
+      <c r="G49">
+        <v>4702</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50">
+        <v>2006</v>
+      </c>
+      <c r="B50" t="s">
+        <v>7</v>
+      </c>
+      <c r="C50">
+        <v>27793</v>
+      </c>
+      <c r="D50">
+        <v>323</v>
+      </c>
+      <c r="E50">
+        <v>1597</v>
+      </c>
+      <c r="F50">
+        <v>1530</v>
+      </c>
+      <c r="G50">
+        <v>14641</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51">
+        <v>2006</v>
+      </c>
+      <c r="B51" t="s">
+        <v>8</v>
+      </c>
+      <c r="C51">
+        <v>4258</v>
+      </c>
+      <c r="D51">
+        <v>142</v>
+      </c>
+      <c r="E51">
+        <v>682</v>
+      </c>
+      <c r="F51">
+        <v>436</v>
+      </c>
+      <c r="G51">
+        <v>2795</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52">
+        <v>2006</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52">
+        <v>7612</v>
+      </c>
+      <c r="D52">
+        <v>86</v>
+      </c>
+      <c r="E52">
+        <v>485</v>
+      </c>
+      <c r="F52">
+        <v>419</v>
+      </c>
+      <c r="G52">
+        <v>4584</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53">
+        <v>2006</v>
+      </c>
+      <c r="B53" t="s">
+        <v>10</v>
+      </c>
+      <c r="C53">
+        <v>3545</v>
+      </c>
+      <c r="D53">
+        <v>106</v>
+      </c>
+      <c r="E53">
+        <v>258</v>
+      </c>
+      <c r="F53">
+        <v>170</v>
+      </c>
+      <c r="G53">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54">
+        <v>2006</v>
+      </c>
+      <c r="B54" t="s">
+        <v>11</v>
+      </c>
+      <c r="C54">
+        <v>8710</v>
+      </c>
+      <c r="D54">
+        <v>154</v>
+      </c>
+      <c r="E54">
+        <v>689</v>
+      </c>
+      <c r="F54">
+        <v>573</v>
+      </c>
+      <c r="G54">
+        <v>4096</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55">
+        <v>2006</v>
+      </c>
+      <c r="B55" t="s">
+        <v>12</v>
+      </c>
+      <c r="C55">
+        <v>36</v>
+      </c>
+      <c r="D55">
+        <v>1</v>
+      </c>
+      <c r="E55">
+        <v>5</v>
+      </c>
+      <c r="F55">
+        <v>0</v>
+      </c>
+      <c r="G55">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56">
+        <v>2006</v>
+      </c>
+      <c r="B56" t="s">
+        <v>13</v>
+      </c>
+      <c r="C56">
+        <v>3219</v>
+      </c>
+      <c r="D56">
+        <v>37</v>
+      </c>
+      <c r="E56">
+        <v>219</v>
+      </c>
+      <c r="F56">
+        <v>158</v>
+      </c>
+      <c r="G56">
+        <v>1565</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57">
+        <v>2006</v>
+      </c>
+      <c r="B57" t="s">
+        <v>14</v>
+      </c>
+      <c r="C57">
+        <v>1569</v>
+      </c>
+      <c r="D57">
+        <v>30</v>
+      </c>
+      <c r="E57">
+        <v>118</v>
+      </c>
+      <c r="F57">
+        <v>102</v>
+      </c>
+      <c r="G57">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58">
+        <v>2006</v>
+      </c>
+      <c r="B58" t="s">
+        <v>15</v>
+      </c>
+      <c r="C58">
+        <v>504</v>
+      </c>
+      <c r="D58">
+        <v>21</v>
+      </c>
+      <c r="E58">
+        <v>64</v>
+      </c>
+      <c r="F58">
+        <v>46</v>
+      </c>
+      <c r="G58">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59">
+        <v>2006</v>
+      </c>
+      <c r="B59" t="s">
+        <v>16</v>
+      </c>
+      <c r="C59">
+        <v>1815</v>
+      </c>
+      <c r="D59">
+        <v>58</v>
+      </c>
+      <c r="E59">
+        <v>425</v>
+      </c>
+      <c r="F59">
+        <v>167</v>
+      </c>
+      <c r="G59">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60">
+        <v>2006</v>
+      </c>
+      <c r="B60" t="s">
+        <v>17</v>
+      </c>
+      <c r="C60">
+        <v>436</v>
+      </c>
+      <c r="D60">
+        <v>26</v>
+      </c>
+      <c r="E60">
+        <v>60</v>
+      </c>
+      <c r="F60">
+        <v>34</v>
+      </c>
+      <c r="G60">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61">
+        <v>2006</v>
+      </c>
+      <c r="B61" t="s">
+        <v>18</v>
+      </c>
+      <c r="C61">
+        <v>7916</v>
+      </c>
+      <c r="D61">
+        <v>668</v>
+      </c>
+      <c r="E61">
+        <v>1913</v>
+      </c>
+      <c r="F61">
+        <v>855</v>
+      </c>
+      <c r="G61">
+        <v>4871</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62">
+        <v>2007</v>
+      </c>
+      <c r="B62" t="s">
+        <v>7</v>
+      </c>
+      <c r="C62">
+        <v>34011</v>
+      </c>
+      <c r="D62">
+        <v>347</v>
+      </c>
+      <c r="E62">
+        <v>1842</v>
+      </c>
+      <c r="F62">
+        <v>1696</v>
+      </c>
+      <c r="G62">
+        <v>17203</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63">
+        <v>2007</v>
+      </c>
+      <c r="B63" t="s">
+        <v>8</v>
+      </c>
+      <c r="C63">
+        <v>4604</v>
+      </c>
+      <c r="D63">
+        <v>183</v>
+      </c>
+      <c r="E63">
+        <v>744</v>
+      </c>
+      <c r="F63">
+        <v>452</v>
+      </c>
+      <c r="G63">
+        <v>3023</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7">
+      <c r="A64">
+        <v>2007</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64">
+        <v>6929</v>
+      </c>
+      <c r="D64">
+        <v>37</v>
+      </c>
+      <c r="E64">
+        <v>455</v>
+      </c>
+      <c r="F64">
+        <v>408</v>
+      </c>
+      <c r="G64">
+        <v>4520</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7">
+      <c r="A65">
+        <v>2007</v>
+      </c>
+      <c r="B65" t="s">
+        <v>10</v>
+      </c>
+      <c r="C65">
+        <v>4514</v>
+      </c>
+      <c r="D65">
+        <v>91</v>
+      </c>
+      <c r="E65">
+        <v>252</v>
+      </c>
+      <c r="F65">
+        <v>200</v>
+      </c>
+      <c r="G65">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66">
+        <v>2007</v>
+      </c>
+      <c r="B66" t="s">
+        <v>11</v>
+      </c>
+      <c r="C66">
+        <v>10581</v>
+      </c>
+      <c r="D66">
+        <v>147</v>
+      </c>
+      <c r="E66">
+        <v>706</v>
+      </c>
+      <c r="F66">
+        <v>562</v>
+      </c>
+      <c r="G66">
+        <v>4475</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67">
+        <v>2007</v>
+      </c>
+      <c r="B67" t="s">
+        <v>12</v>
+      </c>
+      <c r="C67">
+        <v>66</v>
+      </c>
+      <c r="D67">
+        <v>0</v>
+      </c>
+      <c r="E67">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>2</v>
+      </c>
+      <c r="G67">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7">
+      <c r="A68">
+        <v>2007</v>
+      </c>
+      <c r="B68" t="s">
+        <v>13</v>
+      </c>
+      <c r="C68">
+        <v>3853</v>
+      </c>
+      <c r="D68">
+        <v>37</v>
+      </c>
+      <c r="E68">
+        <v>224</v>
+      </c>
+      <c r="F68">
+        <v>172</v>
+      </c>
+      <c r="G68">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69">
+        <v>2007</v>
+      </c>
+      <c r="B69" t="s">
+        <v>14</v>
+      </c>
+      <c r="C69">
+        <v>2120</v>
+      </c>
+      <c r="D69">
+        <v>31</v>
+      </c>
+      <c r="E69">
+        <v>133</v>
+      </c>
+      <c r="F69">
+        <v>100</v>
+      </c>
+      <c r="G69">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70">
+        <v>2007</v>
+      </c>
+      <c r="B70" t="s">
+        <v>15</v>
+      </c>
+      <c r="C70">
+        <v>848</v>
+      </c>
+      <c r="D70">
+        <v>11</v>
+      </c>
+      <c r="E70">
+        <v>67</v>
+      </c>
+      <c r="F70">
+        <v>38</v>
+      </c>
+      <c r="G70">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71">
+        <v>2007</v>
+      </c>
+      <c r="B71" t="s">
+        <v>16</v>
+      </c>
+      <c r="C71">
+        <v>2982</v>
+      </c>
+      <c r="D71">
+        <v>70</v>
+      </c>
+      <c r="E71">
+        <v>702</v>
+      </c>
+      <c r="F71">
+        <v>270</v>
+      </c>
+      <c r="G71">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72">
+        <v>2007</v>
+      </c>
+      <c r="B72" t="s">
+        <v>17</v>
+      </c>
+      <c r="C72">
+        <v>568</v>
+      </c>
+      <c r="D72">
+        <v>31</v>
+      </c>
+      <c r="E72">
+        <v>69</v>
+      </c>
+      <c r="F72">
+        <v>61</v>
+      </c>
+      <c r="G72">
         <v>266</v>
       </c>
-      <c r="D3">
-[...13 lines deleted...]
-      <c r="A4" t="s">
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73">
+        <v>2007</v>
+      </c>
+      <c r="B73" t="s">
+        <v>18</v>
+      </c>
+      <c r="C73">
+        <v>9226</v>
+      </c>
+      <c r="D73">
+        <v>660</v>
+      </c>
+      <c r="E73">
+        <v>2172</v>
+      </c>
+      <c r="F73">
+        <v>1016</v>
+      </c>
+      <c r="G73">
+        <v>5744</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7">
+      <c r="A74">
+        <v>2008</v>
+      </c>
+      <c r="B74" t="s">
+        <v>7</v>
+      </c>
+      <c r="C74">
+        <v>36685</v>
+      </c>
+      <c r="D74">
+        <v>385</v>
+      </c>
+      <c r="E74">
+        <v>1921</v>
+      </c>
+      <c r="F74">
+        <v>1755</v>
+      </c>
+      <c r="G74">
+        <v>17824</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7">
+      <c r="A75">
+        <v>2008</v>
+      </c>
+      <c r="B75" t="s">
+        <v>8</v>
+      </c>
+      <c r="C75">
+        <v>4456</v>
+      </c>
+      <c r="D75">
+        <v>149</v>
+      </c>
+      <c r="E75">
+        <v>696</v>
+      </c>
+      <c r="F75">
+        <v>444</v>
+      </c>
+      <c r="G75">
+        <v>2938</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7">
+      <c r="A76">
+        <v>2008</v>
+      </c>
+      <c r="B76" t="s">
         <v>9</v>
       </c>
-      <c r="B4">
-[...19 lines deleted...]
-      <c r="A5" t="s">
+      <c r="C76">
+        <v>6907</v>
+      </c>
+      <c r="D76">
+        <v>37</v>
+      </c>
+      <c r="E76">
+        <v>347</v>
+      </c>
+      <c r="F76">
+        <v>371</v>
+      </c>
+      <c r="G76">
+        <v>4298</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77">
+        <v>2008</v>
+      </c>
+      <c r="B77" t="s">
         <v>10</v>
       </c>
-      <c r="B5">
-[...2 lines deleted...]
-      <c r="C5">
+      <c r="C77">
+        <v>4603</v>
+      </c>
+      <c r="D77">
+        <v>100</v>
+      </c>
+      <c r="E77">
+        <v>269</v>
+      </c>
+      <c r="F77">
+        <v>185</v>
+      </c>
+      <c r="G77">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78">
+        <v>2008</v>
+      </c>
+      <c r="B78" t="s">
+        <v>11</v>
+      </c>
+      <c r="C78">
+        <v>11207</v>
+      </c>
+      <c r="D78">
+        <v>189</v>
+      </c>
+      <c r="E78">
+        <v>780</v>
+      </c>
+      <c r="F78">
+        <v>583</v>
+      </c>
+      <c r="G78">
+        <v>4667</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7">
+      <c r="A79">
+        <v>2008</v>
+      </c>
+      <c r="B79" t="s">
+        <v>12</v>
+      </c>
+      <c r="C79">
+        <v>109</v>
+      </c>
+      <c r="D79">
+        <v>1</v>
+      </c>
+      <c r="E79">
+        <v>4</v>
+      </c>
+      <c r="F79">
+        <v>1</v>
+      </c>
+      <c r="G79">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7">
+      <c r="A80">
+        <v>2008</v>
+      </c>
+      <c r="B80" t="s">
+        <v>13</v>
+      </c>
+      <c r="C80">
+        <v>3925</v>
+      </c>
+      <c r="D80">
+        <v>50</v>
+      </c>
+      <c r="E80">
+        <v>224</v>
+      </c>
+      <c r="F80">
+        <v>176</v>
+      </c>
+      <c r="G80">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81">
+        <v>2008</v>
+      </c>
+      <c r="B81" t="s">
+        <v>14</v>
+      </c>
+      <c r="C81">
+        <v>2070</v>
+      </c>
+      <c r="D81">
+        <v>32</v>
+      </c>
+      <c r="E81">
+        <v>145</v>
+      </c>
+      <c r="F81">
+        <v>113</v>
+      </c>
+      <c r="G81">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7">
+      <c r="A82">
+        <v>2008</v>
+      </c>
+      <c r="B82" t="s">
+        <v>15</v>
+      </c>
+      <c r="C82">
+        <v>1024</v>
+      </c>
+      <c r="D82">
+        <v>7</v>
+      </c>
+      <c r="E82">
+        <v>73</v>
+      </c>
+      <c r="F82">
+        <v>69</v>
+      </c>
+      <c r="G82">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83">
+        <v>2008</v>
+      </c>
+      <c r="B83" t="s">
+        <v>16</v>
+      </c>
+      <c r="C83">
+        <v>3821</v>
+      </c>
+      <c r="D83">
+        <v>86</v>
+      </c>
+      <c r="E83">
+        <v>838</v>
+      </c>
+      <c r="F83">
+        <v>382</v>
+      </c>
+      <c r="G83">
+        <v>2310</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84">
+        <v>2008</v>
+      </c>
+      <c r="B84" t="s">
+        <v>17</v>
+      </c>
+      <c r="C84">
+        <v>512</v>
+      </c>
+      <c r="D84">
+        <v>33</v>
+      </c>
+      <c r="E84">
+        <v>50</v>
+      </c>
+      <c r="F84">
+        <v>37</v>
+      </c>
+      <c r="G84">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85">
+        <v>2008</v>
+      </c>
+      <c r="B85" t="s">
+        <v>18</v>
+      </c>
+      <c r="C85">
+        <v>9440</v>
+      </c>
+      <c r="D85">
+        <v>712</v>
+      </c>
+      <c r="E85">
+        <v>2141</v>
+      </c>
+      <c r="F85">
+        <v>1003</v>
+      </c>
+      <c r="G85">
+        <v>5978</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7">
+      <c r="A86">
+        <v>2009</v>
+      </c>
+      <c r="B86" t="s">
+        <v>7</v>
+      </c>
+      <c r="C86">
+        <v>37613</v>
+      </c>
+      <c r="D86">
+        <v>397</v>
+      </c>
+      <c r="E86">
+        <v>1790</v>
+      </c>
+      <c r="F86">
+        <v>1481</v>
+      </c>
+      <c r="G86">
+        <v>17865</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87">
+        <v>2009</v>
+      </c>
+      <c r="B87" t="s">
+        <v>8</v>
+      </c>
+      <c r="C87">
+        <v>3938</v>
+      </c>
+      <c r="D87">
+        <v>128</v>
+      </c>
+      <c r="E87">
+        <v>612</v>
+      </c>
+      <c r="F87">
+        <v>383</v>
+      </c>
+      <c r="G87">
+        <v>2568</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88">
+        <v>2009</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88">
+        <v>6634</v>
+      </c>
+      <c r="D88">
+        <v>35</v>
+      </c>
+      <c r="E88">
+        <v>407</v>
+      </c>
+      <c r="F88">
+        <v>326</v>
+      </c>
+      <c r="G88">
+        <v>3976</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89">
+        <v>2009</v>
+      </c>
+      <c r="B89" t="s">
+        <v>10</v>
+      </c>
+      <c r="C89">
+        <v>3921</v>
+      </c>
+      <c r="D89">
+        <v>69</v>
+      </c>
+      <c r="E89">
+        <v>202</v>
+      </c>
+      <c r="F89">
+        <v>142</v>
+      </c>
+      <c r="G89">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90">
+        <v>2009</v>
+      </c>
+      <c r="B90" t="s">
+        <v>11</v>
+      </c>
+      <c r="C90">
+        <v>11158</v>
+      </c>
+      <c r="D90">
+        <v>150</v>
+      </c>
+      <c r="E90">
+        <v>703</v>
+      </c>
+      <c r="F90">
+        <v>516</v>
+      </c>
+      <c r="G90">
+        <v>4416</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7">
+      <c r="A91">
+        <v>2009</v>
+      </c>
+      <c r="B91" t="s">
+        <v>12</v>
+      </c>
+      <c r="C91">
+        <v>113</v>
+      </c>
+      <c r="D91">
+        <v>0</v>
+      </c>
+      <c r="E91">
+        <v>4</v>
+      </c>
+      <c r="F91">
+        <v>1</v>
+      </c>
+      <c r="G91">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7">
+      <c r="A92">
+        <v>2009</v>
+      </c>
+      <c r="B92" t="s">
+        <v>13</v>
+      </c>
+      <c r="C92">
+        <v>3807</v>
+      </c>
+      <c r="D92">
+        <v>25</v>
+      </c>
+      <c r="E92">
+        <v>182</v>
+      </c>
+      <c r="F92">
+        <v>181</v>
+      </c>
+      <c r="G92">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7">
+      <c r="A93">
+        <v>2009</v>
+      </c>
+      <c r="B93" t="s">
+        <v>14</v>
+      </c>
+      <c r="C93">
+        <v>2031</v>
+      </c>
+      <c r="D93">
+        <v>23</v>
+      </c>
+      <c r="E93">
+        <v>120</v>
+      </c>
+      <c r="F93">
+        <v>87</v>
+      </c>
+      <c r="G93">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7">
+      <c r="A94">
+        <v>2009</v>
+      </c>
+      <c r="B94" t="s">
+        <v>15</v>
+      </c>
+      <c r="C94">
+        <v>888</v>
+      </c>
+      <c r="D94">
+        <v>5</v>
+      </c>
+      <c r="E94">
+        <v>63</v>
+      </c>
+      <c r="F94">
+        <v>58</v>
+      </c>
+      <c r="G94">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7">
+      <c r="A95">
+        <v>2009</v>
+      </c>
+      <c r="B95" t="s">
+        <v>16</v>
+      </c>
+      <c r="C95">
+        <v>3624</v>
+      </c>
+      <c r="D95">
+        <v>73</v>
+      </c>
+      <c r="E95">
+        <v>723</v>
+      </c>
+      <c r="F95">
+        <v>313</v>
+      </c>
+      <c r="G95">
+        <v>2188</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7">
+      <c r="A96">
+        <v>2009</v>
+      </c>
+      <c r="B96" t="s">
+        <v>17</v>
+      </c>
+      <c r="C96">
+        <v>545</v>
+      </c>
+      <c r="D96">
+        <v>28</v>
+      </c>
+      <c r="E96">
+        <v>69</v>
+      </c>
+      <c r="F96">
+        <v>41</v>
+      </c>
+      <c r="G96">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7">
+      <c r="A97">
+        <v>2009</v>
+      </c>
+      <c r="B97" t="s">
+        <v>18</v>
+      </c>
+      <c r="C97">
+        <v>8877</v>
+      </c>
+      <c r="D97">
+        <v>575</v>
+      </c>
+      <c r="E97">
+        <v>1873</v>
+      </c>
+      <c r="F97">
+        <v>848</v>
+      </c>
+      <c r="G97">
+        <v>5495</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7">
+      <c r="A98">
+        <v>2010</v>
+      </c>
+      <c r="B98" t="s">
+        <v>7</v>
+      </c>
+      <c r="C98">
+        <v>38098</v>
+      </c>
+      <c r="D98">
+        <v>349</v>
+      </c>
+      <c r="E98">
+        <v>1814</v>
+      </c>
+      <c r="F98">
+        <v>1487</v>
+      </c>
+      <c r="G98">
+        <v>17923</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7">
+      <c r="A99">
+        <v>2010</v>
+      </c>
+      <c r="B99" t="s">
+        <v>8</v>
+      </c>
+      <c r="C99">
+        <v>3892</v>
+      </c>
+      <c r="D99">
+        <v>145</v>
+      </c>
+      <c r="E99">
+        <v>599</v>
+      </c>
+      <c r="F99">
+        <v>325</v>
+      </c>
+      <c r="G99">
+        <v>2583</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7">
+      <c r="A100">
+        <v>2010</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100">
+        <v>6652</v>
+      </c>
+      <c r="D100">
+        <v>69</v>
+      </c>
+      <c r="E100">
+        <v>382</v>
+      </c>
+      <c r="F100">
+        <v>322</v>
+      </c>
+      <c r="G100">
+        <v>4088</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7">
+      <c r="A101">
+        <v>2010</v>
+      </c>
+      <c r="B101" t="s">
+        <v>10</v>
+      </c>
+      <c r="C101">
+        <v>4399</v>
+      </c>
+      <c r="D101">
+        <v>81</v>
+      </c>
+      <c r="E101">
+        <v>226</v>
+      </c>
+      <c r="F101">
+        <v>151</v>
+      </c>
+      <c r="G101">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7">
+      <c r="A102">
+        <v>2010</v>
+      </c>
+      <c r="B102" t="s">
+        <v>11</v>
+      </c>
+      <c r="C102">
+        <v>11785</v>
+      </c>
+      <c r="D102">
+        <v>148</v>
+      </c>
+      <c r="E102">
+        <v>689</v>
+      </c>
+      <c r="F102">
+        <v>534</v>
+      </c>
+      <c r="G102">
+        <v>4822</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7">
+      <c r="A103">
+        <v>2010</v>
+      </c>
+      <c r="B103" t="s">
+        <v>12</v>
+      </c>
+      <c r="C103">
+        <v>121</v>
+      </c>
+      <c r="D103">
+        <v>0</v>
+      </c>
+      <c r="E103">
+        <v>3</v>
+      </c>
+      <c r="F103">
+        <v>8</v>
+      </c>
+      <c r="G103">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7">
+      <c r="A104">
+        <v>2010</v>
+      </c>
+      <c r="B104" t="s">
+        <v>13</v>
+      </c>
+      <c r="C104">
+        <v>3674</v>
+      </c>
+      <c r="D104">
+        <v>48</v>
+      </c>
+      <c r="E104">
+        <v>195</v>
+      </c>
+      <c r="F104">
+        <v>167</v>
+      </c>
+      <c r="G104">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7">
+      <c r="A105">
+        <v>2010</v>
+      </c>
+      <c r="B105" t="s">
+        <v>14</v>
+      </c>
+      <c r="C105">
+        <v>2299</v>
+      </c>
+      <c r="D105">
+        <v>17</v>
+      </c>
+      <c r="E105">
         <v>130</v>
       </c>
-      <c r="D5">
-[...13 lines deleted...]
-      <c r="A6" t="s">
+      <c r="F105">
+        <v>97</v>
+      </c>
+      <c r="G105">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7">
+      <c r="A106">
+        <v>2010</v>
+      </c>
+      <c r="B106" t="s">
+        <v>15</v>
+      </c>
+      <c r="C106">
+        <v>1031</v>
+      </c>
+      <c r="D106">
+        <v>8</v>
+      </c>
+      <c r="E106">
+        <v>63</v>
+      </c>
+      <c r="F106">
+        <v>59</v>
+      </c>
+      <c r="G106">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7">
+      <c r="A107">
+        <v>2010</v>
+      </c>
+      <c r="B107" t="s">
+        <v>16</v>
+      </c>
+      <c r="C107">
+        <v>3750</v>
+      </c>
+      <c r="D107">
+        <v>85</v>
+      </c>
+      <c r="E107">
+        <v>748</v>
+      </c>
+      <c r="F107">
+        <v>303</v>
+      </c>
+      <c r="G107">
+        <v>2281</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7">
+      <c r="A108">
+        <v>2010</v>
+      </c>
+      <c r="B108" t="s">
+        <v>17</v>
+      </c>
+      <c r="C108">
+        <v>476</v>
+      </c>
+      <c r="D108">
+        <v>18</v>
+      </c>
+      <c r="E108">
+        <v>66</v>
+      </c>
+      <c r="F108">
+        <v>34</v>
+      </c>
+      <c r="G108">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7">
+      <c r="A109">
+        <v>2010</v>
+      </c>
+      <c r="B109" t="s">
+        <v>18</v>
+      </c>
+      <c r="C109">
+        <v>9155</v>
+      </c>
+      <c r="D109">
+        <v>627</v>
+      </c>
+      <c r="E109">
+        <v>1984</v>
+      </c>
+      <c r="F109">
+        <v>834</v>
+      </c>
+      <c r="G109">
+        <v>5560</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7">
+      <c r="A110">
+        <v>2011</v>
+      </c>
+      <c r="B110" t="s">
+        <v>7</v>
+      </c>
+      <c r="C110">
+        <v>41838</v>
+      </c>
+      <c r="D110">
+        <v>378</v>
+      </c>
+      <c r="E110">
+        <v>1829</v>
+      </c>
+      <c r="F110">
+        <v>1517</v>
+      </c>
+      <c r="G110">
+        <v>18831</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7">
+      <c r="A111">
+        <v>2011</v>
+      </c>
+      <c r="B111" t="s">
+        <v>8</v>
+      </c>
+      <c r="C111">
+        <v>3836</v>
+      </c>
+      <c r="D111">
+        <v>128</v>
+      </c>
+      <c r="E111">
+        <v>530</v>
+      </c>
+      <c r="F111">
+        <v>338</v>
+      </c>
+      <c r="G111">
+        <v>2534</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7">
+      <c r="A112">
+        <v>2011</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112">
+        <v>6908</v>
+      </c>
+      <c r="D112">
+        <v>46</v>
+      </c>
+      <c r="E112">
+        <v>431</v>
+      </c>
+      <c r="F112">
+        <v>379</v>
+      </c>
+      <c r="G112">
+        <v>4308</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7">
+      <c r="A113">
+        <v>2011</v>
+      </c>
+      <c r="B113" t="s">
+        <v>10</v>
+      </c>
+      <c r="C113">
+        <v>5097</v>
+      </c>
+      <c r="D113">
+        <v>110</v>
+      </c>
+      <c r="E113">
+        <v>221</v>
+      </c>
+      <c r="F113">
+        <v>171</v>
+      </c>
+      <c r="G113">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7">
+      <c r="A114">
+        <v>2011</v>
+      </c>
+      <c r="B114" t="s">
         <v>11</v>
       </c>
-      <c r="B6">
-[...2 lines deleted...]
-      <c r="C6">
+      <c r="C114">
+        <v>12351</v>
+      </c>
+      <c r="D114">
+        <v>144</v>
+      </c>
+      <c r="E114">
+        <v>628</v>
+      </c>
+      <c r="F114">
+        <v>487</v>
+      </c>
+      <c r="G114">
+        <v>4729</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7">
+      <c r="A115">
+        <v>2011</v>
+      </c>
+      <c r="B115" t="s">
+        <v>12</v>
+      </c>
+      <c r="C115">
+        <v>99</v>
+      </c>
+      <c r="D115">
+        <v>0</v>
+      </c>
+      <c r="E115">
+        <v>1</v>
+      </c>
+      <c r="F115">
+        <v>0</v>
+      </c>
+      <c r="G115">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7">
+      <c r="A116">
+        <v>2011</v>
+      </c>
+      <c r="B116" t="s">
+        <v>13</v>
+      </c>
+      <c r="C116">
+        <v>4040</v>
+      </c>
+      <c r="D116">
+        <v>35</v>
+      </c>
+      <c r="E116">
+        <v>155</v>
+      </c>
+      <c r="F116">
+        <v>165</v>
+      </c>
+      <c r="G116">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7">
+      <c r="A117">
+        <v>2011</v>
+      </c>
+      <c r="B117" t="s">
+        <v>14</v>
+      </c>
+      <c r="C117">
+        <v>2366</v>
+      </c>
+      <c r="D117">
+        <v>18</v>
+      </c>
+      <c r="E117">
+        <v>112</v>
+      </c>
+      <c r="F117">
+        <v>83</v>
+      </c>
+      <c r="G117">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7">
+      <c r="A118">
+        <v>2011</v>
+      </c>
+      <c r="B118" t="s">
+        <v>15</v>
+      </c>
+      <c r="C118">
+        <v>1190</v>
+      </c>
+      <c r="D118">
+        <v>16</v>
+      </c>
+      <c r="E118">
+        <v>68</v>
+      </c>
+      <c r="F118">
+        <v>66</v>
+      </c>
+      <c r="G118">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7">
+      <c r="A119">
+        <v>2011</v>
+      </c>
+      <c r="B119" t="s">
+        <v>16</v>
+      </c>
+      <c r="C119">
+        <v>4072</v>
+      </c>
+      <c r="D119">
+        <v>75</v>
+      </c>
+      <c r="E119">
+        <v>824</v>
+      </c>
+      <c r="F119">
+        <v>340</v>
+      </c>
+      <c r="G119">
+        <v>2397</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7">
+      <c r="A120">
+        <v>2011</v>
+      </c>
+      <c r="B120" t="s">
+        <v>17</v>
+      </c>
+      <c r="C120">
+        <v>533</v>
+      </c>
+      <c r="D120">
+        <v>15</v>
+      </c>
+      <c r="E120">
+        <v>68</v>
+      </c>
+      <c r="F120">
+        <v>41</v>
+      </c>
+      <c r="G120">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7">
+      <c r="A121">
+        <v>2011</v>
+      </c>
+      <c r="B121" t="s">
+        <v>18</v>
+      </c>
+      <c r="C121">
+        <v>9470</v>
+      </c>
+      <c r="D121">
+        <v>608</v>
+      </c>
+      <c r="E121">
+        <v>1857</v>
+      </c>
+      <c r="F121">
+        <v>867</v>
+      </c>
+      <c r="G121">
+        <v>5684</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7">
+      <c r="A122">
+        <v>2012</v>
+      </c>
+      <c r="B122" t="s">
+        <v>7</v>
+      </c>
+      <c r="C122">
+        <v>40385</v>
+      </c>
+      <c r="D122">
+        <v>381</v>
+      </c>
+      <c r="E122">
+        <v>1673</v>
+      </c>
+      <c r="F122">
+        <v>1321</v>
+      </c>
+      <c r="G122">
+        <v>18007</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7">
+      <c r="A123">
+        <v>2012</v>
+      </c>
+      <c r="B123" t="s">
+        <v>8</v>
+      </c>
+      <c r="C123">
+        <v>3662</v>
+      </c>
+      <c r="D123">
+        <v>85</v>
+      </c>
+      <c r="E123">
+        <v>521</v>
+      </c>
+      <c r="F123">
+        <v>291</v>
+      </c>
+      <c r="G123">
+        <v>2471</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7">
+      <c r="A124">
+        <v>2012</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124">
+        <v>6708</v>
+      </c>
+      <c r="D124">
+        <v>53</v>
+      </c>
+      <c r="E124">
+        <v>424</v>
+      </c>
+      <c r="F124">
+        <v>297</v>
+      </c>
+      <c r="G124">
+        <v>4127</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7">
+      <c r="A125">
+        <v>2012</v>
+      </c>
+      <c r="B125" t="s">
+        <v>10</v>
+      </c>
+      <c r="C125">
+        <v>5150</v>
+      </c>
+      <c r="D125">
+        <v>87</v>
+      </c>
+      <c r="E125">
+        <v>200</v>
+      </c>
+      <c r="F125">
+        <v>141</v>
+      </c>
+      <c r="G125">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7">
+      <c r="A126">
+        <v>2012</v>
+      </c>
+      <c r="B126" t="s">
+        <v>11</v>
+      </c>
+      <c r="C126">
+        <v>12063</v>
+      </c>
+      <c r="D126">
+        <v>133</v>
+      </c>
+      <c r="E126">
+        <v>605</v>
+      </c>
+      <c r="F126">
+        <v>449</v>
+      </c>
+      <c r="G126">
+        <v>4755</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7">
+      <c r="A127">
+        <v>2012</v>
+      </c>
+      <c r="B127" t="s">
+        <v>12</v>
+      </c>
+      <c r="C127">
+        <v>171</v>
+      </c>
+      <c r="D127">
+        <v>2</v>
+      </c>
+      <c r="E127">
+        <v>6</v>
+      </c>
+      <c r="F127">
+        <v>3</v>
+      </c>
+      <c r="G127">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7">
+      <c r="A128">
+        <v>2012</v>
+      </c>
+      <c r="B128" t="s">
+        <v>13</v>
+      </c>
+      <c r="C128">
+        <v>3647</v>
+      </c>
+      <c r="D128">
+        <v>34</v>
+      </c>
+      <c r="E128">
+        <v>142</v>
+      </c>
+      <c r="F128">
+        <v>101</v>
+      </c>
+      <c r="G128">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7">
+      <c r="A129">
+        <v>2012</v>
+      </c>
+      <c r="B129" t="s">
+        <v>14</v>
+      </c>
+      <c r="C129">
+        <v>2162</v>
+      </c>
+      <c r="D129">
+        <v>19</v>
+      </c>
+      <c r="E129">
+        <v>118</v>
+      </c>
+      <c r="F129">
+        <v>58</v>
+      </c>
+      <c r="G129">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7">
+      <c r="A130">
+        <v>2012</v>
+      </c>
+      <c r="B130" t="s">
+        <v>15</v>
+      </c>
+      <c r="C130">
+        <v>1062</v>
+      </c>
+      <c r="D130">
+        <v>16</v>
+      </c>
+      <c r="E130">
+        <v>67</v>
+      </c>
+      <c r="F130">
+        <v>45</v>
+      </c>
+      <c r="G130">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7">
+      <c r="A131">
+        <v>2012</v>
+      </c>
+      <c r="B131" t="s">
+        <v>16</v>
+      </c>
+      <c r="C131">
+        <v>4755</v>
+      </c>
+      <c r="D131">
+        <v>112</v>
+      </c>
+      <c r="E131">
+        <v>955</v>
+      </c>
+      <c r="F131">
+        <v>372</v>
+      </c>
+      <c r="G131">
+        <v>2879</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7">
+      <c r="A132">
+        <v>2012</v>
+      </c>
+      <c r="B132" t="s">
+        <v>17</v>
+      </c>
+      <c r="C132">
+        <v>1453</v>
+      </c>
+      <c r="D132">
+        <v>18</v>
+      </c>
+      <c r="E132">
+        <v>80</v>
+      </c>
+      <c r="F132">
+        <v>59</v>
+      </c>
+      <c r="G132">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7">
+      <c r="A133">
+        <v>2012</v>
+      </c>
+      <c r="B133" t="s">
+        <v>18</v>
+      </c>
+      <c r="C133">
+        <v>9317</v>
+      </c>
+      <c r="D133">
+        <v>583</v>
+      </c>
+      <c r="E133">
+        <v>1779</v>
+      </c>
+      <c r="F133">
+        <v>783</v>
+      </c>
+      <c r="G133">
+        <v>5629</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7">
+      <c r="A134">
+        <v>2013</v>
+      </c>
+      <c r="B134" t="s">
+        <v>7</v>
+      </c>
+      <c r="C134">
+        <v>49113</v>
+      </c>
+      <c r="D134">
+        <v>427</v>
+      </c>
+      <c r="E134">
+        <v>1865</v>
+      </c>
+      <c r="F134">
+        <v>1567</v>
+      </c>
+      <c r="G134">
+        <v>20832</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7">
+      <c r="A135">
+        <v>2013</v>
+      </c>
+      <c r="B135" t="s">
+        <v>8</v>
+      </c>
+      <c r="C135">
+        <v>4094</v>
+      </c>
+      <c r="D135">
+        <v>124</v>
+      </c>
+      <c r="E135">
+        <v>551</v>
+      </c>
+      <c r="F135">
+        <v>322</v>
+      </c>
+      <c r="G135">
+        <v>2707</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7">
+      <c r="A136">
+        <v>2013</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136">
+        <v>7694</v>
+      </c>
+      <c r="D136">
+        <v>60</v>
+      </c>
+      <c r="E136">
+        <v>390</v>
+      </c>
+      <c r="F136">
+        <v>253</v>
+      </c>
+      <c r="G136">
+        <v>4129</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7">
+      <c r="A137">
+        <v>2013</v>
+      </c>
+      <c r="B137" t="s">
+        <v>10</v>
+      </c>
+      <c r="C137">
+        <v>5914</v>
+      </c>
+      <c r="D137">
+        <v>83</v>
+      </c>
+      <c r="E137">
+        <v>239</v>
+      </c>
+      <c r="F137">
+        <v>152</v>
+      </c>
+      <c r="G137">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7">
+      <c r="A138">
+        <v>2013</v>
+      </c>
+      <c r="B138" t="s">
+        <v>11</v>
+      </c>
+      <c r="C138">
+        <v>14611</v>
+      </c>
+      <c r="D138">
+        <v>112</v>
+      </c>
+      <c r="E138">
+        <v>632</v>
+      </c>
+      <c r="F138">
+        <v>501</v>
+      </c>
+      <c r="G138">
+        <v>5199</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7">
+      <c r="A139">
+        <v>2013</v>
+      </c>
+      <c r="B139" t="s">
+        <v>12</v>
+      </c>
+      <c r="C139">
+        <v>521</v>
+      </c>
+      <c r="D139">
+        <v>0</v>
+      </c>
+      <c r="E139">
+        <v>5</v>
+      </c>
+      <c r="F139">
+        <v>11</v>
+      </c>
+      <c r="G139">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7">
+      <c r="A140">
+        <v>2013</v>
+      </c>
+      <c r="B140" t="s">
+        <v>13</v>
+      </c>
+      <c r="C140">
+        <v>4308</v>
+      </c>
+      <c r="D140">
+        <v>34</v>
+      </c>
+      <c r="E140">
+        <v>164</v>
+      </c>
+      <c r="F140">
+        <v>136</v>
+      </c>
+      <c r="G140">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7">
+      <c r="A141">
+        <v>2013</v>
+      </c>
+      <c r="B141" t="s">
+        <v>14</v>
+      </c>
+      <c r="C141">
+        <v>2642</v>
+      </c>
+      <c r="D141">
+        <v>13</v>
+      </c>
+      <c r="E141">
+        <v>141</v>
+      </c>
+      <c r="F141">
+        <v>63</v>
+      </c>
+      <c r="G141">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7">
+      <c r="A142">
+        <v>2013</v>
+      </c>
+      <c r="B142" t="s">
+        <v>15</v>
+      </c>
+      <c r="C142">
+        <v>1321</v>
+      </c>
+      <c r="D142">
+        <v>7</v>
+      </c>
+      <c r="E142">
+        <v>62</v>
+      </c>
+      <c r="F142">
+        <v>43</v>
+      </c>
+      <c r="G142">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7">
+      <c r="A143">
+        <v>2013</v>
+      </c>
+      <c r="B143" t="s">
+        <v>16</v>
+      </c>
+      <c r="C143">
+        <v>5847</v>
+      </c>
+      <c r="D143">
+        <v>112</v>
+      </c>
+      <c r="E143">
+        <v>1312</v>
+      </c>
+      <c r="F143">
+        <v>499</v>
+      </c>
+      <c r="G143">
+        <v>3386</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7">
+      <c r="A144">
+        <v>2013</v>
+      </c>
+      <c r="B144" t="s">
+        <v>17</v>
+      </c>
+      <c r="C144">
+        <v>1695</v>
+      </c>
+      <c r="D144">
+        <v>20</v>
+      </c>
+      <c r="E144">
+        <v>92</v>
+      </c>
+      <c r="F144">
+        <v>54</v>
+      </c>
+      <c r="G144">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7">
+      <c r="A145">
+        <v>2013</v>
+      </c>
+      <c r="B145" t="s">
+        <v>18</v>
+      </c>
+      <c r="C145">
+        <v>9958</v>
+      </c>
+      <c r="D145">
+        <v>631</v>
+      </c>
+      <c r="E145">
+        <v>1977</v>
+      </c>
+      <c r="F145">
+        <v>815</v>
+      </c>
+      <c r="G145">
+        <v>6095</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7">
+      <c r="A146">
+        <v>2014</v>
+      </c>
+      <c r="B146" t="s">
+        <v>7</v>
+      </c>
+      <c r="C146">
+        <v>53232</v>
+      </c>
+      <c r="D146">
+        <v>470</v>
+      </c>
+      <c r="E146">
+        <v>1962</v>
+      </c>
+      <c r="F146">
+        <v>1400</v>
+      </c>
+      <c r="G146">
+        <v>20814</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7">
+      <c r="A147">
+        <v>2014</v>
+      </c>
+      <c r="B147" t="s">
+        <v>8</v>
+      </c>
+      <c r="C147">
+        <v>3957</v>
+      </c>
+      <c r="D147">
+        <v>109</v>
+      </c>
+      <c r="E147">
+        <v>600</v>
+      </c>
+      <c r="F147">
+        <v>277</v>
+      </c>
+      <c r="G147">
+        <v>2536</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7">
+      <c r="A148">
+        <v>2014</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148">
+        <v>7529</v>
+      </c>
+      <c r="D148">
+        <v>39</v>
+      </c>
+      <c r="E148">
+        <v>361</v>
+      </c>
+      <c r="F148">
+        <v>239</v>
+      </c>
+      <c r="G148">
+        <v>3798</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7">
+      <c r="A149">
+        <v>2014</v>
+      </c>
+      <c r="B149" t="s">
+        <v>10</v>
+      </c>
+      <c r="C149">
+        <v>5979</v>
+      </c>
+      <c r="D149">
+        <v>78</v>
+      </c>
+      <c r="E149">
+        <v>239</v>
+      </c>
+      <c r="F149">
+        <v>152</v>
+      </c>
+      <c r="G149">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7">
+      <c r="A150">
+        <v>2014</v>
+      </c>
+      <c r="B150" t="s">
+        <v>11</v>
+      </c>
+      <c r="C150">
+        <v>15821</v>
+      </c>
+      <c r="D150">
+        <v>127</v>
+      </c>
+      <c r="E150">
+        <v>612</v>
+      </c>
+      <c r="F150">
+        <v>427</v>
+      </c>
+      <c r="G150">
+        <v>5109</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7">
+      <c r="A151">
+        <v>2014</v>
+      </c>
+      <c r="B151" t="s">
+        <v>12</v>
+      </c>
+      <c r="C151">
+        <v>374</v>
+      </c>
+      <c r="D151">
+        <v>2</v>
+      </c>
+      <c r="E151">
+        <v>6</v>
+      </c>
+      <c r="F151">
+        <v>11</v>
+      </c>
+      <c r="G151">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7">
+      <c r="A152">
+        <v>2014</v>
+      </c>
+      <c r="B152" t="s">
+        <v>13</v>
+      </c>
+      <c r="C152">
+        <v>4474</v>
+      </c>
+      <c r="D152">
+        <v>22</v>
+      </c>
+      <c r="E152">
+        <v>159</v>
+      </c>
+      <c r="F152">
+        <v>109</v>
+      </c>
+      <c r="G152">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7">
+      <c r="A153">
+        <v>2014</v>
+      </c>
+      <c r="B153" t="s">
+        <v>14</v>
+      </c>
+      <c r="C153">
+        <v>2470</v>
+      </c>
+      <c r="D153">
+        <v>21</v>
+      </c>
+      <c r="E153">
+        <v>119</v>
+      </c>
+      <c r="F153">
+        <v>65</v>
+      </c>
+      <c r="G153">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7">
+      <c r="A154">
+        <v>2014</v>
+      </c>
+      <c r="B154" t="s">
+        <v>15</v>
+      </c>
+      <c r="C154">
+        <v>1303</v>
+      </c>
+      <c r="D154">
+        <v>10</v>
+      </c>
+      <c r="E154">
+        <v>55</v>
+      </c>
+      <c r="F154">
+        <v>45</v>
+      </c>
+      <c r="G154">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7">
+      <c r="A155">
+        <v>2014</v>
+      </c>
+      <c r="B155" t="s">
+        <v>16</v>
+      </c>
+      <c r="C155">
+        <v>5878</v>
+      </c>
+      <c r="D155">
+        <v>123</v>
+      </c>
+      <c r="E155">
+        <v>1291</v>
+      </c>
+      <c r="F155">
+        <v>437</v>
+      </c>
+      <c r="G155">
+        <v>3245</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7">
+      <c r="A156">
+        <v>2014</v>
+      </c>
+      <c r="B156" t="s">
+        <v>17</v>
+      </c>
+      <c r="C156">
+        <v>1890</v>
+      </c>
+      <c r="D156">
+        <v>14</v>
+      </c>
+      <c r="E156">
+        <v>75</v>
+      </c>
+      <c r="F156">
+        <v>70</v>
+      </c>
+      <c r="G156">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7">
+      <c r="A157">
+        <v>2014</v>
+      </c>
+      <c r="B157" t="s">
+        <v>18</v>
+      </c>
+      <c r="C157">
+        <v>11491</v>
+      </c>
+      <c r="D157">
+        <v>615</v>
+      </c>
+      <c r="E157">
+        <v>1978</v>
+      </c>
+      <c r="F157">
+        <v>780</v>
+      </c>
+      <c r="G157">
+        <v>6061</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7">
+      <c r="A158">
+        <v>2015</v>
+      </c>
+      <c r="B158" t="s">
+        <v>7</v>
+      </c>
+      <c r="C158">
+        <v>55212</v>
+      </c>
+      <c r="D158">
+        <v>470</v>
+      </c>
+      <c r="E158">
+        <v>2119</v>
+      </c>
+      <c r="F158">
+        <v>1341</v>
+      </c>
+      <c r="G158">
+        <v>20642</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7">
+      <c r="A159">
+        <v>2015</v>
+      </c>
+      <c r="B159" t="s">
+        <v>8</v>
+      </c>
+      <c r="C159">
+        <v>3711</v>
+      </c>
+      <c r="D159">
+        <v>125</v>
+      </c>
+      <c r="E159">
+        <v>542</v>
+      </c>
+      <c r="F159">
+        <v>224</v>
+      </c>
+      <c r="G159">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7">
+      <c r="A160">
+        <v>2015</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160">
+        <v>7638</v>
+      </c>
+      <c r="D160">
+        <v>48</v>
+      </c>
+      <c r="E160">
+        <v>334</v>
+      </c>
+      <c r="F160">
+        <v>249</v>
+      </c>
+      <c r="G160">
+        <v>3523</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7">
+      <c r="A161">
+        <v>2015</v>
+      </c>
+      <c r="B161" t="s">
+        <v>10</v>
+      </c>
+      <c r="C161">
+        <v>6045</v>
+      </c>
+      <c r="D161">
+        <v>84</v>
+      </c>
+      <c r="E161">
+        <v>226</v>
+      </c>
+      <c r="F161">
+        <v>141</v>
+      </c>
+      <c r="G161">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7">
+      <c r="A162">
+        <v>2015</v>
+      </c>
+      <c r="B162" t="s">
+        <v>11</v>
+      </c>
+      <c r="C162">
+        <v>16639</v>
+      </c>
+      <c r="D162">
+        <v>138</v>
+      </c>
+      <c r="E162">
+        <v>700</v>
+      </c>
+      <c r="F162">
+        <v>410</v>
+      </c>
+      <c r="G162">
+        <v>5237</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7">
+      <c r="A163">
+        <v>2015</v>
+      </c>
+      <c r="B163" t="s">
+        <v>12</v>
+      </c>
+      <c r="C163">
+        <v>709</v>
+      </c>
+      <c r="D163">
+        <v>0</v>
+      </c>
+      <c r="E163">
+        <v>5</v>
+      </c>
+      <c r="F163">
+        <v>3</v>
+      </c>
+      <c r="G163">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7">
+      <c r="A164">
+        <v>2015</v>
+      </c>
+      <c r="B164" t="s">
+        <v>13</v>
+      </c>
+      <c r="C164">
+        <v>4511</v>
+      </c>
+      <c r="D164">
+        <v>21</v>
+      </c>
+      <c r="E164">
+        <v>174</v>
+      </c>
+      <c r="F164">
+        <v>100</v>
+      </c>
+      <c r="G164">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7">
+      <c r="A165">
+        <v>2015</v>
+      </c>
+      <c r="B165" t="s">
+        <v>14</v>
+      </c>
+      <c r="C165">
+        <v>2963</v>
+      </c>
+      <c r="D165">
+        <v>20</v>
+      </c>
+      <c r="E165">
+        <v>108</v>
+      </c>
+      <c r="F165">
+        <v>83</v>
+      </c>
+      <c r="G165">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7">
+      <c r="A166">
+        <v>2015</v>
+      </c>
+      <c r="B166" t="s">
+        <v>15</v>
+      </c>
+      <c r="C166">
+        <v>1348</v>
+      </c>
+      <c r="D166">
+        <v>3</v>
+      </c>
+      <c r="E166">
+        <v>66</v>
+      </c>
+      <c r="F166">
+        <v>41</v>
+      </c>
+      <c r="G166">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7">
+      <c r="A167">
+        <v>2015</v>
+      </c>
+      <c r="B167" t="s">
+        <v>16</v>
+      </c>
+      <c r="C167">
+        <v>6284</v>
+      </c>
+      <c r="D167">
+        <v>153</v>
+      </c>
+      <c r="E167">
+        <v>1371</v>
+      </c>
+      <c r="F167">
+        <v>433</v>
+      </c>
+      <c r="G167">
+        <v>3426</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7">
+      <c r="A168">
+        <v>2015</v>
+      </c>
+      <c r="B168" t="s">
+        <v>17</v>
+      </c>
+      <c r="C168">
+        <v>2091</v>
+      </c>
+      <c r="D168">
+        <v>20</v>
+      </c>
+      <c r="E168">
+        <v>120</v>
+      </c>
+      <c r="F168">
+        <v>70</v>
+      </c>
+      <c r="G168">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7">
+      <c r="A169">
+        <v>2015</v>
+      </c>
+      <c r="B169" t="s">
+        <v>18</v>
+      </c>
+      <c r="C169">
+        <v>9523</v>
+      </c>
+      <c r="D169">
+        <v>564</v>
+      </c>
+      <c r="E169">
+        <v>2008</v>
+      </c>
+      <c r="F169">
+        <v>696</v>
+      </c>
+      <c r="G169">
+        <v>6040</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7">
+      <c r="A170">
+        <v>2016</v>
+      </c>
+      <c r="B170" t="s">
+        <v>7</v>
+      </c>
+      <c r="C170">
+        <v>64247</v>
+      </c>
+      <c r="D170">
+        <v>492</v>
+      </c>
+      <c r="E170">
+        <v>2445</v>
+      </c>
+      <c r="F170">
+        <v>1560</v>
+      </c>
+      <c r="G170">
+        <v>23011</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7">
+      <c r="A171">
+        <v>2016</v>
+      </c>
+      <c r="B171" t="s">
+        <v>8</v>
+      </c>
+      <c r="C171">
+        <v>3953</v>
+      </c>
+      <c r="D171">
+        <v>95</v>
+      </c>
+      <c r="E171">
+        <v>641</v>
+      </c>
+      <c r="F171">
+        <v>293</v>
+      </c>
+      <c r="G171">
+        <v>2392</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7">
+      <c r="A172">
+        <v>2016</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172">
+        <v>8272</v>
+      </c>
+      <c r="D172">
+        <v>37</v>
+      </c>
+      <c r="E172">
+        <v>346</v>
+      </c>
+      <c r="F172">
+        <v>210</v>
+      </c>
+      <c r="G172">
+        <v>3331</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7">
+      <c r="A173">
+        <v>2016</v>
+      </c>
+      <c r="B173" t="s">
+        <v>10</v>
+      </c>
+      <c r="C173">
+        <v>6876</v>
+      </c>
+      <c r="D173">
+        <v>74</v>
+      </c>
+      <c r="E173">
+        <v>239</v>
+      </c>
+      <c r="F173">
+        <v>128</v>
+      </c>
+      <c r="G173">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7">
+      <c r="A174">
+        <v>2016</v>
+      </c>
+      <c r="B174" t="s">
+        <v>11</v>
+      </c>
+      <c r="C174">
+        <v>19073</v>
+      </c>
+      <c r="D174">
+        <v>153</v>
+      </c>
+      <c r="E174">
+        <v>756</v>
+      </c>
+      <c r="F174">
+        <v>539</v>
+      </c>
+      <c r="G174">
+        <v>5892</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7">
+      <c r="A175">
+        <v>2016</v>
+      </c>
+      <c r="B175" t="s">
+        <v>12</v>
+      </c>
+      <c r="C175">
+        <v>866</v>
+      </c>
+      <c r="D175">
+        <v>0</v>
+      </c>
+      <c r="E175">
+        <v>5</v>
+      </c>
+      <c r="F175">
+        <v>3</v>
+      </c>
+      <c r="G175">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7">
+      <c r="A176">
+        <v>2016</v>
+      </c>
+      <c r="B176" t="s">
+        <v>13</v>
+      </c>
+      <c r="C176">
+        <v>5258</v>
+      </c>
+      <c r="D176">
+        <v>44</v>
+      </c>
+      <c r="E176">
+        <v>199</v>
+      </c>
+      <c r="F176">
+        <v>112</v>
+      </c>
+      <c r="G176">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7">
+      <c r="A177">
+        <v>2016</v>
+      </c>
+      <c r="B177" t="s">
+        <v>14</v>
+      </c>
+      <c r="C177">
+        <v>3483</v>
+      </c>
+      <c r="D177">
+        <v>14</v>
+      </c>
+      <c r="E177">
+        <v>146</v>
+      </c>
+      <c r="F177">
+        <v>85</v>
+      </c>
+      <c r="G177">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7">
+      <c r="A178">
+        <v>2016</v>
+      </c>
+      <c r="B178" t="s">
+        <v>15</v>
+      </c>
+      <c r="C178">
+        <v>1776</v>
+      </c>
+      <c r="D178">
+        <v>3</v>
+      </c>
+      <c r="E178">
         <v>73</v>
       </c>
-      <c r="D6">
-[...13 lines deleted...]
-      <c r="A7" t="s">
+      <c r="F178">
+        <v>40</v>
+      </c>
+      <c r="G178">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7">
+      <c r="A179">
+        <v>2016</v>
+      </c>
+      <c r="B179" t="s">
+        <v>16</v>
+      </c>
+      <c r="C179">
+        <v>7258</v>
+      </c>
+      <c r="D179">
+        <v>145</v>
+      </c>
+      <c r="E179">
+        <v>1673</v>
+      </c>
+      <c r="F179">
+        <v>538</v>
+      </c>
+      <c r="G179">
+        <v>3794</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7">
+      <c r="A180">
+        <v>2016</v>
+      </c>
+      <c r="B180" t="s">
+        <v>17</v>
+      </c>
+      <c r="C180">
+        <v>2636</v>
+      </c>
+      <c r="D180">
+        <v>15</v>
+      </c>
+      <c r="E180">
+        <v>113</v>
+      </c>
+      <c r="F180">
+        <v>86</v>
+      </c>
+      <c r="G180">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7">
+      <c r="A181">
+        <v>2016</v>
+      </c>
+      <c r="B181" t="s">
+        <v>18</v>
+      </c>
+      <c r="C181">
+        <v>9929</v>
+      </c>
+      <c r="D181">
+        <v>603</v>
+      </c>
+      <c r="E181">
+        <v>2194</v>
+      </c>
+      <c r="F181">
+        <v>750</v>
+      </c>
+      <c r="G181">
+        <v>6035</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7">
+      <c r="A182">
+        <v>2017</v>
+      </c>
+      <c r="B182" t="s">
+        <v>7</v>
+      </c>
+      <c r="C182">
+        <v>67386</v>
+      </c>
+      <c r="D182">
+        <v>378</v>
+      </c>
+      <c r="E182">
+        <v>2275</v>
+      </c>
+      <c r="F182">
+        <v>1467</v>
+      </c>
+      <c r="G182">
+        <v>22898</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7">
+      <c r="A183">
+        <v>2017</v>
+      </c>
+      <c r="B183" t="s">
+        <v>8</v>
+      </c>
+      <c r="C183">
+        <v>3853</v>
+      </c>
+      <c r="D183">
+        <v>95</v>
+      </c>
+      <c r="E183">
+        <v>582</v>
+      </c>
+      <c r="F183">
+        <v>266</v>
+      </c>
+      <c r="G183">
+        <v>2388</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7">
+      <c r="A184">
+        <v>2017</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184">
+        <v>8255</v>
+      </c>
+      <c r="D184">
+        <v>33</v>
+      </c>
+      <c r="E184">
+        <v>393</v>
+      </c>
+      <c r="F184">
+        <v>223</v>
+      </c>
+      <c r="G184">
+        <v>3564</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7">
+      <c r="A185">
+        <v>2017</v>
+      </c>
+      <c r="B185" t="s">
+        <v>10</v>
+      </c>
+      <c r="C185">
+        <v>7152</v>
+      </c>
+      <c r="D185">
+        <v>70</v>
+      </c>
+      <c r="E185">
+        <v>243</v>
+      </c>
+      <c r="F185">
+        <v>123</v>
+      </c>
+      <c r="G185">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7">
+      <c r="A186">
+        <v>2017</v>
+      </c>
+      <c r="B186" t="s">
+        <v>11</v>
+      </c>
+      <c r="C186">
+        <v>20135</v>
+      </c>
+      <c r="D186">
+        <v>128</v>
+      </c>
+      <c r="E186">
+        <v>799</v>
+      </c>
+      <c r="F186">
+        <v>521</v>
+      </c>
+      <c r="G186">
+        <v>5619</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7">
+      <c r="A187">
+        <v>2017</v>
+      </c>
+      <c r="B187" t="s">
         <v>12</v>
       </c>
-      <c r="B7">
-[...2 lines deleted...]
-      <c r="C7">
+      <c r="C187">
+        <v>864</v>
+      </c>
+      <c r="D187">
+        <v>1</v>
+      </c>
+      <c r="E187">
+        <v>10</v>
+      </c>
+      <c r="F187">
+        <v>1</v>
+      </c>
+      <c r="G187">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7">
+      <c r="A188">
+        <v>2017</v>
+      </c>
+      <c r="B188" t="s">
+        <v>13</v>
+      </c>
+      <c r="C188">
+        <v>5219</v>
+      </c>
+      <c r="D188">
+        <v>28</v>
+      </c>
+      <c r="E188">
+        <v>179</v>
+      </c>
+      <c r="F188">
+        <v>136</v>
+      </c>
+      <c r="G188">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7">
+      <c r="A189">
+        <v>2017</v>
+      </c>
+      <c r="B189" t="s">
+        <v>14</v>
+      </c>
+      <c r="C189">
+        <v>4025</v>
+      </c>
+      <c r="D189">
+        <v>12</v>
+      </c>
+      <c r="E189">
+        <v>127</v>
+      </c>
+      <c r="F189">
+        <v>72</v>
+      </c>
+      <c r="G189">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7">
+      <c r="A190">
+        <v>2017</v>
+      </c>
+      <c r="B190" t="s">
+        <v>15</v>
+      </c>
+      <c r="C190">
+        <v>1874</v>
+      </c>
+      <c r="D190">
+        <v>13</v>
+      </c>
+      <c r="E190">
+        <v>70</v>
+      </c>
+      <c r="F190">
+        <v>45</v>
+      </c>
+      <c r="G190">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7">
+      <c r="A191">
+        <v>2017</v>
+      </c>
+      <c r="B191" t="s">
+        <v>16</v>
+      </c>
+      <c r="C191">
+        <v>7098</v>
+      </c>
+      <c r="D191">
+        <v>161</v>
+      </c>
+      <c r="E191">
+        <v>1629</v>
+      </c>
+      <c r="F191">
+        <v>518</v>
+      </c>
+      <c r="G191">
+        <v>3637</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7">
+      <c r="A192">
+        <v>2017</v>
+      </c>
+      <c r="B192" t="s">
+        <v>17</v>
+      </c>
+      <c r="C192">
+        <v>1855</v>
+      </c>
+      <c r="D192">
+        <v>27</v>
+      </c>
+      <c r="E192">
+        <v>89</v>
+      </c>
+      <c r="F192">
+        <v>44</v>
+      </c>
+      <c r="G192">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7">
+      <c r="A193">
+        <v>2017</v>
+      </c>
+      <c r="B193" t="s">
+        <v>18</v>
+      </c>
+      <c r="C193">
+        <v>10046</v>
+      </c>
+      <c r="D193">
+        <v>537</v>
+      </c>
+      <c r="E193">
+        <v>2138</v>
+      </c>
+      <c r="F193">
+        <v>785</v>
+      </c>
+      <c r="G193">
+        <v>6030</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7">
+      <c r="A194">
+        <v>2018</v>
+      </c>
+      <c r="B194" t="s">
+        <v>7</v>
+      </c>
+      <c r="C194">
+        <v>63238</v>
+      </c>
+      <c r="D194">
+        <v>442</v>
+      </c>
+      <c r="E194">
+        <v>2125</v>
+      </c>
+      <c r="F194">
+        <v>1405</v>
+      </c>
+      <c r="G194">
+        <v>21084</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7">
+      <c r="A195">
+        <v>2018</v>
+      </c>
+      <c r="B195" t="s">
+        <v>8</v>
+      </c>
+      <c r="C195">
+        <v>3907</v>
+      </c>
+      <c r="D195">
+        <v>85</v>
+      </c>
+      <c r="E195">
+        <v>592</v>
+      </c>
+      <c r="F195">
+        <v>260</v>
+      </c>
+      <c r="G195">
+        <v>2420</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7">
+      <c r="A196">
+        <v>2018</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196">
+        <v>7780</v>
+      </c>
+      <c r="D196">
+        <v>23</v>
+      </c>
+      <c r="E196">
+        <v>358</v>
+      </c>
+      <c r="F196">
+        <v>214</v>
+      </c>
+      <c r="G196">
+        <v>3201</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7">
+      <c r="A197">
+        <v>2018</v>
+      </c>
+      <c r="B197" t="s">
+        <v>10</v>
+      </c>
+      <c r="C197">
+        <v>6566</v>
+      </c>
+      <c r="D197">
+        <v>78</v>
+      </c>
+      <c r="E197">
+        <v>225</v>
+      </c>
+      <c r="F197">
+        <v>134</v>
+      </c>
+      <c r="G197">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7">
+      <c r="A198">
+        <v>2018</v>
+      </c>
+      <c r="B198" t="s">
+        <v>11</v>
+      </c>
+      <c r="C198">
+        <v>18818</v>
+      </c>
+      <c r="D198">
+        <v>138</v>
+      </c>
+      <c r="E198">
+        <v>637</v>
+      </c>
+      <c r="F198">
+        <v>406</v>
+      </c>
+      <c r="G198">
+        <v>5329</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7">
+      <c r="A199">
+        <v>2018</v>
+      </c>
+      <c r="B199" t="s">
+        <v>12</v>
+      </c>
+      <c r="C199">
+        <v>803</v>
+      </c>
+      <c r="D199">
+        <v>0</v>
+      </c>
+      <c r="E199">
+        <v>5</v>
+      </c>
+      <c r="F199">
+        <v>3</v>
+      </c>
+      <c r="G199">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7">
+      <c r="A200">
+        <v>2018</v>
+      </c>
+      <c r="B200" t="s">
+        <v>13</v>
+      </c>
+      <c r="C200">
+        <v>4920</v>
+      </c>
+      <c r="D200">
+        <v>20</v>
+      </c>
+      <c r="E200">
+        <v>144</v>
+      </c>
+      <c r="F200">
+        <v>92</v>
+      </c>
+      <c r="G200">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7">
+      <c r="A201">
+        <v>2018</v>
+      </c>
+      <c r="B201" t="s">
+        <v>14</v>
+      </c>
+      <c r="C201">
+        <v>3861</v>
+      </c>
+      <c r="D201">
+        <v>13</v>
+      </c>
+      <c r="E201">
+        <v>119</v>
+      </c>
+      <c r="F201">
+        <v>79</v>
+      </c>
+      <c r="G201">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7">
+      <c r="A202">
+        <v>2018</v>
+      </c>
+      <c r="B202" t="s">
+        <v>15</v>
+      </c>
+      <c r="C202">
+        <v>1691</v>
+      </c>
+      <c r="D202">
+        <v>11</v>
+      </c>
+      <c r="E202">
+        <v>68</v>
+      </c>
+      <c r="F202">
+        <v>68</v>
+      </c>
+      <c r="G202">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7">
+      <c r="A203">
+        <v>2018</v>
+      </c>
+      <c r="B203" t="s">
+        <v>16</v>
+      </c>
+      <c r="C203">
+        <v>6835</v>
+      </c>
+      <c r="D203">
+        <v>140</v>
+      </c>
+      <c r="E203">
+        <v>1610</v>
+      </c>
+      <c r="F203">
+        <v>559</v>
+      </c>
+      <c r="G203">
+        <v>3361</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7">
+      <c r="A204">
+        <v>2018</v>
+      </c>
+      <c r="B204" t="s">
+        <v>17</v>
+      </c>
+      <c r="C204">
+        <v>2160</v>
+      </c>
+      <c r="D204">
+        <v>20</v>
+      </c>
+      <c r="E204">
+        <v>72</v>
+      </c>
+      <c r="F204">
+        <v>41</v>
+      </c>
+      <c r="G204">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7">
+      <c r="A205">
+        <v>2018</v>
+      </c>
+      <c r="B205" t="s">
+        <v>18</v>
+      </c>
+      <c r="C205">
+        <v>9456</v>
+      </c>
+      <c r="D205">
+        <v>537</v>
+      </c>
+      <c r="E205">
+        <v>1904</v>
+      </c>
+      <c r="F205">
+        <v>831</v>
+      </c>
+      <c r="G205">
+        <v>5589</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7">
+      <c r="A206">
+        <v>2019</v>
+      </c>
+      <c r="B206" t="s">
+        <v>7</v>
+      </c>
+      <c r="C206">
+        <v>64789</v>
+      </c>
+      <c r="D206">
+        <v>449</v>
+      </c>
+      <c r="E206">
+        <v>2107</v>
+      </c>
+      <c r="F206">
+        <v>1502</v>
+      </c>
+      <c r="G206">
+        <v>21729</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7">
+      <c r="A207">
+        <v>2019</v>
+      </c>
+      <c r="B207" t="s">
+        <v>8</v>
+      </c>
+      <c r="C207">
+        <v>3840</v>
+      </c>
+      <c r="D207">
+        <v>85</v>
+      </c>
+      <c r="E207">
+        <v>580</v>
+      </c>
+      <c r="F207">
+        <v>280</v>
+      </c>
+      <c r="G207">
+        <v>2339</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7">
+      <c r="A208">
+        <v>2019</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208">
+        <v>7277</v>
+      </c>
+      <c r="D208">
+        <v>78</v>
+      </c>
+      <c r="E208">
+        <v>329</v>
+      </c>
+      <c r="F208">
+        <v>180</v>
+      </c>
+      <c r="G208">
+        <v>2906</v>
+      </c>
+    </row>
+    <row r="209" spans="1:7">
+      <c r="A209">
+        <v>2019</v>
+      </c>
+      <c r="B209" t="s">
+        <v>10</v>
+      </c>
+      <c r="C209">
+        <v>6652</v>
+      </c>
+      <c r="D209">
+        <v>78</v>
+      </c>
+      <c r="E209">
+        <v>184</v>
+      </c>
+      <c r="F209">
+        <v>118</v>
+      </c>
+      <c r="G209">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="210" spans="1:7">
+      <c r="A210">
+        <v>2019</v>
+      </c>
+      <c r="B210" t="s">
+        <v>11</v>
+      </c>
+      <c r="C210">
+        <v>18547</v>
+      </c>
+      <c r="D210">
+        <v>137</v>
+      </c>
+      <c r="E210">
+        <v>621</v>
+      </c>
+      <c r="F210">
+        <v>420</v>
+      </c>
+      <c r="G210">
+        <v>5225</v>
+      </c>
+    </row>
+    <row r="211" spans="1:7">
+      <c r="A211">
+        <v>2019</v>
+      </c>
+      <c r="B211" t="s">
+        <v>12</v>
+      </c>
+      <c r="C211">
+        <v>1157</v>
+      </c>
+      <c r="D211">
+        <v>1</v>
+      </c>
+      <c r="E211">
+        <v>10</v>
+      </c>
+      <c r="F211">
+        <v>5</v>
+      </c>
+      <c r="G211">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="212" spans="1:7">
+      <c r="A212">
+        <v>2019</v>
+      </c>
+      <c r="B212" t="s">
+        <v>13</v>
+      </c>
+      <c r="C212">
+        <v>4744</v>
+      </c>
+      <c r="D212">
+        <v>27</v>
+      </c>
+      <c r="E212">
+        <v>158</v>
+      </c>
+      <c r="F212">
+        <v>70</v>
+      </c>
+      <c r="G212">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="213" spans="1:7">
+      <c r="A213">
+        <v>2019</v>
+      </c>
+      <c r="B213" t="s">
+        <v>14</v>
+      </c>
+      <c r="C213">
+        <v>3977</v>
+      </c>
+      <c r="D213">
+        <v>18</v>
+      </c>
+      <c r="E213">
+        <v>107</v>
+      </c>
+      <c r="F213">
+        <v>71</v>
+      </c>
+      <c r="G213">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="214" spans="1:7">
+      <c r="A214">
+        <v>2019</v>
+      </c>
+      <c r="B214" t="s">
+        <v>15</v>
+      </c>
+      <c r="C214">
+        <v>1619</v>
+      </c>
+      <c r="D214">
+        <v>10</v>
+      </c>
+      <c r="E214">
+        <v>57</v>
+      </c>
+      <c r="F214">
+        <v>42</v>
+      </c>
+      <c r="G214">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="215" spans="1:7">
+      <c r="A215">
+        <v>2019</v>
+      </c>
+      <c r="B215" t="s">
+        <v>16</v>
+      </c>
+      <c r="C215">
+        <v>7170</v>
+      </c>
+      <c r="D215">
+        <v>174</v>
+      </c>
+      <c r="E215">
+        <v>1666</v>
+      </c>
+      <c r="F215">
+        <v>563</v>
+      </c>
+      <c r="G215">
+        <v>3504</v>
+      </c>
+    </row>
+    <row r="216" spans="1:7">
+      <c r="A216">
+        <v>2019</v>
+      </c>
+      <c r="B216" t="s">
+        <v>17</v>
+      </c>
+      <c r="C216">
+        <v>2017</v>
+      </c>
+      <c r="D216">
+        <v>27</v>
+      </c>
+      <c r="E216">
+        <v>106</v>
+      </c>
+      <c r="F216">
+        <v>62</v>
+      </c>
+      <c r="G216">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="217" spans="1:7">
+      <c r="A217">
+        <v>2019</v>
+      </c>
+      <c r="B217" t="s">
+        <v>18</v>
+      </c>
+      <c r="C217">
+        <v>8924</v>
+      </c>
+      <c r="D217">
+        <v>533</v>
+      </c>
+      <c r="E217">
+        <v>1827</v>
+      </c>
+      <c r="F217">
+        <v>752</v>
+      </c>
+      <c r="G217">
+        <v>5223</v>
+      </c>
+    </row>
+    <row r="218" spans="1:7">
+      <c r="A218">
+        <v>2020</v>
+      </c>
+      <c r="B218" t="s">
+        <v>7</v>
+      </c>
+      <c r="C218">
+        <v>45904</v>
+      </c>
+      <c r="D218">
+        <v>487</v>
+      </c>
+      <c r="E218">
+        <v>2076</v>
+      </c>
+      <c r="F218">
+        <v>1335</v>
+      </c>
+      <c r="G218">
+        <v>16461</v>
+      </c>
+    </row>
+    <row r="219" spans="1:7">
+      <c r="A219">
+        <v>2020</v>
+      </c>
+      <c r="B219" t="s">
+        <v>8</v>
+      </c>
+      <c r="C219">
+        <v>2934</v>
+      </c>
+      <c r="D219">
+        <v>109</v>
+      </c>
+      <c r="E219">
+        <v>526</v>
+      </c>
+      <c r="F219">
+        <v>235</v>
+      </c>
+      <c r="G219">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="220" spans="1:7">
+      <c r="A220">
+        <v>2020</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220">
+        <v>3362</v>
+      </c>
+      <c r="D220">
+        <v>11</v>
+      </c>
+      <c r="E220">
+        <v>97</v>
+      </c>
+      <c r="F220">
+        <v>54</v>
+      </c>
+      <c r="G220">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="221" spans="1:7">
+      <c r="A221">
+        <v>2020</v>
+      </c>
+      <c r="B221" t="s">
+        <v>10</v>
+      </c>
+      <c r="C221">
+        <v>5543</v>
+      </c>
+      <c r="D221">
+        <v>65</v>
+      </c>
+      <c r="E221">
+        <v>179</v>
+      </c>
+      <c r="F221">
+        <v>122</v>
+      </c>
+      <c r="G221">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="222" spans="1:7">
+      <c r="A222">
+        <v>2020</v>
+      </c>
+      <c r="B222" t="s">
+        <v>11</v>
+      </c>
+      <c r="C222">
+        <v>14880</v>
+      </c>
+      <c r="D222">
+        <v>144</v>
+      </c>
+      <c r="E222">
+        <v>608</v>
+      </c>
+      <c r="F222">
+        <v>389</v>
+      </c>
+      <c r="G222">
+        <v>4330</v>
+      </c>
+    </row>
+    <row r="223" spans="1:7">
+      <c r="A223">
+        <v>2020</v>
+      </c>
+      <c r="B223" t="s">
+        <v>12</v>
+      </c>
+      <c r="C223">
+        <v>823</v>
+      </c>
+      <c r="D223">
+        <v>0</v>
+      </c>
+      <c r="E223">
+        <v>3</v>
+      </c>
+      <c r="F223">
+        <v>4</v>
+      </c>
+      <c r="G223">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="224" spans="1:7">
+      <c r="A224">
+        <v>2020</v>
+      </c>
+      <c r="B224" t="s">
+        <v>13</v>
+      </c>
+      <c r="C224">
+        <v>3311</v>
+      </c>
+      <c r="D224">
+        <v>17</v>
+      </c>
+      <c r="E224">
+        <v>114</v>
+      </c>
+      <c r="F224">
+        <v>72</v>
+      </c>
+      <c r="G224">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="225" spans="1:7">
+      <c r="A225">
+        <v>2020</v>
+      </c>
+      <c r="B225" t="s">
+        <v>14</v>
+      </c>
+      <c r="C225">
+        <v>3005</v>
+      </c>
+      <c r="D225">
+        <v>20</v>
+      </c>
+      <c r="E225">
+        <v>87</v>
+      </c>
+      <c r="F225">
+        <v>57</v>
+      </c>
+      <c r="G225">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="226" spans="1:7">
+      <c r="A226">
+        <v>2020</v>
+      </c>
+      <c r="B226" t="s">
+        <v>15</v>
+      </c>
+      <c r="C226">
+        <v>908</v>
+      </c>
+      <c r="D226">
+        <v>5</v>
+      </c>
+      <c r="E226">
+        <v>27</v>
+      </c>
+      <c r="F226">
+        <v>23</v>
+      </c>
+      <c r="G226">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="227" spans="1:7">
+      <c r="A227">
+        <v>2020</v>
+      </c>
+      <c r="B227" t="s">
+        <v>16</v>
+      </c>
+      <c r="C227">
+        <v>6031</v>
+      </c>
+      <c r="D227">
+        <v>210</v>
+      </c>
+      <c r="E227">
+        <v>1565</v>
+      </c>
+      <c r="F227">
+        <v>580</v>
+      </c>
+      <c r="G227">
+        <v>2815</v>
+      </c>
+    </row>
+    <row r="228" spans="1:7">
+      <c r="A228">
+        <v>2020</v>
+      </c>
+      <c r="B228" t="s">
+        <v>17</v>
+      </c>
+      <c r="C228">
+        <v>1768</v>
+      </c>
+      <c r="D228">
+        <v>16</v>
+      </c>
+      <c r="E228">
+        <v>90</v>
+      </c>
+      <c r="F228">
+        <v>48</v>
+      </c>
+      <c r="G228">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="229" spans="1:7">
+      <c r="A229">
+        <v>2020</v>
+      </c>
+      <c r="B229" t="s">
+        <v>18</v>
+      </c>
+      <c r="C229">
+        <v>5034</v>
+      </c>
+      <c r="D229">
+        <v>401</v>
+      </c>
+      <c r="E229">
+        <v>1058</v>
+      </c>
+      <c r="F229">
+        <v>459</v>
+      </c>
+      <c r="G229">
+        <v>2482</v>
+      </c>
+    </row>
+    <row r="230" spans="1:7">
+      <c r="A230">
+        <v>2021</v>
+      </c>
+      <c r="B230" t="s">
+        <v>7</v>
+      </c>
+      <c r="C230">
+        <v>58420</v>
+      </c>
+      <c r="D230">
+        <v>605</v>
+      </c>
+      <c r="E230">
+        <v>2721</v>
+      </c>
+      <c r="F230">
+        <v>1637</v>
+      </c>
+      <c r="G230">
+        <v>20589</v>
+      </c>
+    </row>
+    <row r="231" spans="1:7">
+      <c r="A231">
+        <v>2021</v>
+      </c>
+      <c r="B231" t="s">
+        <v>8</v>
+      </c>
+      <c r="C231">
+        <v>3041</v>
+      </c>
+      <c r="D231">
+        <v>75</v>
+      </c>
+      <c r="E231">
+        <v>505</v>
+      </c>
+      <c r="F231">
+        <v>271</v>
+      </c>
+      <c r="G231">
+        <v>1806</v>
+      </c>
+    </row>
+    <row r="232" spans="1:7">
+      <c r="A232">
+        <v>2021</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232">
+        <v>3807</v>
+      </c>
+      <c r="D232">
+        <v>16</v>
+      </c>
+      <c r="E232">
+        <v>136</v>
+      </c>
+      <c r="F232">
+        <v>109</v>
+      </c>
+      <c r="G232">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="233" spans="1:7">
+      <c r="A233">
+        <v>2021</v>
+      </c>
+      <c r="B233" t="s">
+        <v>10</v>
+      </c>
+      <c r="C233">
+        <v>6745</v>
+      </c>
+      <c r="D233">
+        <v>100</v>
+      </c>
+      <c r="E233">
+        <v>189</v>
+      </c>
+      <c r="F233">
+        <v>139</v>
+      </c>
+      <c r="G233">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="234" spans="1:7">
+      <c r="A234">
+        <v>2021</v>
+      </c>
+      <c r="B234" t="s">
+        <v>11</v>
+      </c>
+      <c r="C234">
+        <v>18167</v>
+      </c>
+      <c r="D234">
+        <v>173</v>
+      </c>
+      <c r="E234">
+        <v>726</v>
+      </c>
+      <c r="F234">
+        <v>504</v>
+      </c>
+      <c r="G234">
+        <v>5405</v>
+      </c>
+    </row>
+    <row r="235" spans="1:7">
+      <c r="A235">
+        <v>2021</v>
+      </c>
+      <c r="B235" t="s">
+        <v>12</v>
+      </c>
+      <c r="C235">
+        <v>1253</v>
+      </c>
+      <c r="D235">
+        <v>0</v>
+      </c>
+      <c r="E235">
+        <v>5</v>
+      </c>
+      <c r="F235">
+        <v>1</v>
+      </c>
+      <c r="G235">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="236" spans="1:7">
+      <c r="A236">
+        <v>2021</v>
+      </c>
+      <c r="B236" t="s">
+        <v>13</v>
+      </c>
+      <c r="C236">
+        <v>4535</v>
+      </c>
+      <c r="D236">
+        <v>52</v>
+      </c>
+      <c r="E236">
+        <v>150</v>
+      </c>
+      <c r="F236">
+        <v>87</v>
+      </c>
+      <c r="G236">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="237" spans="1:7">
+      <c r="A237">
+        <v>2021</v>
+      </c>
+      <c r="B237" t="s">
+        <v>14</v>
+      </c>
+      <c r="C237">
+        <v>3694</v>
+      </c>
+      <c r="D237">
+        <v>25</v>
+      </c>
+      <c r="E237">
+        <v>133</v>
+      </c>
+      <c r="F237">
+        <v>74</v>
+      </c>
+      <c r="G237">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="238" spans="1:7">
+      <c r="A238">
+        <v>2021</v>
+      </c>
+      <c r="B238" t="s">
+        <v>15</v>
+      </c>
+      <c r="C238">
+        <v>1117</v>
+      </c>
+      <c r="D238">
+        <v>16</v>
+      </c>
+      <c r="E238">
+        <v>48</v>
+      </c>
+      <c r="F238">
+        <v>38</v>
+      </c>
+      <c r="G238">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="239" spans="1:7">
+      <c r="A239">
+        <v>2021</v>
+      </c>
+      <c r="B239" t="s">
+        <v>16</v>
+      </c>
+      <c r="C239">
+        <v>7788</v>
+      </c>
+      <c r="D239">
+        <v>223</v>
+      </c>
+      <c r="E239">
+        <v>2093</v>
+      </c>
+      <c r="F239">
+        <v>711</v>
+      </c>
+      <c r="G239">
+        <v>3526</v>
+      </c>
+    </row>
+    <row r="240" spans="1:7">
+      <c r="A240">
+        <v>2021</v>
+      </c>
+      <c r="B240" t="s">
+        <v>17</v>
+      </c>
+      <c r="C240">
+        <v>2322</v>
+      </c>
+      <c r="D240">
+        <v>15</v>
+      </c>
+      <c r="E240">
+        <v>121</v>
+      </c>
+      <c r="F240">
+        <v>61</v>
+      </c>
+      <c r="G240">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="241" spans="1:7">
+      <c r="A241">
+        <v>2021</v>
+      </c>
+      <c r="B241" t="s">
+        <v>18</v>
+      </c>
+      <c r="C241">
+        <v>5929</v>
+      </c>
+      <c r="D241">
+        <v>388</v>
+      </c>
+      <c r="E241">
+        <v>1276</v>
+      </c>
+      <c r="F241">
+        <v>510</v>
+      </c>
+      <c r="G241">
+        <v>2855</v>
+      </c>
+    </row>
+    <row r="242" spans="1:7">
+      <c r="A242">
+        <v>2022</v>
+      </c>
+      <c r="B242" t="s">
+        <v>7</v>
+      </c>
+      <c r="C242">
+        <v>62877</v>
+      </c>
+      <c r="D242">
+        <v>602</v>
+      </c>
+      <c r="E242">
+        <v>2677</v>
+      </c>
+      <c r="F242">
+        <v>1652</v>
+      </c>
+      <c r="G242">
+        <v>20356</v>
+      </c>
+    </row>
+    <row r="243" spans="1:7">
+      <c r="A243">
+        <v>2022</v>
+      </c>
+      <c r="B243" t="s">
+        <v>8</v>
+      </c>
+      <c r="C243">
+        <v>2866</v>
+      </c>
+      <c r="D243">
+        <v>61</v>
+      </c>
+      <c r="E243">
+        <v>521</v>
+      </c>
+      <c r="F243">
+        <v>204</v>
+      </c>
+      <c r="G243">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="244" spans="1:7">
+      <c r="A244">
+        <v>2022</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244">
+        <v>4865</v>
+      </c>
+      <c r="D244">
+        <v>16</v>
+      </c>
+      <c r="E244">
+        <v>194</v>
+      </c>
+      <c r="F244">
+        <v>104</v>
+      </c>
+      <c r="G244">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="245" spans="1:7">
+      <c r="A245">
+        <v>2022</v>
+      </c>
+      <c r="B245" t="s">
+        <v>10</v>
+      </c>
+      <c r="C245">
+        <v>6536</v>
+      </c>
+      <c r="D245">
+        <v>96</v>
+      </c>
+      <c r="E245">
+        <v>207</v>
+      </c>
+      <c r="F245">
+        <v>133</v>
+      </c>
+      <c r="G245">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="246" spans="1:7">
+      <c r="A246">
+        <v>2022</v>
+      </c>
+      <c r="B246" t="s">
+        <v>11</v>
+      </c>
+      <c r="C246">
+        <v>19103</v>
+      </c>
+      <c r="D246">
+        <v>176</v>
+      </c>
+      <c r="E246">
+        <v>840</v>
+      </c>
+      <c r="F246">
+        <v>540</v>
+      </c>
+      <c r="G246">
+        <v>5352</v>
+      </c>
+    </row>
+    <row r="247" spans="1:7">
+      <c r="A247">
+        <v>2022</v>
+      </c>
+      <c r="B247" t="s">
+        <v>12</v>
+      </c>
+      <c r="C247">
+        <v>1824</v>
+      </c>
+      <c r="D247">
+        <v>0</v>
+      </c>
+      <c r="E247">
+        <v>5</v>
+      </c>
+      <c r="F247">
+        <v>1</v>
+      </c>
+      <c r="G247">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="248" spans="1:7">
+      <c r="A248">
+        <v>2022</v>
+      </c>
+      <c r="B248" t="s">
+        <v>13</v>
+      </c>
+      <c r="C248">
+        <v>4397</v>
+      </c>
+      <c r="D248">
+        <v>22</v>
+      </c>
+      <c r="E248">
+        <v>123</v>
+      </c>
+      <c r="F248">
+        <v>90</v>
+      </c>
+      <c r="G248">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="249" spans="1:7">
+      <c r="A249">
+        <v>2022</v>
+      </c>
+      <c r="B249" t="s">
+        <v>14</v>
+      </c>
+      <c r="C249">
+        <v>4003</v>
+      </c>
+      <c r="D249">
+        <v>27</v>
+      </c>
+      <c r="E249">
+        <v>120</v>
+      </c>
+      <c r="F249">
+        <v>88</v>
+      </c>
+      <c r="G249">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="250" spans="1:7">
+      <c r="A250">
+        <v>2022</v>
+      </c>
+      <c r="B250" t="s">
+        <v>15</v>
+      </c>
+      <c r="C250">
+        <v>1367</v>
+      </c>
+      <c r="D250">
+        <v>8</v>
+      </c>
+      <c r="E250">
+        <v>65</v>
+      </c>
+      <c r="F250">
+        <v>34</v>
+      </c>
+      <c r="G250">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="251" spans="1:7">
+      <c r="A251">
+        <v>2022</v>
+      </c>
+      <c r="B251" t="s">
+        <v>16</v>
+      </c>
+      <c r="C251">
+        <v>7957</v>
+      </c>
+      <c r="D251">
+        <v>236</v>
+      </c>
+      <c r="E251">
+        <v>2126</v>
+      </c>
+      <c r="F251">
+        <v>634</v>
+      </c>
+      <c r="G251">
+        <v>3309</v>
+      </c>
+    </row>
+    <row r="252" spans="1:7">
+      <c r="A252">
+        <v>2022</v>
+      </c>
+      <c r="B252" t="s">
+        <v>17</v>
+      </c>
+      <c r="C252">
+        <v>3039</v>
+      </c>
+      <c r="D252">
+        <v>32</v>
+      </c>
+      <c r="E252">
+        <v>118</v>
+      </c>
+      <c r="F252">
+        <v>68</v>
+      </c>
+      <c r="G252">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="253" spans="1:7">
+      <c r="A253">
+        <v>2022</v>
+      </c>
+      <c r="B253" t="s">
+        <v>18</v>
+      </c>
+      <c r="C253">
+        <v>7093</v>
+      </c>
+      <c r="D253">
+        <v>469</v>
+      </c>
+      <c r="E253">
+        <v>1540</v>
+      </c>
+      <c r="F253">
+        <v>593</v>
+      </c>
+      <c r="G253">
+        <v>3582</v>
+      </c>
+    </row>
+    <row r="254" spans="1:7">
+      <c r="A254">
+        <v>2023</v>
+      </c>
+      <c r="B254" t="s">
+        <v>7</v>
+      </c>
+      <c r="C254">
+        <v>56915</v>
+      </c>
+      <c r="D254">
+        <v>537</v>
+      </c>
+      <c r="E254">
+        <v>2265</v>
+      </c>
+      <c r="F254">
+        <v>1454</v>
+      </c>
+      <c r="G254">
+        <v>16682</v>
+      </c>
+    </row>
+    <row r="255" spans="1:7">
+      <c r="A255">
+        <v>2023</v>
+      </c>
+      <c r="B255" t="s">
+        <v>8</v>
+      </c>
+      <c r="C255">
+        <v>2589</v>
+      </c>
+      <c r="D255">
+        <v>49</v>
+      </c>
+      <c r="E255">
+        <v>439</v>
+      </c>
+      <c r="F255">
+        <v>187</v>
+      </c>
+      <c r="G255">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="256" spans="1:7">
+      <c r="A256">
+        <v>2023</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256">
+        <v>5239</v>
+      </c>
+      <c r="D256">
+        <v>17</v>
+      </c>
+      <c r="E256">
+        <v>183</v>
+      </c>
+      <c r="F256">
+        <v>127</v>
+      </c>
+      <c r="G256">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="257" spans="1:7">
+      <c r="A257">
+        <v>2023</v>
+      </c>
+      <c r="B257" t="s">
+        <v>10</v>
+      </c>
+      <c r="C257">
+        <v>5565</v>
+      </c>
+      <c r="D257">
+        <v>66</v>
+      </c>
+      <c r="E257">
+        <v>177</v>
+      </c>
+      <c r="F257">
+        <v>92</v>
+      </c>
+      <c r="G257">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="258" spans="1:7">
+      <c r="A258">
+        <v>2023</v>
+      </c>
+      <c r="B258" t="s">
+        <v>11</v>
+      </c>
+      <c r="C258">
+        <v>17460</v>
+      </c>
+      <c r="D258">
+        <v>164</v>
+      </c>
+      <c r="E258">
+        <v>723</v>
+      </c>
+      <c r="F258">
+        <v>407</v>
+      </c>
+      <c r="G258">
+        <v>4511</v>
+      </c>
+    </row>
+    <row r="259" spans="1:7">
+      <c r="A259">
+        <v>2023</v>
+      </c>
+      <c r="B259" t="s">
+        <v>12</v>
+      </c>
+      <c r="C259">
+        <v>1643</v>
+      </c>
+      <c r="D259">
+        <v>1</v>
+      </c>
+      <c r="E259">
+        <v>7</v>
+      </c>
+      <c r="F259">
+        <v>2</v>
+      </c>
+      <c r="G259">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="260" spans="1:7">
+      <c r="A260">
+        <v>2023</v>
+      </c>
+      <c r="B260" t="s">
+        <v>13</v>
+      </c>
+      <c r="C260">
+        <v>3974</v>
+      </c>
+      <c r="D260">
+        <v>31</v>
+      </c>
+      <c r="E260">
+        <v>116</v>
+      </c>
+      <c r="F260">
+        <v>91</v>
+      </c>
+      <c r="G260">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="261" spans="1:7">
+      <c r="A261">
+        <v>2023</v>
+      </c>
+      <c r="B261" t="s">
+        <v>14</v>
+      </c>
+      <c r="C261">
+        <v>3654</v>
+      </c>
+      <c r="D261">
+        <v>36</v>
+      </c>
+      <c r="E261">
+        <v>114</v>
+      </c>
+      <c r="F261">
+        <v>64</v>
+      </c>
+      <c r="G261">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="262" spans="1:7">
+      <c r="A262">
+        <v>2023</v>
+      </c>
+      <c r="B262" t="s">
+        <v>15</v>
+      </c>
+      <c r="C262">
+        <v>1239</v>
+      </c>
+      <c r="D262">
+        <v>6</v>
+      </c>
+      <c r="E262">
+        <v>54</v>
+      </c>
+      <c r="F262">
+        <v>41</v>
+      </c>
+      <c r="G262">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="263" spans="1:7">
+      <c r="A263">
+        <v>2023</v>
+      </c>
+      <c r="B263" t="s">
+        <v>16</v>
+      </c>
+      <c r="C263">
+        <v>7180</v>
+      </c>
+      <c r="D263">
+        <v>241</v>
+      </c>
+      <c r="E263">
+        <v>1832</v>
+      </c>
+      <c r="F263">
+        <v>572</v>
+      </c>
+      <c r="G263">
+        <v>2921</v>
+      </c>
+    </row>
+    <row r="264" spans="1:7">
+      <c r="A264">
+        <v>2023</v>
+      </c>
+      <c r="B264" t="s">
+        <v>17</v>
+      </c>
+      <c r="C264">
+        <v>3038</v>
+      </c>
+      <c r="D264">
+        <v>30</v>
+      </c>
+      <c r="E264">
+        <v>162</v>
+      </c>
+      <c r="F264">
         <v>60</v>
       </c>
-      <c r="D7">
-[...13 lines deleted...]
-      <c r="A8" t="s">
+      <c r="G264">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="265" spans="1:7">
+      <c r="A265">
+        <v>2023</v>
+      </c>
+      <c r="B265" t="s">
+        <v>18</v>
+      </c>
+      <c r="C265">
+        <v>6376</v>
+      </c>
+      <c r="D265">
+        <v>457</v>
+      </c>
+      <c r="E265">
+        <v>1455</v>
+      </c>
+      <c r="F265">
+        <v>517</v>
+      </c>
+      <c r="G265">
+        <v>3453</v>
+      </c>
+    </row>
+    <row r="266" spans="1:7">
+      <c r="A266">
+        <v>2024</v>
+      </c>
+      <c r="B266" t="s">
+        <v>7</v>
+      </c>
+      <c r="C266">
+        <v>52877</v>
+      </c>
+      <c r="D266">
+        <v>420</v>
+      </c>
+      <c r="E266">
+        <v>1883</v>
+      </c>
+      <c r="F266">
+        <v>1163</v>
+      </c>
+      <c r="G266">
+        <v>14426</v>
+      </c>
+    </row>
+    <row r="267" spans="1:7">
+      <c r="A267">
+        <v>2024</v>
+      </c>
+      <c r="B267" t="s">
+        <v>8</v>
+      </c>
+      <c r="C267">
+        <v>2369</v>
+      </c>
+      <c r="D267">
+        <v>48</v>
+      </c>
+      <c r="E267">
+        <v>401</v>
+      </c>
+      <c r="F267">
+        <v>185</v>
+      </c>
+      <c r="G267">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="268" spans="1:7">
+      <c r="A268">
+        <v>2024</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268">
+        <v>5163</v>
+      </c>
+      <c r="D268">
+        <v>19</v>
+      </c>
+      <c r="E268">
+        <v>200</v>
+      </c>
+      <c r="F268">
+        <v>133</v>
+      </c>
+      <c r="G268">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="269" spans="1:7">
+      <c r="A269">
+        <v>2024</v>
+      </c>
+      <c r="B269" t="s">
+        <v>10</v>
+      </c>
+      <c r="C269">
+        <v>5670</v>
+      </c>
+      <c r="D269">
+        <v>80</v>
+      </c>
+      <c r="E269">
+        <v>159</v>
+      </c>
+      <c r="F269">
+        <v>102</v>
+      </c>
+      <c r="G269">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="270" spans="1:7">
+      <c r="A270">
+        <v>2024</v>
+      </c>
+      <c r="B270" t="s">
+        <v>11</v>
+      </c>
+      <c r="C270">
+        <v>17239</v>
+      </c>
+      <c r="D270">
+        <v>154</v>
+      </c>
+      <c r="E270">
+        <v>675</v>
+      </c>
+      <c r="F270">
+        <v>405</v>
+      </c>
+      <c r="G270">
+        <v>4148</v>
+      </c>
+    </row>
+    <row r="271" spans="1:7">
+      <c r="A271">
+        <v>2024</v>
+      </c>
+      <c r="B271" t="s">
+        <v>12</v>
+      </c>
+      <c r="C271">
+        <v>1679</v>
+      </c>
+      <c r="D271">
+        <v>2</v>
+      </c>
+      <c r="E271">
+        <v>8</v>
+      </c>
+      <c r="F271">
+        <v>5</v>
+      </c>
+      <c r="G271">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="272" spans="1:7">
+      <c r="A272">
+        <v>2024</v>
+      </c>
+      <c r="B272" t="s">
         <v>13</v>
       </c>
-      <c r="B8">
-[...19 lines deleted...]
-      <c r="A9" t="s">
+      <c r="C272">
+        <v>3624</v>
+      </c>
+      <c r="D272">
+        <v>20</v>
+      </c>
+      <c r="E272">
+        <v>105</v>
+      </c>
+      <c r="F272">
+        <v>63</v>
+      </c>
+      <c r="G272">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="273" spans="1:7">
+      <c r="A273">
+        <v>2024</v>
+      </c>
+      <c r="B273" t="s">
         <v>14</v>
       </c>
-      <c r="B9">
-[...19 lines deleted...]
-      <c r="A10" t="s">
+      <c r="C273">
+        <v>7497</v>
+      </c>
+      <c r="D273">
+        <v>54</v>
+      </c>
+      <c r="E273">
+        <v>248</v>
+      </c>
+      <c r="F273">
+        <v>154</v>
+      </c>
+      <c r="G273">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="274" spans="1:7">
+      <c r="A274">
+        <v>2024</v>
+      </c>
+      <c r="B274" t="s">
         <v>15</v>
       </c>
-      <c r="B10">
-[...2 lines deleted...]
-      <c r="C10">
+      <c r="C274">
+        <v>1207</v>
+      </c>
+      <c r="D274">
+        <v>4</v>
+      </c>
+      <c r="E274">
+        <v>58</v>
+      </c>
+      <c r="F274">
         <v>32</v>
       </c>
-      <c r="D10">
-[...13 lines deleted...]
-      <c r="A11" t="s">
+      <c r="G274">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="275" spans="1:7">
+      <c r="A275">
+        <v>2024</v>
+      </c>
+      <c r="B275" t="s">
         <v>16</v>
       </c>
-      <c r="B11">
-[...2 lines deleted...]
-      <c r="C11">
+      <c r="C275">
+        <v>6884</v>
+      </c>
+      <c r="D275">
+        <v>215</v>
+      </c>
+      <c r="E275">
+        <v>1747</v>
+      </c>
+      <c r="F275">
+        <v>572</v>
+      </c>
+      <c r="G275">
+        <v>2795</v>
+      </c>
+    </row>
+    <row r="276" spans="1:7">
+      <c r="A276">
+        <v>2024</v>
+      </c>
+      <c r="B276" t="s">
+        <v>17</v>
+      </c>
+      <c r="C276">
+        <v>2057</v>
+      </c>
+      <c r="D276">
+        <v>17</v>
+      </c>
+      <c r="E276">
+        <v>99</v>
+      </c>
+      <c r="F276">
+        <v>50</v>
+      </c>
+      <c r="G276">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="277" spans="1:7">
+      <c r="A277">
+        <v>2024</v>
+      </c>
+      <c r="B277" t="s">
         <v>19</v>
       </c>
-      <c r="D11">
-[...36 lines deleted...]
-      <c r="A13" t="s">
+      <c r="C277">
+        <v>145</v>
+      </c>
+      <c r="D277">
+        <v>0</v>
+      </c>
+      <c r="E277">
+        <v>24</v>
+      </c>
+      <c r="F277">
+        <v>12</v>
+      </c>
+      <c r="G277">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="278" spans="1:7">
+      <c r="A278">
+        <v>2024</v>
+      </c>
+      <c r="B278" t="s">
         <v>18</v>
       </c>
-      <c r="B13">
-[...88 lines deleted...]
-      <c r="A17" t="s">
+      <c r="C278">
+        <v>6182</v>
+      </c>
+      <c r="D278">
+        <v>404</v>
+      </c>
+      <c r="E278">
+        <v>1406</v>
+      </c>
+      <c r="F278">
+        <v>503</v>
+      </c>
+      <c r="G278">
+        <v>3325</v>
+      </c>
+    </row>
+    <row r="279" spans="1:7">
+      <c r="A279">
+        <v>2024</v>
+      </c>
+      <c r="B279" t="s">
+        <v>20</v>
+      </c>
+      <c r="C279">
+        <v>57</v>
+      </c>
+      <c r="D279">
+        <v>2</v>
+      </c>
+      <c r="E279">
         <v>10</v>
       </c>
-      <c r="B17">
-[...416 lines deleted...]
-      <c r="C35">
+      <c r="F279">
+        <v>4</v>
+      </c>
+      <c r="G279">
         <v>28</v>
-      </c>
-[...5622 lines deleted...]
-        <v>2024</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>