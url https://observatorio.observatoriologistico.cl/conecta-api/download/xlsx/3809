--- v1 (2026-06-05)
+++ v2 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Tipo de Vehículo</t>
   </si>
   <si>
     <t>Siniestros</t>
   </si>
   <si>
     <t>Fallecidos</t>
   </si>
   <si>
     <t>Graves</t>
   </si>
   <si>
     <t>Menos graves</t>
   </si>
   <si>
     <t>Leves</t>
   </si>
   <si>
     <t>Automóvil</t>
   </si>
   <si>
@@ -75,50 +75,53 @@
     <t>Dado a la fuga</t>
   </si>
   <si>
     <t>Furgón</t>
   </si>
   <si>
     <t>Jeep</t>
   </si>
   <si>
     <t>Minibus</t>
   </si>
   <si>
     <t>Motocicleta</t>
   </si>
   <si>
     <t>Otros</t>
   </si>
   <si>
     <t>Peatón</t>
   </si>
   <si>
     <t>Patín motorizado (Scooter)</t>
   </si>
   <si>
     <t>Triciclo</t>
+  </si>
+  <si>
+    <t>Se ignora</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -422,51 +425,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G279"/>
+  <dimension ref="A1:G294"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -6845,50 +6848,395 @@
       <c r="G278">
         <v>3325</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279">
         <v>2024</v>
       </c>
       <c r="B279" t="s">
         <v>20</v>
       </c>
       <c r="C279">
         <v>57</v>
       </c>
       <c r="D279">
         <v>2</v>
       </c>
       <c r="E279">
         <v>10</v>
       </c>
       <c r="F279">
         <v>4</v>
       </c>
       <c r="G279">
         <v>28</v>
+      </c>
+    </row>
+    <row r="280" spans="1:7">
+      <c r="A280">
+        <v>2025</v>
+      </c>
+      <c r="B280" t="s">
+        <v>7</v>
+      </c>
+      <c r="C280">
+        <v>49546</v>
+      </c>
+      <c r="D280">
+        <v>403</v>
+      </c>
+      <c r="E280">
+        <v>1865</v>
+      </c>
+      <c r="F280">
+        <v>1125</v>
+      </c>
+      <c r="G280">
+        <v>13476</v>
+      </c>
+    </row>
+    <row r="281" spans="1:7">
+      <c r="A281">
+        <v>2025</v>
+      </c>
+      <c r="B281" t="s">
+        <v>8</v>
+      </c>
+      <c r="C281">
+        <v>2405</v>
+      </c>
+      <c r="D281">
+        <v>58</v>
+      </c>
+      <c r="E281">
+        <v>397</v>
+      </c>
+      <c r="F281">
+        <v>197</v>
+      </c>
+      <c r="G281">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="282" spans="1:7">
+      <c r="A282">
+        <v>2025</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282">
+        <v>5387</v>
+      </c>
+      <c r="D282">
+        <v>41</v>
+      </c>
+      <c r="E282">
+        <v>243</v>
+      </c>
+      <c r="F282">
+        <v>143</v>
+      </c>
+      <c r="G282">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="283" spans="1:7">
+      <c r="A283">
+        <v>2025</v>
+      </c>
+      <c r="B283" t="s">
+        <v>10</v>
+      </c>
+      <c r="C283">
+        <v>5866</v>
+      </c>
+      <c r="D283">
+        <v>73</v>
+      </c>
+      <c r="E283">
+        <v>151</v>
+      </c>
+      <c r="F283">
+        <v>90</v>
+      </c>
+      <c r="G283">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="284" spans="1:7">
+      <c r="A284">
+        <v>2025</v>
+      </c>
+      <c r="B284" t="s">
+        <v>11</v>
+      </c>
+      <c r="C284">
+        <v>16665</v>
+      </c>
+      <c r="D284">
+        <v>135</v>
+      </c>
+      <c r="E284">
+        <v>571</v>
+      </c>
+      <c r="F284">
+        <v>400</v>
+      </c>
+      <c r="G284">
+        <v>3970</v>
+      </c>
+    </row>
+    <row r="285" spans="1:7">
+      <c r="A285">
+        <v>2025</v>
+      </c>
+      <c r="B285" t="s">
+        <v>12</v>
+      </c>
+      <c r="C285">
+        <v>3299</v>
+      </c>
+      <c r="D285">
+        <v>0</v>
+      </c>
+      <c r="E285">
+        <v>6</v>
+      </c>
+      <c r="F285">
+        <v>3</v>
+      </c>
+      <c r="G285">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="286" spans="1:7">
+      <c r="A286">
+        <v>2025</v>
+      </c>
+      <c r="B286" t="s">
+        <v>13</v>
+      </c>
+      <c r="C286">
+        <v>3498</v>
+      </c>
+      <c r="D286">
+        <v>27</v>
+      </c>
+      <c r="E286">
+        <v>96</v>
+      </c>
+      <c r="F286">
+        <v>72</v>
+      </c>
+      <c r="G286">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="287" spans="1:7">
+      <c r="A287">
+        <v>2025</v>
+      </c>
+      <c r="B287" t="s">
+        <v>14</v>
+      </c>
+      <c r="C287">
+        <v>10121</v>
+      </c>
+      <c r="D287">
+        <v>106</v>
+      </c>
+      <c r="E287">
+        <v>305</v>
+      </c>
+      <c r="F287">
+        <v>185</v>
+      </c>
+      <c r="G287">
+        <v>2461</v>
+      </c>
+    </row>
+    <row r="288" spans="1:7">
+      <c r="A288">
+        <v>2025</v>
+      </c>
+      <c r="B288" t="s">
+        <v>15</v>
+      </c>
+      <c r="C288">
+        <v>768</v>
+      </c>
+      <c r="D288">
+        <v>7</v>
+      </c>
+      <c r="E288">
+        <v>51</v>
+      </c>
+      <c r="F288">
+        <v>28</v>
+      </c>
+      <c r="G288">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="289" spans="1:7">
+      <c r="A289">
+        <v>2025</v>
+      </c>
+      <c r="B289" t="s">
+        <v>16</v>
+      </c>
+      <c r="C289">
+        <v>6624</v>
+      </c>
+      <c r="D289">
+        <v>241</v>
+      </c>
+      <c r="E289">
+        <v>1769</v>
+      </c>
+      <c r="F289">
+        <v>553</v>
+      </c>
+      <c r="G289">
+        <v>2620</v>
+      </c>
+    </row>
+    <row r="290" spans="1:7">
+      <c r="A290">
+        <v>2025</v>
+      </c>
+      <c r="B290" t="s">
+        <v>17</v>
+      </c>
+      <c r="C290">
+        <v>1609</v>
+      </c>
+      <c r="D290">
+        <v>10</v>
+      </c>
+      <c r="E290">
+        <v>64</v>
+      </c>
+      <c r="F290">
+        <v>38</v>
+      </c>
+      <c r="G290">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="291" spans="1:7">
+      <c r="A291">
+        <v>2025</v>
+      </c>
+      <c r="B291" t="s">
+        <v>19</v>
+      </c>
+      <c r="C291">
+        <v>208</v>
+      </c>
+      <c r="D291">
+        <v>1</v>
+      </c>
+      <c r="E291">
+        <v>33</v>
+      </c>
+      <c r="F291">
+        <v>17</v>
+      </c>
+      <c r="G291">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="292" spans="1:7">
+      <c r="A292">
+        <v>2025</v>
+      </c>
+      <c r="B292" t="s">
+        <v>18</v>
+      </c>
+      <c r="C292">
+        <v>6627</v>
+      </c>
+      <c r="D292">
+        <v>400</v>
+      </c>
+      <c r="E292">
+        <v>1460</v>
+      </c>
+      <c r="F292">
+        <v>520</v>
+      </c>
+      <c r="G292">
+        <v>3253</v>
+      </c>
+    </row>
+    <row r="293" spans="1:7">
+      <c r="A293">
+        <v>2025</v>
+      </c>
+      <c r="B293" t="s">
+        <v>21</v>
+      </c>
+      <c r="C293">
+        <v>208</v>
+      </c>
+      <c r="D293">
+        <v>3</v>
+      </c>
+      <c r="E293">
+        <v>32</v>
+      </c>
+      <c r="F293">
+        <v>17</v>
+      </c>
+      <c r="G293">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="294" spans="1:7">
+      <c r="A294">
+        <v>2025</v>
+      </c>
+      <c r="B294" t="s">
+        <v>20</v>
+      </c>
+      <c r="C294">
+        <v>81</v>
+      </c>
+      <c r="D294">
+        <v>2</v>
+      </c>
+      <c r="E294">
+        <v>17</v>
+      </c>
+      <c r="F294">
+        <v>4</v>
+      </c>
+      <c r="G294">
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>